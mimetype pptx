--- v0 (2026-06-18)
+++ v1 (2026-10-17)
@@ -1,207 +1,205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...74 lines deleted...]
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="479610A1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
+    <w:p w14:paraId="0C10AAE4" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11C127CC" wp14:editId="3A20868A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DE47507" wp14:editId="106A45E4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="27E44C45" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00811BB8" w:rsidRDefault="00336EEE" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="5FB0A931" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRPr="00811BB8" w:rsidRDefault="00A608BA" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71074C47" wp14:editId="40062A6B">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B70A73F" wp14:editId="4BCCD4E8">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
@@ -223,80 +221,80 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="11C127CC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="0DE47507" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="27E44C45" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00811BB8" w:rsidRDefault="00336EEE" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="5FB0A931" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRPr="00811BB8" w:rsidRDefault="00A608BA" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71074C47" wp14:editId="40062A6B">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B70A73F" wp14:editId="4BCCD4E8">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
@@ -310,531 +308,372 @@
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
+        <w:placeholder>
+          <w:docPart w:val="7019A9C20C1444C9A26A0A0EFDF98420"/>
+        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="6308CE72" w14:textId="06B28A79" w:rsidR="00336EEE" w:rsidRDefault="00EF3721" w:rsidP="00333C9D">
+        <w:p w14:paraId="7678A1CD" w14:textId="26B4BBD8" w:rsidR="00A608BA" w:rsidRDefault="005700BD" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:168</w:t>
+            <w:t>2025/26:202</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="63E4E313" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="005F407A" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
+    <w:p w14:paraId="0CE41F6D" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRPr="005F407A" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00336EEE" w14:paraId="6825549F" w14:textId="77777777" w:rsidTr="00333C9D">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="00A608BA" w14:paraId="125B7FD4" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26964615" w14:textId="502E917C" w:rsidR="00A608BA" w:rsidRDefault="000719CF" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Undantag från krav enligt art- och habitatdirektivet vid vattenkraftens omprövning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0C0C0A65" w14:textId="6F3CA778" w:rsidR="00336EEE" w:rsidRDefault="00832620" w:rsidP="00333C9D">
+              <w:p w14:paraId="6E0B50EB" w14:textId="6E2BF1D2" w:rsidR="00A608BA" w:rsidRDefault="000719CF" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
+              <w:placeholder>
+                <w:docPart w:val="B318C81E76F54377B0E375B7D5371DF1"/>
+              </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="44F78E92" w14:textId="685CA721" w:rsidR="00336EEE" w:rsidRPr="00141F91" w:rsidRDefault="00EF3721" w:rsidP="00333C9D">
+              <w:p w14:paraId="432C378A" w14:textId="236488D8" w:rsidR="00A608BA" w:rsidRPr="00141F91" w:rsidRDefault="005700BD" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:168</w:t>
+                  <w:t>2025/26:202</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B2C52F1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
+    <w:p w14:paraId="5B43A18F" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E76D911" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
+    <w:p w14:paraId="4C99D7F8" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60724235" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
+    <w:p w14:paraId="44FF29F2" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A62CDCA" w14:textId="2075986F" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
+    <w:p w14:paraId="0BF9157D" w14:textId="3B0085A5" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-03-05T00:00:00Z">
+          <w:date w:fullDate="2026-03-12T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="008D3A63">
-            <w:t>den 5 mars 2026</w:t>
+          <w:r w:rsidR="006E153B">
+            <w:t>den 12 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5B7D6C63" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
+    <w:p w14:paraId="6DBA1774" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B40008" w14:textId="74A0EEE7" w:rsidR="00336EEE" w:rsidRDefault="008D3A63" w:rsidP="00333C9D">
+    <w:p w14:paraId="17229C14" w14:textId="72839F63" w:rsidR="00A608BA" w:rsidRDefault="00E32B24" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Ulf Kristersson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15722C98" w14:textId="32AFB0BE" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
+    <w:p w14:paraId="25CA6423" w14:textId="183D5371" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00621AB6">
+      <w:r w:rsidR="00E32B24">
         <w:t>Johan Britz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58257618" w14:textId="325C64B7" w:rsidR="00336EEE" w:rsidRPr="008624B2" w:rsidRDefault="00336EEE" w:rsidP="00BB2C9D">
+    <w:p w14:paraId="60706762" w14:textId="29F67D81" w:rsidR="00A608BA" w:rsidRPr="008624B2" w:rsidRDefault="00A608BA" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00832620">
+          <w:r w:rsidR="000719CF">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
             <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30305D5F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+    <w:p w14:paraId="533AFE2E" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729A3E49" w14:textId="632F3C94" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="63885159" w14:textId="0DCDC9E2" w:rsidR="00262F5F" w:rsidRDefault="00262F5F" w:rsidP="00262F5F">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00394FA8">
-[...8 lines deleted...]
-      <w:r w:rsidR="00CD3F9E">
+      <w:r>
+        <w:t>I propositionen föreslås ändrade bestämmelser av betydelse för avväg</w:t>
+      </w:r>
+      <w:r>
         <w:softHyphen/>
-      </w:r>
-[...81 lines deleted...]
-      <w:r w:rsidR="00CD3F9E">
+        <w:t>ningen mellan, å ena sidan, behovet av åtgärder som förbättrar vatten</w:t>
+      </w:r>
+      <w:r>
         <w:softHyphen/>
-      </w:r>
-[...8 lines deleted...]
-        <w:t>Ändringarna görs i syfte att skapa en ändamålsenlig reglering för utvinning och bearbetning av kärnämnen, där strålskydds- och säker</w:t>
+        <w:t>miljön och, å andra sidan, behovet av en nationell effektiv tillgång till vattenkraftsel vid fastställande av moderna miljövillkor för vatten</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t>hets</w:t>
+        <w:t>kraft</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t>krav är anpassade efter verksamhetens risker. Förslagen</w:t>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>verk och dammar. Ändringarna syftar till att säkerställa att det utrymme som art- och habitatdirektivet ger att ta särskild hänsyn till verksamheter som har ett väsentligt allmänintresse används fullt ut. Ändringarna innebär att det vid omprövning för moderna miljövillkor blir möjligt att sänka kraven på miljöanpassning för dessa verksamheter.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22546078" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="7FA5B8F7" w14:textId="3E868B88" w:rsidR="00262F5F" w:rsidRDefault="00262F5F" w:rsidP="00262F5F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk219719012"/>
-[...22 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t>I propositionen lämnas även ett förslag om att bemyndigandet för regeringen att meddela föreskrifter om undantag från förbuden att för</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="007F3279">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r>
+        <w:t>sämra vattenmiljön och att äventyra möjligheten att uppnå den status eller potential som vattnet ska ha enligt en miljökvalitetsnorm ska utvidgas. Bemyndigandet föreslås att även omfatta omprövning av tillstånd till befintlig verksamhet och meddelande av nya tillstånd för sådan verksamhet.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="4A7AD982" w14:textId="1A05AF71" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="13B5E2AE" w14:textId="77777777" w:rsidR="00262F5F" w:rsidRDefault="00262F5F" w:rsidP="00262F5F">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Lagändringarna föreslås träda i kraft den 15 juli 2026.</w:t>
+        <w:t xml:space="preserve">Lagändringarna föreslås träda i kraft den 1 juli 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F71B74" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="008F2013" w:rsidRDefault="00336EEE" w:rsidP="005E3C60">
+    <w:p w14:paraId="193613EA" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA6AC62" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRPr="008F2013" w:rsidRDefault="00A608BA" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2927B1EA" w14:textId="0E782826" w:rsidR="00CD3F9E" w:rsidRDefault="00336EEE">
+    <w:p w14:paraId="295CE1FE" w14:textId="5493E81C" w:rsidR="001C100E" w:rsidRDefault="00A608BA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -842,14647 +681,9281 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc223527693" w:history="1">
-        <w:r w:rsidR="00CD3F9E" w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202806" w:history="1">
+        <w:r w:rsidR="001C100E" w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00CD3F9E">
+        <w:r w:rsidR="001C100E">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CD3F9E" w:rsidRPr="002015AF">
+        <w:r w:rsidR="001C100E" w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00CD3F9E">
+        <w:r w:rsidR="001C100E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00CD3F9E">
+        <w:r w:rsidR="001C100E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00CD3F9E">
+        <w:r w:rsidR="001C100E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527693 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00CD3F9E">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202806 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="001C100E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00CD3F9E">
+        <w:r w:rsidR="001C100E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00CD3F9E">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="001C100E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72E12B2F" w14:textId="0F08A813" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="6B56A6E3" w14:textId="29FEDE2D" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527694" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202807" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Förslag till lag om ändring i miljöbalken</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527694 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202807 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="434294FF" w14:textId="4809C2A9" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="764D3598" w14:textId="1C29A71E" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202808" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ärendet och dess beredning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202808 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B0DEE0D" w14:textId="7341437E" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202809" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Säkerställande av en effektiv tillgång till vattenkraftsel</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202809 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="30721681" w14:textId="5A7A2539" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527695" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202810" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.1</w:t>
+          <w:t>4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (1984:3) om kärnteknisk verksamhet</w:t>
+          <w:t>Vattenkraften har en avgörande roll för det svenska elsystemet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527695 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202810 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C5ADC44" w14:textId="251DD39E" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="23D62C08" w14:textId="712DCB12" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527696" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202811" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.2</w:t>
+          <w:t>4.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2006:647) om finansiering av kärntekniska restprodukter</w:t>
+          <w:t>Vattenkraftens påverkan på vattenmiljön</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527696 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202811 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74C1108A" w14:textId="7588FA84" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="6A63E839" w14:textId="64CEBB2F" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527697" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202812" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>2.3</w:t>
+          <w:t>4.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor</w:t>
+          <w:t>Omprövning för moderna miljövillkor och säkerställande av en fortsatt effektiv tillgång till vattenkraftsel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527697 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202812 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DA47771" w14:textId="4173B198" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="15D0D130" w14:textId="35BD6ED6" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202813" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>EU-rättens möjligheter till undantag och lägre ställda krav ska utnyttjas fullt ut</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202813 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06F5E94B" w14:textId="43EBBB6E" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202814" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Möjlighet till undantag från Natura 2000-krav i vissa fall</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202814 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2303A755" w14:textId="30CFE712" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202815" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>4.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Art- och habitatdirektivets krav påverkar beslut om miljökvalitetsnormer för vatten</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202815 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E372D7C" w14:textId="64DE1D9C" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527698" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202816" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Det bör vara möjligt att i vissa fall sänka kravnivån i samband med omprövning för moderna miljövillkor</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527698 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202816 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="198706E4" w14:textId="1C193641" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="05D8E470" w14:textId="2E422A3F" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527699" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202817" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>En anläggning för utvinning och bearbetning av kärnämnen ska inte vara en kärnteknisk anläggning</w:t>
+          <w:t>Bemyndigandet att meddela föreskrifter om undantag från förbudet att försämra och äventyra utvidgas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527699 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202817 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C200E53" w14:textId="40D9F22B" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="6CC04FDC" w14:textId="41217987" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527700" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202818" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Följdändringar i annan lagstiftning</w:t>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527700 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202818 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24D27A85" w14:textId="3130C8D7" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="28C4AD73" w14:textId="00E487F9" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202819" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Konsekvenser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202819 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C3ED871" w14:textId="0EEF0118" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527701" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202820" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>8.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Följdändringar i lagen om ansvar och ersättning vid radiologiska olyckor</w:t>
+          <w:t>Problemet och vad man vill uppnå</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527701 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202820 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39B2F73D" w14:textId="03004DA3" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="32021B5A" w14:textId="46C6BF2F" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527702" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202821" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2</w:t>
+          <w:t>8.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Följdändringar i lagen om finansiering av kärntekniska restprodukter</w:t>
+          <w:t>Förslagen i korthet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527702 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202821 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21C3BE79" w14:textId="020C0662" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="15E01D4C" w14:textId="30E9A05C" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202822" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Vilka berörs av förslagen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202822 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51D098AB" w14:textId="29066437" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202823" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för staten</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202823 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A7DAA78" w14:textId="18EDB8F2" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202824" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.4.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Mark- och miljödomstolarna</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202824 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="520188F9" w14:textId="1B270B59" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202825" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.4.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Länsstyrelserna</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202825 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FF087F5" w14:textId="2E1C1813" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202826" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.4.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Havs- och vattenmyndigheten och Naturvårdsverket</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202826 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="699C9120" w14:textId="1CB11C7A" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202827" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.4.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Statens energimyndighet och Affärsverket svenska kraftnät</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202827 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="367871A3" w14:textId="3BF38893" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202828" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för kommuner och regioner</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202828 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="45AC3B1A" w14:textId="78CE6C50" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202829" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för enskilda och företag</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202829 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B6439D2" w14:textId="7DD52872" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202830" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för miljön</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202830 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F0B2446" w14:textId="6D683B7D" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202831" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förenlighet med EU-rätten</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202831 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="797B7C59" w14:textId="0723C534" w:rsidR="001C100E" w:rsidRDefault="001C100E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc224202832" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="007B7B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser av att inga ändringar görs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202832 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00B24227">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="115E6A41" w14:textId="7D1A600C" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527703" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202833" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+          <w:t>Författningskommentar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527703 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202833 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D6EDD3B" w14:textId="7B3476B2" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
-[...78 lines deleted...]
-    <w:p w14:paraId="5129FFE4" w14:textId="5AF8B4A4" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="6E1F0645" w14:textId="72F2E97C" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527705" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202834" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>7.1</w:t>
+          <w:t>9.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002015AF">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Allmänt om konsekvenser av förslagen</w:t>
+          <w:t>Förslaget till lag om ändring i miljöbalken</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527705 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202834 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>20</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="534AB78D" w14:textId="5F00C587" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
-[...726 lines deleted...]
-    <w:p w14:paraId="651F2050" w14:textId="276FF5A8" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="374069EC" w14:textId="10FE96EF" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527715" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202835" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och anrikning av kärnämnen</w:t>
+          <w:t>Sammanfattning av promemorian Bättre förutsättningar för vattenkraftens omprövning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527715 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202835 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>27</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76279A90" w14:textId="0258197A" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="3D2C4918" w14:textId="6819FCD0" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527716" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202836" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Promemorians lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527716 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202836 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68619007" w14:textId="194BFCE5" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="66FCE6B2" w14:textId="74619608" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527717" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202837" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527717 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202837 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01DF575B" w14:textId="72D47FCB" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="0F2B37B9" w14:textId="6133D066" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527718" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202838" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Lagrådsremissens lagförslag</w:t>
+          <w:t>Lagrådets yttrande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527718 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202838 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>32</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7026E65E" w14:textId="371F05CD" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
-[...70 lines deleted...]
-    <w:p w14:paraId="1F6099B7" w14:textId="5C11D54F" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+    <w:p w14:paraId="08056DC1" w14:textId="67F33BD9" w:rsidR="001C100E" w:rsidRDefault="001C100E">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223527720" w:history="1">
-        <w:r w:rsidRPr="002015AF">
+      <w:hyperlink w:anchor="_Toc224202839" w:history="1">
+        <w:r w:rsidRPr="007B7B47">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 5 mars 2026</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 12 mars 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223527720 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224202839 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF25A4">
+        <w:r w:rsidR="00B24227">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>37</w:t>
+          <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16FF788C" w14:textId="57F5CBBC" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="005E3C60">
+    <w:p w14:paraId="081CB3ED" w14:textId="53504BC5" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C03E64" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="005A72C8" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+    <w:p w14:paraId="502F3788" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRPr="005A72C8" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Toc337112318"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc223527693"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc224202806"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="3E722B3B" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009831A0">
+        <w:t>Regeringens förslag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF15392" w14:textId="5BD14E47" w:rsidR="00A608BA" w:rsidRPr="00144361" w:rsidRDefault="00A608BA" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111FD96A" w14:textId="77777777" w:rsidR="00A608BA" w:rsidRPr="00152749" w:rsidRDefault="00A608BA" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA13775" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168047F0" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00C736C0" w:rsidRDefault="00D208B3" w:rsidP="00E32B24">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc222319792"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc224202807"/>
+      <w:r w:rsidRPr="00C736C0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="272670A0" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
+    <w:p w14:paraId="525471B1" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="009831A0">
-[...107 lines deleted...]
-        <w:t>Härigenom föreskrivs att 1 och 2 §§ lagen (1984:3) om kärnteknisk verksamhet</w:t>
+      <w:r>
+        <w:t>Härigenom föreskrivs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ska ha följande lydelse. </w:t>
+        <w:t xml:space="preserve"> i fråga om miljöbalken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C90D8E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="0C9A734A" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00340C98">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5A6D">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5 kap. 6 § och 21 kap. 7 § ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C458526" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00CE5F1A" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas en ny paragraf, 24 kap. 10 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3211BD2D" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00DC06CD" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00336EEE" w:rsidRPr="005B0E77" w14:paraId="72C07C79" w14:textId="77777777" w:rsidTr="00302326">
+      <w:tr w:rsidR="00337A60" w:rsidRPr="005B0E77" w14:paraId="73B2DDBC" w14:textId="77777777" w:rsidTr="006328CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="031A0164" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="005B0E77" w:rsidRDefault="00336EEE" w:rsidP="00302326">
-[...1490 lines deleted...]
-          <w:p w14:paraId="6B32A8FA" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="005B0E77" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+          <w:p w14:paraId="6D932DED" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="005B0E77" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11896E51" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="000A7357" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+          <w:p w14:paraId="4255E159" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="005B0E77" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71B478F7" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="000A7357" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2FF15D4C" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5 kap.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33918980" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="59950AF1" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>5 §</w:t>
-[...16 lines deleted...]
-        <w:t>1. en kärnreaktor som inte har infogats i ett fartyg eller annat transportmedel för att användas som kraftkälla för transportmedlet,</w:t>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00336EEE" w14:paraId="297B61A7" w14:textId="77777777" w:rsidTr="00302326">
+      <w:tr w:rsidR="00337A60" w14:paraId="7DCC0002" w14:textId="77777777" w:rsidTr="006328CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="16C65748" w14:textId="0CA8783A" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+          <w:p w14:paraId="45D1B3B1" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2. </w:t>
+              <w:t>Regeringen får meddela före</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t xml:space="preserve">en anläggning för </w:t>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">skrifter om undantag från </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
+            <w:r w:rsidRPr="00C233E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>utvinning</w:t>
+              <w:t>förbuden i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>, framställning, hantering eller be</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> 4 § </w:t>
             </w:r>
-            <w:r w:rsidR="00832620">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0074006F">
+            <w:r w:rsidRPr="00C233E9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>kärnämne</w:t>
+              <w:t>första stycket</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>,</w:t>
+            <w:r>
+              <w:t>. Sådana före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>skrifter får endast avse undantag för att tillgodose allmänna intressen av större vikt eller som det annars finns särskilda skäl för.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="520F213F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+          <w:p w14:paraId="18E7559C" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>2. </w:t>
-[...19 lines deleted...]
-              <w:t>kärnämne</w:t>
+              <w:t>Regeringen får meddela före</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>,</w:t>
+              <w:softHyphen/>
+              <w:t>skrifter om undantag från 4 §. Sådana föreskrifter får endast avse undantag för att tillgodose all</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...16 lines deleted...]
-              </w:rPr>
               <w:softHyphen/>
-            </w:r>
-[...92 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>männa intressen av större vikt eller som det annars finns särskilda skäl för.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D5E0F7E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
-[...271 lines deleted...]
-    <w:p w14:paraId="0C5D31AA" w14:textId="526DBD65" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="162951BA" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...4182 lines deleted...]
-      <w:r w:rsidRPr="00ED19C7">
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>1</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t> </w:t>
-[...22 lines deleted...]
-        <w:t>Denna lag gäller kärnteknisk verksamhet, m.m.</w:t>
+        <w:t>21 kap.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF687DA" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00277A68" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
-[...2382 lines deleted...]
-    <w:p w14:paraId="626AB16E" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+    <w:p w14:paraId="4A310FEE" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>1 §</w:t>
+        <w:t>7 §</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
-[...31 lines deleted...]
-        <w:t>2. förvärv, innehav, överlåtelse, hantering, bearbetning, transport av eller annan befattning med kärnämne eller kärnavfall,</w:t>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0050232A" w14:paraId="79A85099" w14:textId="77777777" w:rsidTr="00302326">
+      <w:tr w:rsidR="00337A60" w14:paraId="664206D2" w14:textId="77777777" w:rsidTr="006328CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64EC46E4" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+          <w:p w14:paraId="573D029D" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D0261C">
-              <w:t>3.</w:t>
+            <w:r w:rsidRPr="00000983">
+              <w:t>Om mark- och miljödomstolen finner att en verksamhet eller åtgärd endast kan tillåtas enligt 2</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D0261C">
-              <w:t xml:space="preserve">införsel till riket av kärnämne eller kärnavfall, </w:t>
+            <w:r w:rsidRPr="00000983">
+              <w:t>kap. 9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF3C99">
-[...4 lines deleted...]
-              <w:t>och</w:t>
+            <w:r>
+              <w:t> </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00000983">
+              <w:t>§ första</w:t>
+            </w:r>
             <w:r>
-              <w:t>4. utförsel ur riket av kärnavfall</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0030292C">
-[...4 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00000983">
+              <w:t>stycket eller 10</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000983">
+              <w:t>§ eller enligt 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000983">
+              <w:t>kap. 29</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000983">
+              <w:t>§, ska mark- och miljödomstolen med eget yttrande överlämna frågan till regeringen för prövning. Det</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00000983">
+              <w:t>samma gäller om regeringen ska pröva tillåtligheten enligt 17</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000983">
+              <w:t>kap. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000983">
+              <w:t>§ eller om regeringen har för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00000983">
+              <w:t>behållit sig prövningen av tillåtlig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00000983">
+              <w:t>heten enligt 17</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000983">
+              <w:t>kap. 3</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00000983">
+              <w:t>§.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5FBB7C7F" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00BF3C99" w:rsidRDefault="00832620" w:rsidP="00302326">
+          <w:p w14:paraId="5A9A231D" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00350886" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:pStyle w:val="Brdtext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BF3C99">
-              <w:t>3. införsel till riket av kärnämne eller kärnavfall,</w:t>
+            <w:r w:rsidRPr="00350886">
+              <w:t>Om mark- och miljödomstolen finner att en verksamhet eller åtgärd endast kan tillåtas enligt 2 kap. 9 § första stycket eller 10 § eller enligt 7 kap. 29 §</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="Brdtextmedindrag"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00350886">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>4. utförsel ur riket av kärnavfall</w:t>
+              <w:t xml:space="preserve">eller att det finns förutsättningar att </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>, och</w:t>
+              <w:t>avstå från att beslut</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="Brdtextmedindrag"/>
+            <w:r w:rsidRPr="00350886">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">om </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D0261C">
+            <w:r w:rsidRPr="00350886">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>utvinning av kärnämne</w:t>
-[...138 lines deleted...]
-              <w:t>isotop</w:t>
+              <w:t>bestäm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00021414">
+            <w:r w:rsidRPr="00350886">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>anrik</w:t>
+              <w:t xml:space="preserve">melser och villkor </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t>med stöd av</w:t>
             </w:r>
-            <w:r w:rsidRPr="00021414">
+            <w:r w:rsidRPr="00350886">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>ning</w:t>
+              <w:t xml:space="preserve"> 24 kap. 10 a §</w:t>
             </w:r>
-            <w:r>
-              <w:t>, framställning, hantering, be</w:t>
+            <w:r w:rsidRPr="00350886">
+              <w:t>, ska mark- och miljö</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
-              <w:t>arbetning, förvaring som avses bli bestående (slutförvaring) eller annan förvaring (lagring) av kärn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00350886">
+              <w:t>domstolen med eget yttrande överlämna frågan till regeringen för prövning. Det</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
-              <w:t>ämne, och</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00350886">
+              <w:t>samma gäller om</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00350886">
+              <w:t>regeringen ska pröva tillåtligheten enligt 17 kap. 1 § eller om regeringen har för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00350886">
+              <w:t>behållit sig prövningen av tillåtlig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00350886">
+              <w:t>heten enligt 17 kap. 3 §.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00337A60" w14:paraId="11993848" w14:textId="77777777" w:rsidTr="006328CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E0C86BA" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="001B7F15" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466ACD">
+              <w:t>Om mark- och miljödomstolen finner att ett mål hos domstolen rör även ett annat allmänt intresse av synnerlig vikt än sådant som avses i 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466ACD">
+              <w:t>kap. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466ACD">
+              <w:t>§, ska domstolen med eget yttrande överlämna målet till regeringen för prövning.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466ACD">
+              <w:t xml:space="preserve">Detsamma gäller om Naturvårdsverket eller Havs- och vattenmyndigheten begär att målet av sådan anledning ska överlämnas till regeringen. Är det fråga om en statlig </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00466ACD">
+              <w:t>myndighets beslut</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00466ACD">
+              <w:t xml:space="preserve"> som rör Försvarsmakten, Fortifikationsverket, Försvarets materielverk </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466ACD">
+              <w:lastRenderedPageBreak/>
+              <w:t>eller Försvarets radioanstalt, ska domstolen alltid med eget yttrande överlämna ärendet till regeringen för prövning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="025FD347" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
-[...59 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3E10EA2A" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00632E31" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>b) radioaktivt ämne som har bildats i en kärnteknisk anläggning och som inte har framställts eller tagits ur anläggningen för att användas i under</w:t>
-[...292 lines deleted...]
-        <w:t>medel för att användas som kraftkälla för transportmedlet,</w:t>
+        <w:t>24 kap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0050232A" w:rsidRPr="001F61E7" w14:paraId="15B8100C" w14:textId="77777777" w:rsidTr="00302326">
+      <w:tr w:rsidR="00337A60" w14:paraId="679BCF52" w14:textId="77777777" w:rsidTr="006328CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67FC70B9" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="00302326">
+          <w:p w14:paraId="29F41617" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F61E7">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A7D5879" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="00302326">
+          <w:p w14:paraId="1400391D" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00632E31" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>10 a §</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00337A60" w:rsidRPr="001B7F15" w14:paraId="263422B3" w14:textId="77777777" w:rsidTr="006328CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F6D690F" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0364505A" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00CC3B80" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC3B80">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Denna paragraf gäller vid om</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CC3B80">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>prövning enligt 10 §, om vatten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CC3B80">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>verk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CC3B80">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>samheten på ett betydande sätt påverkar miljön i ett natur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CC3B80">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>område som har förtecknats enligt 7 kap. 27 § första stycket 1 eller 2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A6B2F63" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00CC3B80" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F61E7">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001F61E7">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>isotopanrik</w:t>
+              <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F61E7">
+            <w:r w:rsidRPr="00CC3B80">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>illståndsmyndigheten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> får avstå från</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC3B80">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> att besluta om de bestämmel</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t>ning,</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F61E7">
-              <w:t xml:space="preserve"> framställning, hantering eller bearbetning av kärnämne,</w:t>
+            <w:r w:rsidRPr="00CC3B80">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ser och villkor som behövs för att verksamheten, ensam eller till</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CC3B80">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sammans med andra pågående eller planerade verksamheter eller åtgärder, inte ska riskera att skada den livsmiljö eller de livsmiljöer i området som avses att skyddas eller medföra att den art eller de arter som avses att skyddas utsätts för en störning som på ett betydande sätt kan försvåra bevarandet i området av arten eller arterna om</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D05C6A0" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0081773E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0081773E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>det saknas alternativa lösningar,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A1C3EA" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0081773E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0081773E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>verksamheten måste genom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0081773E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">föras av tvingande orsaker som har ett </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>väsentligt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0081773E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> allmänintresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0081773E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E5AF0A" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="0081773E" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0081773E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0081773E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>de åtgärder vidtas som behövs för att kompensera för förlorade miljövärden så att syftet med att skydda det berörda området ändå kan tillgodoses.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6778F3F6" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00EB02E7" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB02E7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ett beslut enligt andra stycket får fattas endast efter regeringens tillåtelse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E417FA">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="514C5A06" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+    <w:p w14:paraId="3923E9F2" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00811E52" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D2B63E" w14:textId="19E2B430" w:rsidR="0022782C" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29274F5C" w14:textId="77777777" w:rsidR="0022782C" w:rsidRDefault="0022782C" w:rsidP="0022782C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="001F61E7">
-        <w:t>3. en anläggning för hantering eller bearbetning av kärnavfall,</w:t>
+      <w:r>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792684D3" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+    <w:p w14:paraId="38727441" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00E32B24" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A14C46" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00E32B24" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...48 lines deleted...]
-          </w:footnotePr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00E32B24" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21144A79" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="77" w:name="_Toc223527717"/>
+    <w:p w14:paraId="17BCD276" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc222319793"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc224202808"/>
+      <w:r>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="41E2C465" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t>Regeringskansliet (Klimat- och näringslivsdepartementet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) har det tagits fram</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t xml:space="preserve"> en promemoria med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>författnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t xml:space="preserve">förslag som syftar till att säkerställa att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vattenkraftverk och dammar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t xml:space="preserve">prövas mot rätt kravnivå </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t>det utrymme EU-rätten ger att vid miljöanpassning av verksamheterna säkra en fortsatt nationell effektiv tillgång till vattenkraftsel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utnyttjas fullt ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En sammanfattning av promemorian och dess lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1BD1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1BD1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t xml:space="preserve"> Promemorian har remissbehandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t>. Remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:t>yttrandena f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t>inns till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t xml:space="preserve">gängliga </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på regeringens webbplats (regeringen.se) och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lagstiftnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ärendet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032303">
+        <w:t xml:space="preserve"> (KN2024/01642).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FAEC07" w14:textId="6C7525A2" w:rsidR="00B17C33" w:rsidRDefault="00D208B3" w:rsidP="00B17C33">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07274">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behandlas promemorians lagförslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12256A72" w14:textId="69D3C88E" w:rsidR="00B17C33" w:rsidRDefault="00B17C33" w:rsidP="00B17C33">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD0232F" w14:textId="38EDD9E1" w:rsidR="00B17C33" w:rsidRDefault="00B17C33" w:rsidP="001239FE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen beslutade </w:t>
+      </w:r>
+      <w:r w:rsidR="006523AF">
+        <w:t xml:space="preserve">den 19 februari 2026 att inhämta Lagrådets </w:t>
+      </w:r>
+      <w:r w:rsidR="001239FE">
+        <w:t xml:space="preserve">yttrande över ett lagförslag som överensstämmer med lagförslaget i denna proposition. Lagrådet lämnar förslaget utan erinran. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidR="001239FE" w:rsidRPr="001239FE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r w:rsidR="001239FE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFD9CDE" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc222319794"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc224202809"/>
+      <w:r>
+        <w:t>Säkerställande av en effektiv tillgång till vattenkraftsel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="0577EA69" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc222319795"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc224202810"/>
+      <w:r w:rsidRPr="00815599">
+        <w:t>Vattenkraften</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> har en avgörande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815599">
+        <w:t xml:space="preserve">roll </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815599">
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815599">
+        <w:t xml:space="preserve"> svenska elsystemet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="64687810" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vattenkraften har en mycket viktig roll i det svenska elsystemet och dess lokalisering har varit utgångspunkten för uppbyggnaden av det svenska transmissions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nätet. Genom vattenkraftens förmåga till energilagring och reglerbar elproduktion kan produktionen av el snabbt anpassas för att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C648D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>upprätthålla effektbalansen och driftsäkerheten i elsystemet. Den be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fintliga vattenkraftens regler- och produktionsförmågor behöver bevaras och utvecklas och vattenkraftens unika förmågor behöver tas till vara i så stor utsträckning som möjligt. Ett fortsatt effektivt nyttjande av vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraften kommer att vara avgörande för att Sverige ska klara klimat</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">omställningen och öka elektrifieringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D2E750" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Flera av vattenkraftsanläggningarna i Sverige har även en stor betydelse för elberedskapen. I ett alltmer elektrifierat samhälle behövs ett robust elsystem där leveransen av el till kunderna kan tryggas. Elsystemets försörjningstrygghet bör även omfatta tillräcklig regional förmåga till ö-drift (elproduktion inom ett avgränsat geografiskt område utan koppling till det överliggande elnätet) samt kapacitet för att snabbt återställa systemet efter störning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3400B850" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc222319796"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc224202811"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förteckning över remissinstanserna</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="77"/>
+        <w:t>Vattenkraftens påverkan på vattenmiljön</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="2279D256" w14:textId="1F11C30B" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="009E1D20">
+    <w:p w14:paraId="1AAB9D25" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="001A43D2">
-[...2 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">Fragmentering av vattendrag, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>överdämning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> av mark och ändrade vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>flöden i forsar och strömfåror är många gånger en naturlig följd av an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">läggande och drift av vattenkraftverk och dammar. Dessa effekter kan många gånger lindras genom vidtagande av olika försiktighetsmått. Exempel på sådana försiktighetsmått är tappning av vatten nedströms, en damm för att det inte ska skapas en torrfåra eller anläggande av ett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>omlöp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> förbi kraftverket för säkerställande av passagemöjligheter för fisk och andra vattenlevande organismer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B8643D" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002C61F7">
+        <w:t xml:space="preserve">Fysisk påverkan från vattenkraftverk och dammar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har betydelse för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C61F7">
+        <w:t xml:space="preserve"> förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002C61F7">
+        <w:t>sättningarna att nå Sveriges EU-rättsliga åtaganden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, särskilt i förhållande till kraven på vattenkvalitet i Europaparlamentets och rådets direktiv 2000/60/EG av den 23 oktober 2000 om upprättande av en ram för gemenskapens åtgärder på vattenpolitikens område (ramdirektivet för vatten) och kraven på bevarande av arter och livsmiljöer i rådets direktiv 92/43/EEG av den 21 maj 1992 om bevarande av livsmiljöer samt vilda djur och växter (art- och habitatdirektivet). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C61F7">
+        <w:t>Om strömmande vatten och fiskvandringsvägar ska återskapas behöver påverkade vattenmiljöer restaureras och återställas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C61F7">
+        <w:t xml:space="preserve"> bl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C61F7">
+        <w:t xml:space="preserve"> genom miljöanpassning av anläggningar och anpassning av drift av befintliga vattenkraftverk och dammar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EA6328" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="006867FD" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc222319797"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc224202812"/>
+      <w:r w:rsidRPr="006867FD">
+        <w:t>Omprövning för moderna miljövillkor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och säkerställande av en fortsatt effektiv tillgång till vattenkraftsel</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="6AEADE0E" w14:textId="1B07E0FA" w:rsidR="00D208B3" w:rsidRPr="006867FD" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den 1 januari 2019 trädde nya bestämmelser i miljöbalken avseende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066146C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00860464">
-[...12 lines deleted...]
-        <w:t>Försvarsmakten</w:t>
+      <w:r>
+        <w:t>omprövning av tillstånd till vattenverksamheter för produktion av vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kraftsel i kraft. De nya bestämmelserna var en del i genomförandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96795">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>av den energi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96795">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>politiska överenskommelsen från 2016, se prop. 2017/18:243</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, och innebar </w:t>
+      </w:r>
+      <w:r w:rsidR="004870A8">
+        <w:t>bland annat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att den som bedriver en tillståndspliktig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87760">
+        <w:t>vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F87760">
+        <w:t xml:space="preserve">verksamhet för produktion av vattenkraftsel ska se till att verksamheten har moderna miljövillkor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55E4C">
+        <w:t>Med moderna miljövillkor avses att tillståndets villkor eller bestämmelser till skydd för människors hälsa eller miljön inte är äldre än 40 år</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B52D0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t>Trots kraven på moderna miljövillkor får en verksamhet bedrivas till dess prövningen är klar</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00860464">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00771907">
+      <w:r w:rsidRPr="006867FD">
+        <w:t xml:space="preserve"> om verksamheten omfattas av en nationell plan för moderna miljövillkor enligt föreskrifter som regeringen meddelar och om verksamhetsutövaren inte är försenad med att ansöka om prövning enligt planen. Av förordningen (1998:1388) om vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t>verksam</w:t>
+      </w:r>
+      <w:r w:rsidR="005700BD">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t xml:space="preserve">heter framgår </w:t>
+      </w:r>
+      <w:r>
+        <w:t>när</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t xml:space="preserve"> en verksamhetsutövare senast ska ha ansökt om ompröv</w:t>
+      </w:r>
+      <w:r w:rsidR="005700BD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t xml:space="preserve">ning av sitt tillstånd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F55A7E9" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid en omprövning för fastställande av moderna miljövillkor ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t xml:space="preserve">tillståndsmyndigheten upphäva, ändra och besluta nya bestämmelser och villkor i den utsträckning som behövs med hänsyn till skyddet för människors hälsa och miljö. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t xml:space="preserve">estämmelser och villkor som innebär att verksamheten avsevärt försvåras får </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t>beslutas endast om det behövs för att följa en miljökvalitetsnorm eller någon annan bestämmelse som följer av Sveriges medlemskap i Europeiska unionen. Exempel på sådan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00860464">
-        <w:t>Läns</w:t>
+      <w:r>
+        <w:t>EU-relaterade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t xml:space="preserve"> bestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t>krav på begränsning av verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vidtagande av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>skyddsåtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006867FD">
+        <w:t xml:space="preserve"> för att leva upp till förpliktelser som följer av det svenska genomförandet av art- och habitatdirektivet, se prop. 2017/18:243 s. 221. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241773FB" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc222319798"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc224202813"/>
+      <w:r>
+        <w:t>EU-rättens möjligheter till undantag och lägre ställda krav ska utnyttjas fullt ut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="32C931F6" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F54EA">
+        <w:t xml:space="preserve">n viktig utgångspunkt för regelverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om moderna miljövillkor är att bestämmelser och villkor för vattenkraftverk och dammar vid omprövning ska bestämmas så att största möjliga nytta för vattenmiljön och för nationell effektiv tillgång till vattenkraftsel uppnås, det vill säga att bidra till att säkerställa att riktvärdet för produktionspåverkan i det berörda huvudavrinningsområdet inte riskerar att överskridas, att den nationella elberedskapen inte försämras och att reglerkraften i en vattenverksamhet för produktion av vattenkraftsel som är av vikt för elsystemets leverans</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-      </w:r>
-[...7 lines deleted...]
-        <w:t>Jämtlands län, Läns</w:t>
+        <w:t>säkerhet inte påverkas. En förutsättning för detta är att EU-rättens möjligheter till undantag och lägre ställda krav utnyttjas fullt ut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F54EA">
+        <w:t>, se prop. 2017/18:243 s. 148</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">–150. Både </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F54EA">
+        <w:t>ramdirektivet för vatten och art- och habitatdirektivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> medger sådana möjligheter. Sedan början av januari 2019 finns det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F54EA">
+        <w:t xml:space="preserve">en skyldighet för de myndigheter som ansvarar för förvaltningen av kvaliteten på vattenmiljön att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vid beslut om miljökvalitetsnormer för vatten, dvs. fastställande av de krav som ska gälla för ett visst vatten, använda sig av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F54EA">
+        <w:t>undantag och lägre ställda krav</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> så snart förutsättningarna för detta är uppfyllda, se 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t> kap. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9–16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t>§ vatten</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00860464">
-[...18 lines deleted...]
-        <w:t>, Läns</w:t>
+      <w:r w:rsidRPr="009815FE">
+        <w:t>förvaltningsförordningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F54EA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8E72AC" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34C88">
+        <w:t>I förhållande till vattenkraften regleras denna skyldighet sedan den 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C88">
+        <w:t>juli 2025 särskilt i vattenförvaltningsförordningen. Av 4 kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C88">
+        <w:t>a och 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C88">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34C88">
+        <w:t>§§ följer att intresset av en nationell effektiv tillgång till vattenkraftsel särskilt ska beaktas vid bedömningen om det finns förutsättningar att förklara vattenförekomster som kraftigt modifierade och besluta om mindre stränga krav och att detta ska bidra till att säkerställa att riktvärdet för produktionsförlust för berört huvudavrinningsområde inte riskerar att överskridas, att den nationella elberedskapen inte försämras och regler</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00860464">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00ED0924">
+      <w:r w:rsidRPr="00E34C88">
+        <w:t>kraften i verksamheter som är av vikt för elsystemets leveranssäkerhet i Sverige.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D21530" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc222319799"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc224202814"/>
+      <w:r>
+        <w:t>Möjlighet till undantag från Natura 2000-krav i vissa fall</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="6083B112" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt artikel 6.2 i art- och habitatdirektivet har medlemsstaterna en generell skyldighet att förhindra försämring av livsmiljöerna och habitaten för de arter som ska skyddas inom ett Natura 2000-område samt störningar som kan ha betydande konsekvenser för målen med direktivet. Av artikel 6.3 i art- och habitatdirektivet, såsom bestämmelsen tolkats av EU-domstolen följer att verksamheter och åtgärder (i direktivet ”projekt”) som på ett betydande sätt kan påverka vattenmiljön i ett Natura 2000-område endast får tillåtas om verksamheten eller åtgärden ensam eller tillsammans med andra pågående eller planerade verksamheter eller åtgärder inte kan skada området. Kraven gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0654">
+        <w:t xml:space="preserve">även för befintliga verksamheter som enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C0654">
+        <w:lastRenderedPageBreak/>
+        <w:t>nationell lagstiftning är skyldiga att genomgå en ny miljöprövning för sin fortsatta drift, se bland annat EU-domstolens avgörande i mål C-278/21, ECLI:EU:C:2022:864 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C0654">
+        <w:t>AquaPri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>). Bedömningen utgår från den påverkan som verksamheten eller åtgärden har efter att skyddsåtgärder och försiktig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hetsmått har vidtagits och iakttagits. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C279AD">
+        <w:t>Artikel 6.2 och 6.3 säkerställer samma skyddsnivå för miljön vilket enligt EU-domstolen innebär att de kriterier för en konsekvensbedömning som följer av artikel 6.3 ska tillämpas när det är fråga om att bedöma en pågående verksamhets på</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C279AD">
+        <w:t>verkan på ett Natura 2000-område, se punkt 156 i EU-domstolens avgörande i mål C-559/19, ECLI:EU:2021:512 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C279AD">
+        <w:t>Donana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C279AD">
+        <w:t>). Av nyssnämnda avgörande framgår även att försämringar som inträffat före det att kommissionen antagit området på listan över områden av gemenskaps</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C279AD">
+        <w:t>intresse inte utgör ett åsidosättande av artikel 6.2, se punkt 164</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372CE930" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="006867FD" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förbudet i artikel 6.3 är inte absolut och av artikel 6.4. i art- och habitat</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>direktivet följer att verksamheter och åtgärder får tillåtas under förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättning att alternativa lösningar saknas, verksamheten eller åtgärden behöver genomföras av tvingande orsaker som har ett allt överskuggande allmänintresse och kompensationsåtgärder vidtas så att syftet med skyddet av det berörda Natura 2000-området ändå kan tillgodoses. Samtliga förutsättningar måste vara uppfyllda för att undantaget ska vara tillämpligt. Artikel 6.4 genomförs i förhållande till nya och ändrade verksamheter och åtgärder i svensk rätt genom 7 kap. 29 § miljöbalken. Direktivets undantagsmöjlighet vid omprövning av befintliga verksamheter har inte genomförts i svensk rätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FAB49F" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc222319800"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc224202815"/>
+      <w:r>
+        <w:t>Art- och habitatdirektivets krav påverkar beslut om miljökvalitetsnormer för vatten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="3CF01DF7" w14:textId="2DC153A1" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förutsättningarna för att driva en verksamhet som riskerar att negativt påverka vattnets status </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0CE9">
+        <w:t xml:space="preserve">påverkas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte bara av de krav som följer av ramdirektivet för vatten på det sätt de genomförs i svensk rätt, utan även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0CE9">
+        <w:t xml:space="preserve">av de krav som följer av EU:s övriga miljölagstiftning där </w:t>
+      </w:r>
+      <w:r w:rsidR="004870A8">
+        <w:t>bland annat</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00860464">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004D25F9">
+        <w:t>art- och habitatdirektivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0CE9">
+        <w:t>ingår.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Av art- och habitatdirektivet följer en skyldig</w:t>
+      </w:r>
+      <w:r w:rsidR="005700BD">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00860464">
-[...9 lines deleted...]
-        <w:t>Natur</w:t>
+      <w:r>
+        <w:t>het att skydda vissa naturmiljöer och arter genom att förklara vissa natur</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>vårds</w:t>
+        <w:t>områden som särskilda skyddsområden, s.k. Natura 2000-områden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BA5D47" w14:textId="5B3EB16B" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0CE9">
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t xml:space="preserve">artikel 4.1. c </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk177646524"/>
+      <w:r w:rsidRPr="009815FE">
+        <w:t xml:space="preserve">och 4.2 i ramdirektivet för vatten </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="009815FE">
+        <w:t>framgår att medlems</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00860464">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t xml:space="preserve">staterna inte enbart har att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">säkerställa efterlevnad av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t>de krav på vatten som framgår direkt av direktivet, utan även att åstadkomma överensstämmelse med de mål och normer för skyddade områden som följer av EU:s övriga miljölagstiftning. Med skyddade områden avses enligt bilaga IV till ram</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00AC2625">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AC2625">
+      <w:r w:rsidRPr="009815FE">
+        <w:t>direktivet för vatten b</w:t>
+      </w:r>
+      <w:r w:rsidR="004870A8">
+        <w:t>land annat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t xml:space="preserve"> Natura 2000-områden. Denna skyldighet genomförs i svensk rätt genom </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t>kap. 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t>§ vattenförvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009815FE">
+        <w:t>förordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Som exempel på krav som i dag kan ställas med stöd av dessa bestämmelser kan nämnas krav på vattnets status i syfte att även kunna nå ett Natura 2000-områdes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072505C">
+        <w:t>bevarandemål</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> med avseende på ut</w:t>
+      </w:r>
+      <w:r w:rsidR="005700BD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>pekade livsmiljöer och arter. Denna typ av krav benämns ofta ”särskilda krav” för att indikera att de är en följd av skyldigheten att fastställa kvalitetskrav för det skyddade området och inte en följd av de kvalitets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">krav som regleras uttryckligen i ramdirektivet för vatten. Ett särskilt krav </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>till skydd av ett Natura 2000-område kan bl</w:t>
+      </w:r>
+      <w:r w:rsidR="004870A8">
+        <w:t>and annat</w:t>
+      </w:r>
+      <w:r w:rsidDel="00540558">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005313EE">
-[...6 lines deleted...]
-        <w:t>Sametinget, Skellefteå kommun, Skövde kommun, Staffanstorps kommun, Strål</w:t>
+      <w:r>
+        <w:t xml:space="preserve">innebära att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072505C">
+        <w:t>det bli</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072505C">
+        <w:t xml:space="preserve"> nödvändigt att vidta miljöanpassningsåtgärder som minskar verksam</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00860464">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="005F55AF">
+      <w:r w:rsidRPr="0072505C">
+        <w:t xml:space="preserve">hetens negativa påverkan på vattenmiljöerna, till exempel utförande av faunapassager och minimitappningar. Sådana åtgärder kan ha en negativ påverkan på vattenkraftens nyttor, till exempel genom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">minskad produktion och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072505C">
+        <w:t>försämrad reglerförmåga.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3937">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005538A6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A942FA">
+    </w:p>
+    <w:p w14:paraId="229950C0" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006C21FB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som nämns i avsnitt 4.5 medger EU-rätten att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001259C0">
+        <w:t xml:space="preserve">verksamheter och åtgärder som riskerar att skada ett Natura 2000-område </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i vissa fall kan tillåtas trots det generella förbudet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001259C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00860464">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Denna undantagsmöjlighet genomförs i dag inte i svensk rätt i förhållande till omprövning av tillstånd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001259C0">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3686E092" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="009E1D20">
+    <w:p w14:paraId="5D3DCD7D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...103 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId58"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B104521" w14:textId="0FA1BB4C" w:rsidR="00DB62B9" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6E8C6987" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00A90900" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc222319801"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc224202816"/>
+      <w:r>
+        <w:t>Det bör vara möjligt att i vissa fall sänka kravnivån i samband med omprövning för moderna miljövillkor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="1BB960C6" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C241CE" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid omprövning för moderna miljövillkor av tillstånd till en verksamhet som har ett väsentligt allmänintresse ska tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten ha möjlighet att i vissa fall avstå från att förena tillståndet med de bestämmelser och villkor som behövs för att säkerställa att verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten inte skadar ett Natura 2000-område. Ett sådant beslut ska endast få fattas efter regeringens tillåtelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04634652" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00D04D37" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om tillståndsmyndigheten finner att det finns förutsättningar avstå från att besluta om sådana bestämmelser och villkor ska myndigheten med ett eget yttrande överlämna frågan till regeringen för prövning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8D5A07" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC3BF1F" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag stämmer i sak överens med regeringens. I promemorian föreslås en annan lagteknisk utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C87D66A" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2239654B" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Huvuddelen av remissinstanserna tillstyrker eller har inget att invända mot förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2EC7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Energiföretagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2EC7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svensk vattenkraft</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001D2EC7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>förening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påtalar att utgångspunkten för moderna miljövillkor måste vara att befintlig vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraft, såsom den bedrevs när bestämmelserna om skydd för Natura 2000-områden infördes i miljöbalken 2001, som huvudregel ska anses vara förenlig med de EU-rättsliga kraven om skyddet av sådana områden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEFBE59" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00344BB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naturvårdsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att förslaget bör kompletteras med krav på en specifik miljöbedömning, som inkluderar krav på en miljökonsekvens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">beskrivning, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_Hlk213077935"/>
+      <w:r>
+        <w:t>vid prövning av en verksamhet som kan antas påverka ett Natura 2000-område på ett betydande sätt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344BB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Havs- och vattenmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344BB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>änsstyrelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344BB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Väster</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00344BB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>norrland</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s län </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> menar att förslaget bör kompletteras med en bestämmelse som reglerar ansvaret för eventuella kompensationsåtgärder som beslutas i en omprövningsdom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E66167B" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00950B18" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Lagrådsremissens lagförslag</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="78"/>
+        <w:t xml:space="preserve">Östersunds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00625FB2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tingsrätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664E3C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mark- och miljödomstolen)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det, med hänsyn till att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913154">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>prövningen avser påverkan från befintliga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913154">
+        <w:t xml:space="preserve"> verksamheter med kända lokaliseringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913154">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan ifrågasättas om det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913154">
+        <w:t xml:space="preserve">finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ett behov av att villkora undantagsmöjligheten med regeringens tillåtelse. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F261AF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Växjö tingsrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mark- och miljödomstolen) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anför att det är otydligt på vilket sätt och i vilken utsträckning, samt</w:t>
+      </w:r>
+      <w:r w:rsidDel="002F4FF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>när i prövningsprocessen ett överlämnande till regeringen ska ske</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913154">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="309CA859" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DC06CD" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2utannumrering"/>
+    <w:p w14:paraId="4D791E5C" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8E99AC" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
         <w:spacing w:before="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="79"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Undantag från Natura 2000-krav bör kunna utnyttjas även vid omprövning för moderna miljövillkor</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="04F331CE" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+    <w:p w14:paraId="0BAA24B1" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Härigenom föreskrivs att 1 och 2 §§ lagen (1984:3) om kärnteknisk verksamhet</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>I 24 kap. 10 § miljöbalken anges ramarna för omprövningen för moderna miljövillkor. Av paragrafen följer att tillståndsmyndigheten är skyldig att besluta om de bestämmelser och villkor som behövs för att verksamheten inte ska hi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7B17">
+        <w:t xml:space="preserve">ndra att de krav som följer av EU-rätten kan följas eller, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>när</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7B17">
+        <w:t xml:space="preserve"> detta inte är möjligt, återkalla tillståndet. Art- och habitatdirektivet är en av de EU-rättsakter som innehåller krav som påverkar vilka bestämmelser och villkor som kan behöva beslutas vid en omprövning för moderna miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FF7B17">
+        <w:t xml:space="preserve">villkor, se prop. 2017/18:243 s. 221. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194E5F8A" w14:textId="7A38044D" w:rsidR="00D208B3" w:rsidRPr="00CA6813" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7B17">
+        <w:t>Enligt 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7B17">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7B17">
+        <w:t>29</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7B17">
+        <w:t xml:space="preserve">§ miljöbalken </w:t>
+      </w:r>
+      <w:r>
+        <w:t>får</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7B17">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillstånds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7B17">
+        <w:t>myndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en, under vissa förutsättningar och efter regeringens tillåtelse, lämna tillstånd till verksam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heter eller åtgärder som riskerar att skada ett Natura 2000-område. Be</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>stämmelserna till skydd för sådana områden i 7 kap. 28 a–29 b §§ utgår från att det är fråga om en ny verksamhet eller åtgärd, eller ändring av en verksamhet, och att verksamhetsutövaren till följd av verksamhetens möjliga påverkan på ett Natura 2000-område är skyldig att söka Natura 2000-tillstånd. Bestämmelserna är däremot inte tillämpliga när det endast är fråga om att ompröva ett tillstånd för en befintlig verksamhet. Detta innebär att det i dag saknas en bestämmelse i miljöbalken som tillåter att undantag från kraven i art- och habitatdirektivet får tillämpas inom ramen för en ansökan om omprövning av ett tillstånd för en verksamhet vars fortsatta drift riskerar att skada ett Natura 2000-område. Samtidigt som en sådan ordning säkerställer höga krav vid miljöanpassning av enskilda verksamheter innebär den en risk för att utfallet av prövningen blir att verksamhetens förmåga att bidra till för elsystemet viktiga funktioner, såsom upprätthållande av effektbalans och driftsäkerhet, går förlorad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB3DE50" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att undvika risken för negativ påverkan på elsystemet och säkerställa att det vid omprövning för moderna miljövillkor ska finnas utrymme att utnyttja det utrymme till undantag som art- och habitatdirektivet medger anser regeringen att en sådan möjlighet till undantag bör föras in i svensk rätt. Bestämmelsen kan lämpligen föras in i 24 kap. miljöbalken i anslut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning till de bestämmelser som i övrigt reglerar de materiella förutsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningarna för en sådan omprövning av tillstånd. Regleringen bör utformas så att den ger utrymme för tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten att vid omprövning för moderna miljövillkor underlåta att besluta om bestämmelser och villkor som skulle behövas för att verksamheten inte ska riskera att skada ett Natura 2000-område när de förutsättningarna för undantag som följer av EU-rätten är uppfyllda. Förslaget innebär inte en utvidgning av kravet på miljöanpassning i förhållande till art- och habitatdirektivets krav, utan </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>enbart lättnader för de verksamheter som omfattas av den här föreslagna bestämmelsen om undantag i vissa fall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05649136" w14:textId="67289CC1" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D2EC7">
         <w:rPr>
-          <w:rStyle w:val="Fotnotsreferens"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> ska ha följande lydelse. </w:t>
+        <w:t>Naturvårdsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E16583">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget bör kompletteras med krav på en sådan specifik miljöbedömning som avses i 6 kap. miljöbalken, då en sådan bedömning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2EC7">
+        <w:t xml:space="preserve">är en förutsättning för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillståndsmyndigheten ska kunna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2EC7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedöma verksamhetens påverkan på ett Natura 2000-område och om det finns förutsättningar att tillämpa undantag från Natura 2000-krav. Regeringen delar inte denna bedömning, utan är av uppfattningen att hittillsvarande reglering ger ett fullgott utrymme för tillståndsmyndigheten att vid behov kräva att verksamhetsutövaren ger in det underlag som behövs för att säkerställa att samtliga för prövningen relevanta frågor är tillräckligt belysta. Mot bakgrund av detta, och då det inte heller i övrigt framkommit något som indikerar att ansökningar om omprövning för moderna miljövillkor avgörs på bristfälligt underlag eller utan att berörda aktörer fått komma till tals, saknas skäl att ställa krav på en specifik miljöbedömning i den mening som avses i 6 kap. miljöbalken. Det kan i sammanhanget påtalas att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97B2B">
+        <w:t xml:space="preserve">befintlig elproduktion </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som huvudregel ansågs vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D97B2B">
+        <w:t xml:space="preserve"> förenlig med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de krav som följer av ett Natura 2000-område när reglerna om skydd för sådana områden infördes i miljöbalken 2001, se </w:t>
+      </w:r>
+      <w:r w:rsidR="004870A8">
+        <w:t>bland annat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> prop. 2017/18:243 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">92 och regeringen beslut om nationell plan för moderna miljövillkor den 25 juni 2020, dnr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F624F7">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2019/01769/Nm m. fl. s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15. Antalet omprövningar när verksamheten riskerar påverka ett Natura 2000-område så att undantagsmöjligheten behöver tillämpas bör därmed vara lågt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CA6CA7" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+    <w:p w14:paraId="7E2378B0" w14:textId="65838723" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Till skillnad från vad som är fallet vid omprövning av tillstånd som initieras av en myndighet, där det utan särskild reglering kan uppstå en oklarhet i förhållande till vem som har att stå för eventuella kompensa</w:t>
+      </w:r>
+      <w:r w:rsidR="005700BD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>åtgärder, är det vid omprövning för moderna miljövillkor tydligt att det är verksamhetsutövaren som har det fulla ansvaret, se prop. 2017/18:243 s. 129. Det saknas därmed behov av att särskilt reglera frågan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DA015B" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens tillåtelse och förfaranderegler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1372DEFF" w14:textId="1F6ED387" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000002D5">
+        <w:t xml:space="preserve">Undantag från Natura 2000-krav </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kräver i dag regeringens tillåtelse. Som skäl för detta anges i förarbetena till bestämmelserna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000002D5">
+        <w:t xml:space="preserve">de stränga förutsättningarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som ska vara uppfyllda för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000002D5">
+        <w:t xml:space="preserve"> att få tillåta en verksamhet som kan skada ett Natura 2000-område (alternativ saknas, tvingande orsaker av ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t>väsentligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000002D5">
+        <w:t xml:space="preserve"> allmänintresse </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000002D5">
+        <w:t xml:space="preserve"> och kompensationsåtgärder måste vidtas), prop. 2000/01:111 s. 70. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Motsvarande skäl gör sig gällande även vid tillämpning av undantag inom ramen för en omprövning. Även det förhållandet att såväl den befintliga undantagsmöjligheten i 7 kap. 29 § miljöbalken som den som föreslås i detta lagstiftningsärende avser genomförande av artikel 6.4 i art- och habitatdirektivet är något som talar för att samma förfaranderegler bör gälla. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000002D5">
+        <w:t xml:space="preserve">Den omständigheten att det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">här </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000002D5">
+        <w:t xml:space="preserve">är fråga om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">prövning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000002D5">
+        <w:t>befintliga verksamheter förändrar inte denna bedömning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E1956F" w14:textId="3CE3FFA6" w:rsidR="00D208B3" w:rsidRPr="00B96310" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A69C7">
+        <w:t>När tillståndsmyndigheten finner att det finns förutsättningar att besluta om bestämmelser och villkor med stöd av den föreslagna nya be</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005A69C7">
+        <w:t xml:space="preserve">stämmelsen i 24 kap. miljöbalken bör den, på motsvarande sätt som idag gäller för frågor </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som regleras i miljöbalken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A69C7">
+        <w:t xml:space="preserve">som kräver regeringens tillåtelse, vara skyldig att med eget yttrande överlämna frågan till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A69C7">
+        <w:lastRenderedPageBreak/>
+        <w:t>regeringens prövning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4FF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7FD8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Växjö tingsrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mark- och miljödomstolen)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påtalar att det av remisspromemorians förslag inte tydligt framgår hur och när i processen ett överlämnade till regeringen ska ske. Många gånger kan en mer detaljerad reglering innebära en ökad tydlighet, samtidigt finns det också en risk att en sådan reglering innebär en suboptimering av prövningsprocessen med ökad tidsåtgång som följd. Mot bakgrund av detta och i ljuset av att det även vad gäller förfaranderegler finns ett värde i att regleringen av den nu föreslagna undantagsmöjligheten motsvarar hittillsvarande undantagsmöjlighet bör frågan inte nu regleras närmare i författning. Dessa frågor bör i stället, på motsvarande sätt som är fallet vid tillämpning av 7 kap. 29 § miljöbalken, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00B06C8C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>vgöras av tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndigheten med utgångspunkt i vad som är lämpligt i den enskilda processen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412E9106" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00DA1285" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc222319802"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc224202817"/>
+      <w:r w:rsidRPr="00DA1285">
+        <w:t xml:space="preserve">Bemyndigandet att meddela föreskrifter om undantag från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förbudet att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1285">
+        <w:t xml:space="preserve"> försämra och äventyra utvidgas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="327E7AE2" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:pBdr>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Hlk219883681"/>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393CF290" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00A76360" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:pBdr>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen ska få meddela föreskrifter om undantag från kravet att vid prövning av ett nytt tillstånd och vid omprövning av ett tidigare meddelat tillstånd för en befintlig verksamhet besluta de bestämmelser och villkor som behövs för att säkerställa att verksamheten inte orsakar en otillåten försämring av vattenmiljön eller äventyrar möjligheten att uppnå den </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>kvalitet vattnet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ska ha enligt en miljökvalitetsnorm.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p w14:paraId="72325C92" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11163A36" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Promemorians förslag stämmer överens med regeringens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC3F61F" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00A90900" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C5C833" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00C73129" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De flesta remissinstanserna är positiva eller har inga invändningar mot förslaget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344BB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naturvårdsverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker förslaget då verket ser en risk att förslaget går längre än vad EU-rätten tillåter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00344BB3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Naturskyddsföreninge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är av samma uppfattning och anför att förslaget innebär att vattenkraftverk och dammar kan tillåtas trots att de äventyrar möjligheten att uppnå ram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>direktivet för vattens mål.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529E0433" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1313F0CC" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="001D2EC7" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Hlk212797061"/>
+      <w:r w:rsidRPr="001D2EC7">
+        <w:t>Förbud</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2EC7">
+        <w:t xml:space="preserve"> mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>försämrande och äventyrande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F097488" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="005B34F7" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t xml:space="preserve">Av 5 kap. 4 § första stycket miljöbalken </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framgår</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t xml:space="preserve"> att myndigheter och kommuner inte får tillåta att en verksamhet eller åtgärd som påverkar vattenmiljön påbörjas eller ändras</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t xml:space="preserve"> om detta innebär att vattenmiljön riskerar att försämras på ett otillåtet sätt eller att möjligheten att uppnå den status eller potential som vattnet ska ha enligt en miljökvalitetsnorm äventyras. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>paragrafens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t xml:space="preserve"> andra stycke </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t xml:space="preserve"> att det vid prövning för ett nytt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:lastRenderedPageBreak/>
+        <w:t>tillstånd och vid omprövning av tillstånd ska beslutas de bestämmelser och villkor som behövs för att verksamheten inte ska medföra en sådan försämring eller ett sådant äventyr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="28C88EFA" w14:textId="5F9A4D0F" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Hlk212798152"/>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t xml:space="preserve">Enligt 5 kap. 6 § miljöbalken får regeringen föreskriva om undantag från förbuden i 4 § första stycket. Bemyndigandet ger regeringen möjlighet att meddela de föreskrifter som behövs för att det utrymme till undantag från den generella kravnivån på vattnets kvalitet och förbudet mot att försämra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2EC7">
+        <w:t>vattenmiljön</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t xml:space="preserve"> som ramdirektivet för vatten medger kan användas fullt ut. Regeringen har med stöd av bemyndigandet föreskrivit att tillstånds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t>myndigheten får tillåta en verksamhet eller åtgärd som medför en risk för en otillåten försämring av vattenmiljön eller som äventyrar möjligheten att nå rätt vattenkvalitet i enlighet med det utrymme som artikel 4.7 i ram</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t xml:space="preserve">direktivet för vatten medger. Undantaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D2EC7">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t>artikel 4.7 gäller nya sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t>hälls</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t>viktiga verksamheter och åtgärder som medför en ändring av en vatten</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005B34F7">
+        <w:t>förekomsts fysiska karaktär eller som försämrar en vattenförekomsts status från hög till god.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p w14:paraId="3121D32E" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00906514" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bemyndigandet att meddela föreskrifter om undantag från förbudet att försämra och äventyra bör utvidgas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AF54B0" w14:textId="3D8B11FD" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I avsnitt 5 föreslås att tillståndsmyndigheten vid omprövning för moderna miljövillkor i vissa fall ska kunna underlåta att besluta om de bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ser och villkor som behövs för att verksamheten inte ska riskera att skada livsmiljöer eller störa arter i ett Natura 2000-område. Ett sådant beslut skulle kunna innebära att möjligheten att uppnå rätt vattenkvalitet i förhållande till den miljökvalitetsnorm som gäller för vattnet äventyras i de fall normen innehåller ett särskilt kvalitetskrav till skydd för ett Natura 2000-område. Till skillnad från vad som gäller vid tillståndsprövning av en ny verksamhet saknas idag utrymme för tillståndsmyndigheten att vid omprövning av tillstånd till en befintlig verksamhet underlåta att före</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>skriva de bestämmelser och villkor som behövs för att verksamheten inte ska medföra ett sådant äventyr. Detta riskerar att få till följd att fortsatt drift av en verksamhet inte kan tillåtas trots att såväl ramdirektivet för vatten som art- och habitatdirektivet ger utrymme för fortsatt drift. Begränsningen är således inte en följd av EU-rättsliga krav utan en följd av det sätt ramdirektivet för vatten och art- och habitatdirektivet har genomförts i svensk rätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5650E0FE" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>För att det ska vara möjligt för tillståndsmyndigheten att besluta om bestämmelser och villkor som äventyrar möjligheten att följa ett</w:t>
+      </w:r>
+      <w:r w:rsidDel="00D628D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">särskilt kvalitetskrav i en miljökvalitetsnorm till skydd för ett Natura 2000-område (se ovan under avsnitt 4.5) behöver den ges möjlighet att under vissa förutsättningar avvika från kraven i 5 kap. 4 § andra stycket miljöbalken. Regeringen saknar i dag bemyndigande att införa en bestämmelse om detta. Bemyndigandet i 5 kap. 6 § miljöbalken bör därför utvidgas till att även omfatta undantag från kraven i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002738C3">
+        <w:t>5 kap. 4 § andra stycke</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t miljöbalken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C0E08">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Naturvårdsverkets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3184C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3184C">
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3184C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naturskyddsföreningens </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>menar båda att ett breddat bemyndigande kan medföra att vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">verksamheter för produktion av vattenkraftsel kommer att tillåtas även om de äventyrar möjligheterna att uppnå de mål som följer av ramdirektivet för vatten. Till bemötande av detta vill regeringen framhålla att Sverige har en skyldighet att leva upp </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">till sina EU-rättsliga åtaganden, vilket sätter ramar för utformningen en framtida förordningsreglering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D45041" w14:textId="2DFB263C" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc222319803"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc224202818"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="2717C19B" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556B11AD" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna ska träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079206CC" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00294BB8" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00294BB8">
+        <w:t xml:space="preserve">Bedömning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081B77A3" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="002A7FCB" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det behövs inte några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C94C2F" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657C61BE" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag och bedömning stämmer i huvudsak överens med regeringens. I promemorian föreslås att lagändringarna ska träda i kraft den 1 juli 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBE987A" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEC7415" w14:textId="3962F0DB" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ingen remissinstans har haft några synpunkter på förslaget eller be</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>dömningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732E3BE4" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBC9A2E" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C51B19">
+        <w:t>Förslagen till ändringar i miljöbalken syftar till att säkerställa att vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C51B19">
+        <w:t xml:space="preserve">verksamheter för produktion av vattenkraftsel vid omprövning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för moderna miljövillkor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C51B19">
+        <w:t xml:space="preserve">prövas mot rätt kravnivå och att det utrymme som EU-rätten ger att vid miljöanpassning av verksamheterna säkra en fortsatt nationell effektiv tillgång till vattenkraftsel ska användas fullt ut. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Med hänsyn till det angelägna syftet bör lagändringarna träda i kraft så snart som möjligt,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C51B19">
+        <w:t xml:space="preserve"> vilket bedöms vara den 1 juli 202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C51B19">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB26CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1173B666" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00F76E80" w:rsidRDefault="00D208B3" w:rsidP="002B1737">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är angeläget att de nya bestämmelserna får ett snabbt genomslag i de enskilda prövningarna för moderna miljövillkor och kan tillämpas även i mål som vid ikraftträdandet pågår i mark- och miljödomstol. Förslagen innebär inga nya åligganden för enskilda. Några övergångsbestämmelser behövs därför inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594A0A2D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="even" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E9DD9F" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc222319804"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc224202819"/>
+      <w:r>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="7DE7FD0B" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc222319805"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc224202820"/>
+      <w:r>
+        <w:t>Problemet och vad man vill uppnå</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="47E3787F" w14:textId="392100E8" w:rsidR="00D208B3" w:rsidRPr="00C17DF2" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tillståndsmyndigheten saknar idag möjlighet att, vid en omprövning av ett tillstånd för moderna miljövillkor, använda sig av det utrymme till mindre </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">stränga krav som art- och habitatdirektivet medger vid miljöanpassning av vattenverksamheter för produktion av vattenkraftsel. Förslagen i </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07274">
+        <w:t>proposi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00A07274">
+        <w:t>tionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> syftar till att säkerställa att tillståndsmyndigheten har en sådan möjlighet och att det utrymme till mindre stränga krav som art- och habitatdirektivet medger kan utnyttjas fullt ut vid omprövning för moderna miljövillkor av tillstånden till dessa verksamheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C927062" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc222319806"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc224202821"/>
+      <w:r>
+        <w:t>Förslagen i korthet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="18EE4E0C" w14:textId="64B7F888" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Hlk181023966"/>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07274">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en föreslås att tillståndsmyndigheten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2957">
+        <w:t>vid en omprövning för moderna miljövillkor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, ska ha möjlighet att underlåta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2957">
+        <w:t xml:space="preserve">att besluta om bestämmelser och villkor som behövs för att verksamheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte ska riskera att skada ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2957">
+        <w:t>Natura 2000-område när art- och habitatdirektivet ger utrymme till detta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Vidare föreslås att möjligheten för regeringen att meddela föreskrifter om undantag från förbuden att försämra vattenmiljön och att äventyra möjligheten att uppnå den kvalitet som vattnet ska ha enligt en miljökvalitetsnorm utvidgas till att omfatta omprövning och meddelande av nya tillstånd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0934F250" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc222319807"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc224202822"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t>Vilka berörs av förslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="4F409345" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen berör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007106D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>främst mark- och miljödomstolarna och verksamhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utövare för verksamheter som ska omprövas för moderna miljövillkor. Även länsstyrelserna, Havs- och vattenmyndigheten, och Naturvårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket kan komma att påverkas i viss utsträckning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5E9E59" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc222319808"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc224202823"/>
+      <w:r>
+        <w:t>Konsekvenser för staten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="77EDA5D4" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc222319809"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc224202824"/>
+      <w:r>
+        <w:t>Mark- och miljödomstolarna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="72FFACA0" w14:textId="4D9577EF" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen påverkar de mål som rör omprövning för moderna miljövillkor där frågan om undantag från kraven i art- och habitatdirektivet aktualiseras. I dessa mål behöver domstolen i tillägg till de frågor som idag aktualiseras inom ramen för prövningen även ta ställning till om det finns förutsättningar att tillämpa undantagsmöjligheten för verksamheter som måste genomföras av tvingande orsaker som har ett väsentligt allmän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>intresse och när så bedöms vara fallet med eget yttrande överlämna frågan till regeringen för prövning. Detta bedöms medföra ett visst merarbete för domstolarna. I de allra flesta fall bedöms dock frågan om verksamhetens förenlighet med kraven i art- och habitatdirektivet kunna hanteras utan att frågan om förutsättningar för undantag från den generella kravnivån aktualiseras, eftersom befintlig elproduktion som huvudregel ansågs vara förenlig med de EU-rättsliga kraven på skyddet av Natura 2000-områden vid denna tidpunkt. Mot bakgrund av detta och då frågan om en verksam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hets förenlighet med de krav som följer av art- och habitat</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>direktivet redan idag utgör en del av prövningen bör förslagens påverkan på domstolarnas resurser vara försumbar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558E64A5" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc222319810"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc224202825"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Länsstyrelserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="52B7E4C8" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A587F">
+        <w:t xml:space="preserve"> påverka</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A587F">
+        <w:t xml:space="preserve"> länsstyrelsernas arbete med samverkan inför verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001A587F">
+        <w:t>hetsutövar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A587F">
+        <w:t xml:space="preserve"> ansökn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ingar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A587F">
+        <w:t xml:space="preserve"> om omprövning för moderna miljövillkor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Ett exempel på detta är att det redan under samverkan kan uppkomma en diskussion om det underlag som behöver tas fram för att ta ställning till om det finns förutsättningar att besluta om undantag från art- och habitatdirektivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D0BA80" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I de fall regeringen lämnar tillåtelse och tillståndsmyndigheten beslutar att avvika från kraven i art- och habitatdirektivet bedöms förslagen med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">föra visst merarbete för de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A587F">
+        <w:t>länsstyrelser som är vattenmyndigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Detta då ett sådant beslut i sin tur utlöser ett behov av att bedöma om tillåtandet medför behov av justeringar i normsättningen eller förutsättningarna att förklara vattenförekomster som kraftigt modifierade eller att tillämpa mindre stränga krav. Antalet ärenden av denna typ bedöms vara få</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB24C3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB24C3" w:rsidDel="00FB24C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A587F">
+        <w:t>Förslagen innebär inga nya åtaganden för länsstyrelserna och bedöms inte vara kostnadsdrivande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298FA548" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc222319811"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc224202826"/>
+      <w:r>
+        <w:t>Havs- och vattenmyndigheten och Naturvårdsverket</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="06C47A79" w14:textId="76B7BDBD" w:rsidR="00D208B3" w:rsidRPr="0098318F" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009420D4">
+        <w:t xml:space="preserve">medför att Havs- och vattenmyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009420D4">
+        <w:t>behö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>va</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009420D4">
+        <w:t xml:space="preserve"> se över och uppdatera berörda föreskrifter och vägledningar. Det ökade resurs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009420D4">
+        <w:t>behovet inom myndigheten bedöms vid behov kunna hanteras genom omprioriteringar och därmed hanteras inom befintliga ramar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Förslagen bedöms vidare påverka Havs- och vattenmyndighetens och Naturvårds</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verkets arbete i de fall tillståndsmyndigheten genom remiss begär myndig</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heternas bistånd i att bedöma om det finns förutsättningar att tillämpa möjligheten till undantag från de krav som följer av art- och habitat</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">direktivet. Det kan exempelvis handla om att bistå med bedömning av vilka kompensationsåtgärder som behöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F45D7">
+        <w:t xml:space="preserve">vidtas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och omfattningen på dessa, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F45D7">
+        <w:t xml:space="preserve">så att syftet med skyddet av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F45D7">
+        <w:t xml:space="preserve"> berör</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F45D7">
+        <w:t xml:space="preserve"> Natura 2000-område</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F45D7">
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tillgodoses om undantag skulle tillåtas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB24C3">
+        <w:t xml:space="preserve">Bedömningen är </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB24C3">
+        <w:t xml:space="preserve">att det endast </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB24C3">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">få fall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB24C3">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">frågan om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB24C3">
+        <w:t>undantag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> från art- och habitatdirektivet aktualiseras och förslagens påverkan på myndigheternas resurser bedöms därför vara försumbar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9B3A17" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc222319812"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc224202827"/>
+      <w:r>
+        <w:t>Statens energimyndighet och Affärsverket svenska kraftnät</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="70105ECB" w14:textId="01F6EDEE" w:rsidR="00D208B3" w:rsidRPr="009D14F0" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen innebär att Statens energimyndighet och Affärsverket svenska kraftnät kan behöva revidera sina beräkningar om påverkan på vatten</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kraftens nyttor i vissa fall. Eftersom bedömningen är att det endast i få fall kommer bli aktuellt med undantag uppskattas förslagen medföra marginell påverkan på myndigheternas arbete. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1174CD" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc222319813"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc224202828"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser för kommuner och regioner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="1BBABB69" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen påverkar inte kommuner och regioner inom ramen för de uppdrag de har att utföra enligt lag och annan författning. Kommuner kan dock komma att påverkas i den utsträckning de är verksamhetsutövare för en verksamhet som berörs av den föreslagna regleringen. Se nedan under avsnittet Konsekvenser för enskilda och företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B463F0" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc222319814"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc224202829"/>
+      <w:r>
+        <w:t>Konsekvenser för enskilda och företag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="546AE240" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D087E">
+        <w:t>Förslagen berör enskilda och företag som driver vattenkraftverk och regleringsföretag där det finns en potentiell konflikt mellan kraven som följer av art- och habitatdirektivet och energiintressena. För utövare av sådana verksamheter kan förslagen, när villkoren för att tillämpa undantag från art- och habitatdirektivets krav är uppfyllda, innebära att ompröv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D087E">
+        <w:t>ningen resulterar i mindre stränga krav. Om fler verksamheter behäftas med mindre stränga krav bör ekonomiska förluster till exempel till följd av produktionsbortfall, eller direkta kostnader för miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007D087E">
+        <w:t>förbättrande åtgärder, minska för verksamhetsutövarna, jämfört med om förslagen inte kommer till stånd.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237698F4" w14:textId="52895588" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen medför att det i större utsträckning kommer att ligga i verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hetsutövarnas intresse att delge den information som myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heterna anser sig behöva för att kunna bedöma vilken påverkan de miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>anpassningar som krävs för att följa art- och habitatdirektivets krav har på vattenkraftens förmågor och på elsystemet och därigenom få till stånd en normsättning där de möjligheter till mindre stränga krav som EU-rätten medger utnyttjas fullt. Även om det innebär visst merarbete under samverkansprocessen bedöms förslagen kunna leda till effektivare och billigare tillståndsprocesser när verksamhetsutövare och prövande myndigheter i större utsträckning är överens om de kravnivåer som följer av art- och habitatdirektivet och om åtgärdsförslagen. Färre tvistefrågor bör medföra att verksamhetsutövarna behöver lägga mindre tid och resurser på exempelvis processhantering, konsulter och ombud. Detta bedöms öka förutsättningarna för att vattenkraftverk och dammar prövas mot rätt kravnivå och att EU-rättens undantagsmöjligheter kan tillämpas fullt ut, vilket minskar åtgärdsbehovet och därmed miljöanpassningens negativa effekter på berörda verksamheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D68B1B" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc222319815"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc224202830"/>
+      <w:r w:rsidRPr="00E27879">
+        <w:t>Konsekvenser för miljön</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="1CA342B5" w14:textId="3865B107" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen i denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07274">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453863">
+        <w:t>innebär att möjligheten till undantag från krav i art- och habitatdirektivet kan tillämpas vid omprövning för moderna miljövillkor av vattenkraftverk och dammar. I de flesta fall bedöms natur- och energiintressena kunna hanteras i omprövningen utan att det blir aktuellt att tillämpa något undantag från de krav som följer av art- och habitatdirektivet. Den föreslagna undantagsbestämmelsen bedöms därför endast aktualiseras i ett begränsat antal fall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> då befintlig elproduktion som </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>huvudregel ansågs vara förenlig med de EU-rättsliga kraven på skyddet av Natura 2000-områden vid denna tidpunkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E42E090" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När undantagsbestämmelsen tillämpas förväntas förslagen innebära att intresset av att värna vattenkraftens förmågor och dess roll i elsystemet får större genomslag i arbetet med klassificering och normsättning och i framtagandet av åtgärdsförslag. Ett förbättrat genomförande av EU-rätten i denna del kan leda till avvägningar mellan vattenkraften och vattenmiljön som sammantaget innebär försämringar för vattenmiljön jämfört med om prövningarna skulle genomföras enligt nu gällande regelverk, med försämrade förutsättningar att uppnå miljökvalitetsmålet Levande sjöar och vattendrag som följd. Samtidigt är en det en förutsättning för undantag att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3C1B">
+        <w:t xml:space="preserve">kompensationsåtgärder </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">måste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3C1B">
+        <w:t>vidtas så att syftet med att skyddet av det berörda Natura 2000-området ändå kan tillgodoses</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vilket förväntas begränsa de negativa konsekvenserna för miljön. Förslagen bedöms med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föra att bättre underlag tas fram i samverkan och i normsättningsprocessen. Detta då incitamentet för berörda verksamhetsutövare att bidra med underlag stärks, se avsnitt 8.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ADC0BE" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00B2144E" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc222319816"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc224202831"/>
+      <w:r>
+        <w:t>Förenlighet med EU-rätten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="72C7F6FD" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A253E2">
+        <w:t xml:space="preserve">Förutsättningarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för att tillståndsmyndigheten, efter regeringens tillåtelse, ska få underlåta att besluta om de bestämmelser och villkor som behövs för att verksamheten ska vara förenlig med kraven i art- och habitatdirektivet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A253E2">
+        <w:t>motsvarar i sak rekvisiten i 6.4 i art- och habitatdirektivet (prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A253E2">
+        <w:t>2000/01:111 s. 69</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–70</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A253E2">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Förslagen bedöms därför vara förenliga med EU-rätten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5B2A10" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00003B47" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34B8B">
+        <w:t>Förslagen bedöms inte heller i övrigt strida mot eller gå utöver de skyldigheter som följer av EU-medlemskapet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5069A637" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc222319817"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc224202832"/>
+      <w:r w:rsidRPr="00300BE3">
+        <w:t>Konsekvenser av att inga ändringar görs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="001A764F" w14:textId="63D18111" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009934C1">
+        <w:t xml:space="preserve">Om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de föreslagna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009934C1">
+        <w:t>ändringar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009934C1">
+        <w:t xml:space="preserve"> inte genomförs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009934C1">
+        <w:t xml:space="preserve"> omprövningarna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utan möjligheten att tillämpa undantagsmöjligheten i art- och habitatdirektivet för de verksamheter som prövas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009934C1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Eftersom undantaget är aktuellt för verksamheter för vilka det finns tvingande orsaker av ett väsentligt allmän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>intresse bedöms förslagen i första hand ha betydelse för de vattenkraftverk och dammar som är av störst betydelse för en nationell effektiv tillgång till vattenkraftsel och som påverkar Natura 2000-områden. Om dessa vatten</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>kraft</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verk och dammar inte kan undantas kraven när förutsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningarna för det är uppfyllda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009934C1">
+        <w:t xml:space="preserve"> riskerar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009934C1">
+        <w:t>leda till en påverkan på</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004870A8">
+        <w:t>bland annat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009934C1">
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009934C1">
+        <w:t xml:space="preserve">produktion och reglerförmåga </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid dessa vattenkraftverk. Eftersom bedömningen är att f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE00F9">
+        <w:t>rågan om undantag från den generella kravnivån</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i art- och habitatdirektivet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE00F9">
+        <w:t xml:space="preserve"> aktualiseras</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> endast i ett fåtal fall bedöms dock skillnaden mellan alternativen att förslaget genomförs och att inga ändringar görs vara liten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4276A5" w14:textId="12395E83" w:rsidR="00DB62B9" w:rsidRDefault="00D208B3" w:rsidP="00281D3F">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="even" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5D47">
+        <w:t xml:space="preserve">För enskilda och företag kan nollalternativet innebära en risk för att de åläggs krav på miljöåtgärder som går längre än vad EU-rätten kräver. Uteblivna ändringar skulle kunna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">innebära färre negativa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5D47">
+        <w:t xml:space="preserve">effekter för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5D47">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">vattenmiljön i berörda vattenförekomster, se avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">8.7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5D47">
+        <w:t>Konsekvenser för miljön. Det är svårt att kvantifiera i vilken utsträckning sådana effekter skulle uppstå eftersom det är svårt att uppskatta vilka åtgärder mark- och miljödomstolarna kommer att besluta om i enskilda fall och vilken effekt dessa åtgärder har på vattenmiljön som är betydelsefulla för möjligheterna att nå kraven i art- och habitatdirektivet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CF683B" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc222319818"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc224202833"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="16DE6319" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc222319819"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc224202834"/>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="6C8C6A61" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t>5 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DA0332" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00C309C6" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C309C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6 §    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Regeringen får meddela föreskrifter om undantag från 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§. Sådana före</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>skrifter får endast avse undantag för att tillgodose allmänna intressen av större vikt eller som det annars finns särskilda skäl för.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B98E07" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008A5580" w14:textId="775157B1" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t>Paragrafen innehåller ett bemyndigande för regeringen att meddela före</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t xml:space="preserve">skrifter om undantag från förbudet att tillåta verksamheter eller åtgärder som ger upphov till en otillåten försämring av vattenmiljön eller som innebär att möjligheten att uppnå rätt kvalitet på vattnet äventyras. Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10FDB">
+        <w:t>6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FEB064" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t>Ändringen innebär att regeringen, i tillägg till möjligheten att meddela föreskrifter om undantag från förbuden i 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t xml:space="preserve">§ första stycket, även får meddela föreskrifter om undantag från </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">paragrafens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t>andra stycke.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t xml:space="preserve">Med stöd av det utvidgade bemyndigandet kan regeringen meddela föreskrifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte bara om förutsättningarna för tillåtande av en ny verksamhet, utan även för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t xml:space="preserve">prövning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och omprövning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t xml:space="preserve">tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till en befintlig verksamhet. Bemyndigandet kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> användas för att meddela föreskrifter om att tillståndsmyndigheten i dessa fall får underlåta att föreskriva om de bestämmelser och villkor som skulle krävas för att verksamheten inte ska riskera att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t>medföra en otillåten försämring av vattenmiljön eller äventyra möjlighete</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t xml:space="preserve"> att uppnå rätt kvalitet på vattnet. Utrymmet för regeringen att använda sig av bemyndigandet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är begränsat till det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t xml:space="preserve"> utrymme </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">till undantag som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C309C6">
+        <w:t>EU-rätten ger</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C1E291" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00886DC2" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886DC2">
+        <w:t>21 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886DC2">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771DABBD" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00FE01E5" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE01E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE01E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27DE8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om mark- och miljödomstolen finner att en verksamhet eller åtgärd endast kan tillåtas enligt 2 kap. 9 § första stycket eller 10 § eller enligt 7 kap. 29 § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27DE8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eller att det finns förutsättningar att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avstå från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27DE8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">att besluta om bestämmelser och villkor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>med stöd av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27DE8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 kap. 10 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27DE8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, ska mark- och miljödomstolen med eget yttrande överlämna frågan till regeringen för prövning. Detsamma gäller om regeringen ska pröva tillåtligheten enligt 17 kap. 1 § eller om regeringen har förbehållit sig prövningen av tillåtligheten enligt 17 kap. 3 §.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48527469" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00A27DE8" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A27DE8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om mark- och miljödomstolen finner att ett mål hos domstolen rör även ett annat allmänt intresse av synnerlig vikt än sådant som avses i 1 kap. 1 §, ska domstolen med eget yttrande överlämna målet till regeringen för prövning. Detsamma gäller om Naturvårdsverket eller Havs- och vattenmyndigheten begär att målet av sådan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27DE8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">anledning ska överlämnas till regeringen. Är det fråga om en statlig </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A27DE8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>myndighets beslut</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A27DE8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som rör Försvarsmakten, Fortifikationsverket, Försvarets materielverk eller Försvarets radioanstalt, ska domstolen alltid med eget yttrande överlämna ärendet till regeringen för prövning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E48B8A3" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66E00C8B" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="008A16E4" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A16E4">
+        <w:t>Paragrafen innehåller bestämmelser om när mark- och miljödomstolen ska överlämna mål till regeringen för prövning av tillåtligheten. Över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A16E4">
+        <w:t xml:space="preserve">vägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002134E7">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10FDB">
+        <w:t>5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4E2DB4" w14:textId="38CCD4F8" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A16E4">
+        <w:t xml:space="preserve">Tillägget i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A16E4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A16E4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">innebär att bestämmelsen ska tillämpas även när det är fråga om tillåtlighet att avstå från att besluta om bestämmelser och villkor med stöd av den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A16E4">
+        <w:t>nya bestämmelsen i 24 kap. 10 a §</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3C19E0" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00A27DE8" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00886DC2">
+        <w:t xml:space="preserve">24 kap. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B964CB" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="008C5F8D" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5F8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5F8D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    Denna paragraf gäller vid omprövning enligt 10 §, om vattenverk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008C5F8D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008C5F8D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>heten på ett betydande sätt påverkar miljön i ett naturområde som har förtecknats enligt 7 kap. 27 § första stycket 1 eller 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5C7EFD" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="008C5F8D" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5F8D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tillståndsmyndigheten får avstå från att besluta om de bestämmelser och villkor som behövs för att verksamheten, ensam eller tillsammans med andra pågående eller planerade verksamheter eller åtgärder, inte ska riskera att skada den livsmiljö eller de livsmiljöer i området som avses att skyddas eller medföra att den art eller de arter som avses att skyddas utsätts för en störning som på ett betydande sätt kan försvåra bevarandet i området av arten eller arterna om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00806F15" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00664E3C" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664E3C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. det saknas alternativa lösningar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A322177" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00664E3C" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664E3C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. verksamheten måste genom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00664E3C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>föras av tvingande orsaker som har ett väsentligt allmänintresse, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503AABD8" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00664E3C" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00664E3C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. de åtgärder vidtas som behövs för att kompensera för förlorade miljövärden så att syftet med att skydda det berörda området ändå kan tillgodoses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DF6C0F" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00664E3C" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5F8D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ett beslut enligt andra stycket får fattas endast efter regeringens tillåtelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17417F8D" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C700B1" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="003779ED" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen är ny. Den reglerar möjligheten för tillståndsmyndigheten att vid omprövning för moderna miljövillkor enligt 24 kap. 10 § underlåta att besluta om bestämmelser och villkor som behövs för att verksamheten ska leva upp till kraven i art- och habitatdirektivet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003779ED">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Paragrafen genomför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047830">
+        <w:t xml:space="preserve"> artikel 6.4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047830">
+        <w:t>art- och habitatdirektivet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003779ED">
+        <w:t xml:space="preserve">Övervägandena finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002134E7">
+        <w:t xml:space="preserve">avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10FDB">
+        <w:t>5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B72502E" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="003779ED" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003779ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Första stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003779ED">
+        <w:t xml:space="preserve"> anger att paragrafen gäller vid en omprövning för moderna miljövillkor enligt 10 §</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003779ED">
+        <w:t xml:space="preserve"> när det är fråga om en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vatten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003779ED">
+        <w:t>verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vars fortsatta drift riskerar att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003779ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>få betydande konsekvenser för ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003779ED">
+        <w:t xml:space="preserve"> Natura 2000-område.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> En sådan situation kan finnas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> om den fortsatta driften av ett vattenkraftverk riskerar att försämra möjligheterna att bibehålla eller återställa gynnsam bevarandestatus för en art som det berörda Natura 2000-området syftar till att skydda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7AD24C" w14:textId="1AB361CD" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003779ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Andra stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003779ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047830">
+        <w:t xml:space="preserve">reglerar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under vilka förutsättningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047830">
+        <w:t xml:space="preserve"> tillståndsmyndigheten får underlåta att besluta om de bestämmelser och villkor som behövs med hänsyn till skyddet för miljön </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i ett Natura 2000-område</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047830">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Beskrivning av vilka bestämmelser och villkor som tillståndsmyndigheten under vissa förutsättningar får underlåta att besluta om motsvarar i sak rekvisiten i 7 kap. 28 b § 1 och 2 för när ett Natura 2000-tillstånd får meddelas (se prop. 2000/01:111 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>68</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">f.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0EB2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Punkterna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1–3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A27DE8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">motsvarar i sak rekvisiten i 7 kap. 29 § punkterna 1–3 (se prop. 2000/01:111 s. 69 f.). Villkoren enligt alla tre punkterna måste vara uppfyllda för att skyldigheten enligt 24 kap. 10 § att besluta om de bestämmelser och villkor som behövs för att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verksamheten ska vara förenlig med kraven i art- och habitatdirektivet inte ska gälla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E2826E" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001659DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tredje stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anger att tillståndsmyndigheten behöver regeringens tillåtelse för att få underlåta att besluta om bestämmelser och villkor som behövs med hänsyn till skyddet för miljön i ett Natura 2000-område.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B2811E" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="007560DE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA6BC0C" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId45"/>
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="even" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBDB168" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="003707C8">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc222319820"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc224202835"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Bättre förutsättningar för vattenkraftens omprövning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="4B4BB0B5" w14:textId="3A5A281F" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="003707C8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006807F4">
+        <w:t>I promemorian föreslås ändrade bestämmelser av betydelse för av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006807F4">
+        <w:t>väg</w:t>
+      </w:r>
+      <w:r w:rsidR="005700BD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006807F4">
+        <w:t>ningen mellan, å ena sidan, behovet av åtgärder som förbättrar vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006807F4">
+        <w:t>miljön och, å andra sidan, behovet av en nationell effektiv tillgång till vattenkraftsel vid fastställande av moderna miljövillkor för vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006807F4">
+        <w:t xml:space="preserve">kraftverk och dammar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C6E5FF" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="003707C8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006807F4">
+        <w:t>Ändringarna syftar till att säkerställa att berörda verksamheter prövas mot rätt kravnivå och att det utrymme EU-rätten ger att vid miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006807F4">
+        <w:t>anpassning av verksamheterna säkra en fortsatt nationell effektiv tillgång till vattenkraftsel utnyttjas fullt ut. Som ett led i detta föreslås bland annat ändringar som underlättar bedömningen av om ett vatten kan förklaras som kraftigt modifierat och som tydliggör de krav på vattnets kvalitet som då gäller. Det säkerställs också att Affärsverket svenska kraftnät och Statens energimyndighet aktivt bidrar i arbetet med klassificering och norm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006807F4">
+        <w:t xml:space="preserve">sättning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36724419" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="003707C8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006807F4">
+        <w:t>Möjligheten att meddela föreskrifter om undantag från förbuden mot att försämra vattenmiljön och att äventyra möjligheten att uppnå den status eller potential som vattnets kvalitet ska ha, utvidgas till att omfatta omprövning och meddelande av nya tillstånd. Mark- och miljödomstolen får rätt att vid en omprövning för moderna miljövillkor av verksamheter som har ett väsentligt allmänintresse besluta om mindre stränga villkor och bestämmelser än vad som skulle krävas för att uppnå den kvalitet som vattnet ska ha enligt en miljökvalitetsnorm, i de fall de krav som följer av art- och habitatdirektivet ger utrymme för detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AB5277" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="003707C8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006807F4">
+        <w:t>Huvuddelen av författningsändringarna föreslås träda i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006807F4">
+        <w:t>januari 2025. De föreslagna lagändringarna och de förordningsändringar som följer av dessa, föreslås träda i kraft den 1 juli 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516295EC" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId51"/>
+          <w:headerReference w:type="default" r:id="rId52"/>
+          <w:footerReference w:type="even" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:headerReference w:type="first" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5D9012" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc222319821"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc224202836"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="69" w:name="_Toc169024288"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc169025142"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc175062906"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="026CD0EB" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00DC06CD" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc169024289"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc169025143"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc175062907"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="23977AB3" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om miljöbalken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054AE8C5" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040068A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 5 kap. 6 § och 21 kap. 7 § ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D0797A" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0040068A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas två nya paragrafer, 24 kap. 10 a och 10 b §§, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D101BB" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F629D8" w:rsidRPr="005B0E77" w14:paraId="0E9767DF" w14:textId="77777777" w:rsidTr="00302326">
+      <w:tr w:rsidR="006250B6" w14:paraId="74E41D7B" w14:textId="77777777" w:rsidTr="006328CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70B6FAB6" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="005B0E77" w:rsidRDefault="00832620" w:rsidP="00302326">
-[...1324 lines deleted...]
-          <w:p w14:paraId="56CAF7E7" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="005B0E77" w:rsidRDefault="00832620" w:rsidP="00302326">
+          <w:p w14:paraId="723C368D" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="005B0E77" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43953EF8" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="000A7357" w:rsidRDefault="00832620" w:rsidP="00302326">
+          <w:p w14:paraId="0B05B457" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="005B0E77" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C060D5F" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="000A7357" w:rsidRDefault="00832620" w:rsidP="00F629D8">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6E4BFA82" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5 kap.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F3BDA71" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+    <w:p w14:paraId="73D62CC2" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>5 §</w:t>
-[...16 lines deleted...]
-        <w:t>1. en kärnreaktor som inte har infogats i ett fartyg eller annat transportmedel för att användas som kraftkälla för transportmedlet,</w:t>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F629D8" w14:paraId="5B795CA1" w14:textId="77777777" w:rsidTr="00302326">
+      <w:tr w:rsidR="006250B6" w14:paraId="4FD5602E" w14:textId="77777777" w:rsidTr="006328CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41E96068" w14:textId="0EE376C3" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+          <w:p w14:paraId="7A7FFF17" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
+            <w:r w:rsidRPr="009D056A">
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
             <w:r>
-              <w:t>2. </w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t xml:space="preserve">en anläggning för </w:t>
+            <w:r w:rsidRPr="009D056A">
+              <w:t xml:space="preserve">skrifter om undantag från </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
+            <w:r w:rsidRPr="009D056A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>utvinning</w:t>
+              <w:t xml:space="preserve">förbuden i </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>, framställning, hantering eller be</w:t>
+            <w:r w:rsidRPr="00513203">
+              <w:t>4 §</w:t>
             </w:r>
-            <w:r w:rsidR="00CD3F9E">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0074006F">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>kärnämne</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>,</w:t>
+            <w:r w:rsidRPr="009D056A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>första</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D056A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>stycket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D056A">
+              <w:t>. Sådana före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="009D056A">
+              <w:t>skrifter får endast avse undantag för att tillgodose allmänna intressen av större vikt eller som det annars finns särskilda skäl för.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31245FBB" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+          <w:p w14:paraId="1B6A15DC" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
+            <w:r w:rsidRPr="00E75D81">
+              <w:t>Regeringen får meddela före</w:t>
+            </w:r>
             <w:r>
-              <w:t>2. </w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t xml:space="preserve">en anläggning för </w:t>
+            <w:r w:rsidRPr="00E75D81">
+              <w:t xml:space="preserve">skrifter om undantag från </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
+            <w:r w:rsidRPr="00513203">
+              <w:t>4 §</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75D81">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>isotopanrik-ning</w:t>
+              <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-[...7 lines deleted...]
-              <w:t>kärnämne</w:t>
+            <w:r w:rsidRPr="00E75D81">
+              <w:t xml:space="preserve"> Sådana föreskrifter får endast avse undantag för att tillgodose all</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...26 lines deleted...]
-              </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00D8670B">
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00E75D81">
+              <w:t>männa intressen av större vikt eller som det annars finns särskilda skäl för.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59E36234" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
-[...10 lines deleted...]
-        <w:t>en anläggning för hantering eller bearbetning av kärnavfall,</w:t>
+    <w:p w14:paraId="47D79496" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>21 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346C0A19" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F629D8" w14:paraId="6A997936" w14:textId="77777777" w:rsidTr="00302326">
+      <w:tr w:rsidR="006250B6" w14:paraId="66B796BC" w14:textId="77777777" w:rsidTr="006328CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="033B5D4E" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+          <w:p w14:paraId="2FCC1F20" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>4.</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>Om mark- och miljödomstolen finner att en verksamhet eller åtgärd endast kan tillåtas enligt 2</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>en anläggning för slut</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>kap. 9</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>§ första stycket eller 10</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>§ eller enligt 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>kap. 29</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>§, ska mark- och miljödomstolen med eget yttrande överlämna frågan till regeringen för prövning. Det</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>för</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>samma gäller om regeringen ska pröva tillåtligheten enligt 17</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>kap. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>§ eller om regeringen har för</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> eller kärn</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>behållit sig prövningen av tillåtlig</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-[...8 lines deleted...]
-              <w:t>5.</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>heten enligt 17</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> eller kärnavfall, om anläggningen inte är avsedd endast för tillfällig för</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>kap. 3</w:t>
             </w:r>
             <w:r>
-              <w:softHyphen/>
+              <w:t> §</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>varing under transport, och</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5166A017" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+          <w:p w14:paraId="44D2D163" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>4.</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>Om mark- och miljödomstolen finner att en verksamhet eller åtgärd endast kan tillåtas enligt 2</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>en anläggning för slutför</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>kap. 9</w:t>
             </w:r>
             <w:r>
-              <w:softHyphen/>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t xml:space="preserve">varing av </w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>§ första stycket eller 10</w:t>
             </w:r>
-            <w:r w:rsidRPr="0074006F">
-[...4 lines deleted...]
-              <w:t>kärnämne</w:t>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>§ eller enligt 7</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>kap. 29</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>§</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>n</w:t>
+              <w:t>eller att det finns förutsättningar att besluta om sådana bestämmelser och villkor som avses i 24 kap. 10 a §,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t xml:space="preserve"> eller kärn</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t xml:space="preserve"> ska mark- och miljödomstolen med eget yttrande överlämna frågan till regeringen för prövning. Det</w:t>
             </w:r>
             <w:r>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-[...8 lines deleted...]
-              <w:t>5.</w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>samma gäller om regeringen ska pröva tillåtligheten enligt 17</w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t xml:space="preserve">en anläggning för förvaring eller lagring av </w:t>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>kap. 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="0074006F">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t xml:space="preserve">§ </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">eller om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>regeringen har för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>behållit sig prövningen av tillåtlig</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>heten enligt 17</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>kap. 3</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2E3D">
+              <w:t>§.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C1E86FC" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C2E3D">
+        <w:t>Om mark- och miljödomstolen finner att ett mål hos domstolen rör även ett annat allmänt intresse av synnerlig vikt än sådant som avses i 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2E3D">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2E3D">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2E3D">
+        <w:t xml:space="preserve">§, ska domstolen med eget yttrande överlämna målet till regeringen för prövning. Detsamma gäller om Naturvårdsverket eller Havs- och vattenmyndigheten begär att målet av sådan anledning ska överlämnas till regeringen. Är det fråga om en statlig </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C2E3D">
+        <w:t>myndighets beslut</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C2E3D">
+        <w:t xml:space="preserve"> som rör Försvarsmakten, Fortifikationsverket, Försvarets materielverk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2E3D">
+        <w:lastRenderedPageBreak/>
+        <w:t>eller Försvarets radioanstalt, ska domstolen alltid med eget yttrande överlämna ärendet till regeringen för prövning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2D3F79" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>24 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006250B6" w14:paraId="46283C4B" w14:textId="77777777" w:rsidTr="006328CA">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24E8DB34" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="142E0FFE" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00022957" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>kärnämne</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00022957">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>n</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t xml:space="preserve"> eller kärnavfall, om anläggningen inte är avsedd endast för tillfällig för</w:t>
+            <w:r w:rsidRPr="00022957">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00022957">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006250B6" w14:paraId="65F1BA0A" w14:textId="77777777" w:rsidTr="006328CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="109DEBDB" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="156DE589" w14:textId="425C89C8" w:rsidR="00D208B3" w:rsidRPr="00F15041" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Denna paragraf gäller vid om</w:t>
+            </w:r>
+            <w:r w:rsidR="00E32B24">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00F94A83">
-              <w:t>varing under transport, och</w:t>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>prövning enligt 10 §, om vatten</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>verksamheten på ett betydande sätt påverkar miljön i ett naturområde som har förtecknats enligt 7 kap. 27 § första stycket 1 eller 2.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340B7C5B" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00F15041" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Tillståndsmyndigheten får endast under vissa förutsättningar under</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">låta att besluta om de bestämmelser och villkor som behövs för att vattenverksamheten, ensam eller tillsammans med andra pågående eller planerade verksamheter eller åtgärder, inte ska riskera att </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37AE82C1" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00F15041" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>skada den livsmiljö eller de livsmiljöer i området som avses att skyddas, eller</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CDAFBD5" w14:textId="17FC43C8" w:rsidR="00D208B3" w:rsidRPr="00F15041" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>medföra att den art eller de arter som avses att skyddas utsätts för en störning som på ett bety</w:t>
+            </w:r>
+            <w:r w:rsidR="00E32B24">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>dande sätt kan försvåra bevarandet i området av arten eller arterna.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37FBEC6D" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00F15041" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ett sådant beslut får fattas om</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A9E777" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00F15041" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>det saknas alternativa lös</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ningar,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F21A037" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00F15041" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>vattenverksamheten måste genomföras av tvingande orsaker som har ett väsentligt allmän</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>intresse, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="580C2B9B" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00F15041" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>3. de åtgärder som behövs för att kompensera för förlorade miljö</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F15041">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">värden vidtas, så att syftet med att skydda det berörda området ändå kan tillgodoses. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CCBFA64" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="057AFE95" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="585185C6" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00811E52" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006250B6" w14:paraId="2C42C294" w14:textId="77777777" w:rsidTr="006328CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A8551A6" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="479A3DFF" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>10 b </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="034940AC" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00D25421" w:rsidRDefault="00D208B3" w:rsidP="006328CA">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Tillståndsmyndigheten får fatta ett beslut med stöd av 10 a § endast efter regeringens tillåtelse.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="182F752C" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00811E52" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D630E7C" w14:textId="4A85E6A7" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+    <w:p w14:paraId="6FAED573" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A83">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2026.</w:t>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9AD39A" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00F629D8" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+    <w:p w14:paraId="0D30CC78" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00832620" w:rsidRPr="00F629D8" w:rsidSect="00F629D8">
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId74"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId57"/>
+          <w:headerReference w:type="default" r:id="rId58"/>
+          <w:footerReference w:type="even" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId60"/>
+          <w:headerReference w:type="first" r:id="rId61"/>
+          <w:footerReference w:type="first" r:id="rId62"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A20CFCC" w14:textId="603E92A7" w:rsidR="00DB62B9" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+    <w:p w14:paraId="0E522F2F" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00440A10" w:rsidRDefault="00D208B3" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc223527719"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc222319822"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc224202837"/>
+      <w:r w:rsidRPr="00440A10">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="01E8DF0B" w14:textId="15201ECE" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00010465">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har lämnat remissvar över promemorian: Affärsverket svenska kraftnät, Arbetslivsmuseernas samarbetsråd, Energi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>företagen Sverige, Fortifikationsverket, Gullspångsälvens vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förbund och vattenråd, Havs- och vattenmyndigheten, Kammar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kollegiet, Lantbrukarnas Riksförbund, Länsstyrelsen i Blekinge län, Länsstyrelsen i Dalarnas län, Länsstyrelsen i Gävleborgs län, Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen i Hallands län, Länsstyrelsen i Jämtlands län, Länsstyrelsen i Jönköpings län, Läns</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>styrelsen i Kalmar län, Länsstyrelsen i Kronobergs län, Länsstyrelsen i Norrbottens län, Länsstyrelsen i Skåne län, Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen i Stockholms län, Länsstyrelsen i Södermanlands län, Länsstyrelsen i Uppsala län, Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen i Värmlands län, Länsstyrelsen i Västerbottens län, Länsstyrelsen i Västernorrlands län, Länsstyrelsen i Västmanlands län, Länsstyrelsen i Västra Götalands län, Länsstyrelsen i Örebro län, Länsstyrelsen i Öster</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>götlands län, Myndigheten för samhällsskydd och beredskap, Nacka tings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rätt (mark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stolen), Naturskyddsföreningen, Naturvårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket, Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>antikvarie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ämbetet, Sjöfartsverket, Statens energimyndighet, Statens fastighetsverk, Statens jordbruksverk, Svea hovrätt (Mark- och miljööverdomstolen), Svensk Vattenkraftförening, Svenskt Näringsliv, Svenskt Vatten, Sveriges Fiskevattenägareförbund, Sveriges Hembygds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förbund, Sveriges sportfiske- och fiskevårdsförbund, Trafikverket, Umeå tingsrätt (mark- och miljödomstolen), Uppsala universitet, Vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>historiskt nätverk, Vattenkraftens miljöfond, Vattenreglerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>företagen, Vänersborgs tings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rätt (mark- och miljödomstolen), Världsnaturfonden i Sverige, Växjö tingsrätt (mark- och miljödomstolen), Älvräddarnas Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>organisation, Östersjölaxälvar i samverkan och Östersunds tingsrätt (mark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>domstolen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC1489D" w14:textId="31CEAF69" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00010465">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Därutöver har yttranden inkommit från Alsterkraft AB, Alsteråns Kraftverksförening ekonomisk förening, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Assman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ätran Kraft AB, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Capril</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> AB, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Daturum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> AB, Downing Hydro AB, Ekomuseum Bergslagen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Elefors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Änganäs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Kvarn, Filipstads kommun, Fortum Sverige AB, Föreningen Värna Grängen med omnejd, Hagfors kommun, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Hemlings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Kraft AB, Holmen AB, Hyttsjöns vänner, Intressegrupp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Skaddeåns</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> närboende, Jernkontoret, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Jämtkraft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Karlskoga Energi &amp; Miljö AB, Ludvika kommun, Norrlands Vattenkraftförening, Region Värmland, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004070DA">
+        <w:t>Rämshyttans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004070DA">
+        <w:t xml:space="preserve"> fiske</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004070DA">
+        <w:t>vårdsområdesförening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Silverdalens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Bruk AB, Sjönätverket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Säfsen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sjöarna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Skellefteå Kraft AB, Skogsindustrierna, Småföretagarnas Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förbund, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Småkraft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> AB, Smålands Vattenkraftsförening, Statkraft Sverige AB, Storfors kommun, Stödföreningen för småskalig vattenkraft, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Svemin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Svenska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Eneri</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>institutet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Sveriges jordägareförbund, Sveriges lantbruks</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">universitet, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004070DA">
+        <w:t>Sveriges meteorologiska och hydrologiska institut</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Sydkraft AB (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Uniper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>), Tekniska verken i Linköping AB, Tidans Reglerings</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32B24">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förening, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Uråsa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Brändekvarn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Vattenfall AB, Vattenmyndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten i Södra Östersjöns vattendistrikt, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vessige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Vattenkraft AB, Villa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ägarnas riks</w:t>
+      </w:r>
+      <w:r w:rsidR="005700BD">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förbund, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004070DA">
+        <w:t>Värmland Dalslands Vattenkraftförening</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Västsvensk Vattenkraftförening och Ätrans vattenråd samt ett flertal privatpersoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0BA1E7" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00010465">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00683E25">
+        <w:t xml:space="preserve">Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Domstolsverket, Hela Sverige, Karlstads universitet, Livsmedelsverket, Länsstyrelsen i Gotlands län, Miljö- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683E25">
+        <w:lastRenderedPageBreak/>
+        <w:t>kultur i Sverige, Statens fastighetsverk, Svenska Insjöfiskares Central</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00683E25">
+        <w:t>förbund, Tillväxtverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00683E25">
+        <w:t>Umeå universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C9414F" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId63"/>
+          <w:headerReference w:type="default" r:id="rId64"/>
+          <w:footerReference w:type="even" r:id="rId65"/>
+          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:headerReference w:type="first" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49457FA8" w14:textId="167D214B" w:rsidR="00DB62B9" w:rsidRDefault="00D208B3" w:rsidP="00730519">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc224202838"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lagrådets yttrande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
-    <w:p w14:paraId="27893FBA" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
+    <w:p w14:paraId="283F0D95" w14:textId="3B466410" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00730519">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Utdrag ur protokoll vid sammanträde 2026-02-10</w:t>
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-02-24</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD21087" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="000F5567" w:rsidRDefault="00832620" w:rsidP="000F5567">
+    <w:p w14:paraId="1D2B0F44" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00730519">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="575E8C26" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
+    <w:p w14:paraId="076AB1DD" w14:textId="2465F851" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00730519">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="000F5567">
-[...7 lines deleted...]
-        <w:t>: F.d. justitieråden Eskil Nord och Stefan Lindskog samt justitierådet Magnus Medin</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Närvarande: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>F.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> justitieråden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mahmut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Baran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och Mari Andersson samt justitierådet Christine Lager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613375E1" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+    <w:p w14:paraId="6CD70110" w14:textId="5E011357" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00730519">
       <w:pPr>
         <w:pStyle w:val="Rubrik2utannumrering"/>
       </w:pPr>
       <w:r>
-        <w:t>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</w:t>
+        <w:t>Undantag från krav enligt art- och habitatdirektivet vid vattenkraftens omprövning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3E1E0B" w14:textId="6A605337" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
+    <w:p w14:paraId="4581385E" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00730519">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Enligt en lagrådsremiss den 5 februari 2026 har regeringen (Klimat- och näringslivsdepartementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
+      <w:r w:rsidRPr="00730519">
+        <w:t>Enligt en lagrådsremiss den 19 februari 2026 har regeringen (Klimat- och näringslivsdepartementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i miljöbalken.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001355A8" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
+    <w:p w14:paraId="43FDDE68" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00730519" w:rsidRDefault="00D208B3" w:rsidP="00730519">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="00C9B05A" w14:textId="2532C284" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
+    <w:p w14:paraId="095C3D5A" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00730519">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00730519">
+        <w:t xml:space="preserve">Förslaget har inför Lagrådet föredragits av departementssekreteraren Henrik Malmberg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF8B446" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00730519" w:rsidRDefault="00D208B3" w:rsidP="00730519">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2D1BCAA4" w14:textId="25A31362" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
+    <w:p w14:paraId="4939C88E" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00730519">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00730519">
+        <w:t>Lagrådet lämnar förslaget utan erinran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591B322F" w14:textId="32AA58F3" w:rsidR="00E32B24" w:rsidRPr="00E32B24" w:rsidRDefault="00E32B24" w:rsidP="00E32B24">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...39 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId80"/>
+        <w:sectPr w:rsidR="00E32B24" w:rsidRPr="00E32B24" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId69"/>
+          <w:headerReference w:type="default" r:id="rId70"/>
+          <w:footerReference w:type="even" r:id="rId71"/>
+          <w:footerReference w:type="default" r:id="rId72"/>
+          <w:headerReference w:type="first" r:id="rId73"/>
+          <w:footerReference w:type="first" r:id="rId74"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1FAF6787" w14:textId="1704F431" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+        <w:p w14:paraId="4D53D0A9" w14:textId="6C569534" w:rsidR="00D208B3" w:rsidRDefault="000719CF" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
             <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="272367FC" w14:textId="0704DEAF" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
+    <w:p w14:paraId="2378BE6F" w14:textId="247A5716" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc223527720"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc224202839"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-03-05T00:00:00Z">
+          <w:date w:fullDate="2026-03-12T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="000D5A73">
-            <w:t>den 5 mars 2026</w:t>
+          <w:r>
+            <w:t>den 12 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
-    <w:p w14:paraId="1458F309" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
+    <w:p w14:paraId="6A2E7666" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3370547F" w14:textId="6CD89379" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
+    <w:p w14:paraId="13810B3D" w14:textId="7747A94B" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00705E2F">
-            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
+          <w:r w:rsidR="000719CF">
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, </w:t>
           </w:r>
-          <w:r w:rsidR="003E0209">
-            <w:t>Tenje, Slottner</w:t>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="000719CF">
+            <w:t>Tenje</w:t>
           </w:r>
-          <w:r w:rsidR="00705E2F">
-            <w:t>, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="000719CF">
+            <w:t xml:space="preserve">, Forssell, </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="000719CF">
+            <w:t>Slottner</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="000719CF">
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="000719CF">
+            <w:t>Wykman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="000719CF">
+            <w:t xml:space="preserve">, Bohlin, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="000719CF">
+            <w:t>Dousa</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="000719CF">
+            <w:t xml:space="preserve">, Britz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="000719CF">
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="776656C3" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
+    <w:p w14:paraId="5898D104" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C1B73BF" w14:textId="273C0C03" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
+    <w:p w14:paraId="79976695" w14:textId="231C9B7B" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001E7DDD">
+          <w:r w:rsidR="00E32B24">
             <w:t>Britz</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3434386F" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00827386" w:rsidRDefault="00832620" w:rsidP="00F85486">
+    <w:p w14:paraId="4047640E" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00827386" w:rsidRDefault="00D208B3" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5265D031" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00915BF3" w:rsidRDefault="00832620" w:rsidP="00F85486">
+    <w:p w14:paraId="0DD645BB" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="00915BF3" w:rsidRDefault="00D208B3" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F0C7C9" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="006E102E" w:rsidRDefault="00832620" w:rsidP="00F85486">
+    <w:p w14:paraId="703DC5D6" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRPr="006E102E" w:rsidRDefault="00D208B3" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E2D37A4" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
-[...5 lines deleted...]
-    <w:p w14:paraId="27BC95AD" w14:textId="666C9BCF" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
+    <w:p w14:paraId="5F57C30F" w14:textId="1E0770FD" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</w:t>
+          <w:r w:rsidR="005700BD">
+            <w:t>Undantag från krav enligt art- och habitatdirektivet vid vattenkraftens omprövning</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="64C8B539" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="373B48BB" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId81"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId86"/>
+      <w:headerReference w:type="even" r:id="rId75"/>
+      <w:headerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="even" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:headerReference w:type="first" r:id="rId79"/>
+      <w:footerReference w:type="first" r:id="rId80"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B6A5BE9" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00F8009C">
+    <w:p w14:paraId="4DB8960F" w14:textId="77777777" w:rsidR="00C60722" w:rsidRDefault="00C60722" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3555D5CB" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00F8009C">
+    <w:p w14:paraId="6382C8BA" w14:textId="77777777" w:rsidR="00C60722" w:rsidRDefault="00C60722" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15517,12622 +9990,10230 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61EC4ACA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="092A61A9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="31" name="Textruta 4"/>
+              <wp:docPr id="27" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="64807702" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="6F9A5BAF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="64807702" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="6F9A5BAF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46B1529F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4C170B8D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="40" name="Textruta 4"/>
+              <wp:docPr id="36" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="13E52EEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5EBAAD95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="13E52EEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5EBAAD95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="526E4DB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="759EA201" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 1"/>
+              <wp:docPr id="37" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="61C82D0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="581F212D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251637248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="61C82D0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="581F212D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4543F5B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5D5DA2D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="35" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4FEE96B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1F712254" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251636224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4FEE96B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1F712254" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50C42D21" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="43A74395" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 4"/>
+              <wp:docPr id="39" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="45A06089" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="6F0922D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00832620">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="45A06089" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="6F0922D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00832620">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B8A19F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="014E6B10" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="32CEA6CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...929 lines deleted...]
-                        <w:p w14:paraId="669941A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="05D0498D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="669941A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="05D0498D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40E5DDA7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="50F2F75D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:docPr id="38" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="73C4D00A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="09732065" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4DCC1316" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="09732065" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4DCC1316" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03F8D884" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="371B0DAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="42" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4BC1A45B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1084 lines deleted...]
-                        <w:p w14:paraId="31CCA478" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0C024FDF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="31CCA478" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="0C024FDF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="110C1764" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="65358891" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="68" name="Textruta 1"/>
+              <wp:docPr id="43" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3EFE579B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4128676C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3EFE579B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4128676C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2239D5E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4D3AE1B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="66" name="Textruta 1"/>
+              <wp:docPr id="41" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2350B3D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6B021454" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2350B3D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6B021454" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C33517D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="45F7368E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="34" name="Textruta 4"/>
+              <wp:docPr id="45" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="185DCE10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3DDBE757" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3DDBE757" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="430D6563" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4EDB361E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4EDB361E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="101A1533" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5AC60947" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5AC60947" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AA64376" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="57324C5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="57324C5F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="233E2D00" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3B0779C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3B0779C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F59948B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="024E4772" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="024E4772" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DC529ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1775B957" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1775B957" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F31276C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683328" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1483DEDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251683328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1483DEDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61A2F5BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="03C52CEB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="03C52CEB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="416B531B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="42F66772" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="42F66772" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5785E745" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0F69AA2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0F69AA2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54111AD7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="37C47772" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="37C47772" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7274A12B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="30DE8A89" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="30DE8A89" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30B56EA4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="43DB576A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00D208B3">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="43DB576A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00D208B3">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4183C485" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7DE184CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="185DCE10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="7DE184CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="454E15CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="45F77086" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 1"/>
+              <wp:docPr id="58" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0EAA17DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0F9555FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0EAA17DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0F9555FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28BD0B96" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4530A9E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:docPr id="56" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E2792FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="333467A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E2792FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="333467A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F143417" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="4EB994B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 4"/>
+              <wp:docPr id="30" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1A7B681C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="156628DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1A7B681C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="156628DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="747FE21B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5FFE6A07" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="38" name="Textruta 1"/>
+              <wp:docPr id="31" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="207195B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="444122CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="207195B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="444122CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72609CB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7AF1749A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:docPr id="29" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="36A6B0C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4EDB8564" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="36A6B0C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4EDB8564" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56337EB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3E75E111" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3E75E111" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A379955" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2188B60F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251635200;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2188B60F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00602A1B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6DE2E0CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6DE2E0CC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1766AC46" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="006923D1">
+    <w:p w14:paraId="07D0F1E1" w14:textId="77777777" w:rsidR="00C60722" w:rsidRDefault="00C60722" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64329381" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="006923D1" w:rsidRDefault="00336EEE" w:rsidP="006923D1">
+    <w:p w14:paraId="11A3351B" w14:textId="77777777" w:rsidR="00C60722" w:rsidRPr="006923D1" w:rsidRDefault="00C60722" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D8119B2" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="006923D1">
+    <w:p w14:paraId="4FBE3754" w14:textId="77777777" w:rsidR="00C60722" w:rsidRDefault="00C60722" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="31B0005A" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="7BA62D61" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Lagen omtryckt 1992:1536.</w:t>
+        <w:t xml:space="preserve"> Jfr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC56DE">
+        <w:t>Rådets direktiv 92/43/EEG av den 21 maj 1992 om bevarande av livsmiljöer samt vilda djur och växte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r, i lydelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4E8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enligt Europaparlamentets och rådets direktiv (EU) 2025/1237 om ändring av rådets direktiv 92/43/EEG vad gäller vargens (Canis lupus) skyddsstatus.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="480A4D51" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="3127DFAB" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Senaste lydelse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C92D22">
-        <w:t>1994:720</w:t>
+      <w:r w:rsidRPr="0077721C">
+        <w:t>2018:1407</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4E450759" w14:textId="62E69C2C" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="61BC7FA8" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="00337A60">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse </w:t>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2011:608.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4E0D8019" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="213F8D06" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse av lagens rubrik 2017:1065.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2018:1407.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="76F814A6" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+    <w:p w14:paraId="1E11D68E" w14:textId="77777777" w:rsidR="00D208B3" w:rsidRDefault="00D208B3" w:rsidP="006250B6">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2017:1065.</w:t>
-[...123 lines deleted...]
-        <w:t xml:space="preserve"> Senaste lydelse 2017:1065.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C2E3D">
+        <w:t>Senaste lydelse 2011:608.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="599A1AA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2AEC59F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70BEB850" w14:textId="13E1EDC3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
+                        <w:p w14:paraId="4142E932" w14:textId="06506472" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
+                              <w:placeholder>
+                                <w:docPart w:val="BC0F6C5F6C69438FB3B979005E6E0617"/>
+                              </w:placeholder>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="70BEB850" w14:textId="13E1EDC3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00664D04">
+                  <w:p w14:paraId="4142E932" w14:textId="06506472" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
+                        <w:placeholder>
+                          <w:docPart w:val="BC0F6C5F6C69438FB3B979005E6E0617"/>
+                        </w:placeholder>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0EE7EE51" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5C6E8DC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3C5B9B73" w14:textId="2799A03A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1120806985"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000719CF">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1130319752"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3C5B9B73" w14:textId="2799A03A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1120806985"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000719CF">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1130319752"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34E8BE24" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="73B01DF4" w14:textId="029D339A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1930188314"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000719CF">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="999702685"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="73B01DF4" w14:textId="029D339A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1930188314"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000719CF">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="999702685"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33E0354D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75358B63" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="04A72C77" w14:textId="66758E58" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
+                        <w:p w14:paraId="2E455C07" w14:textId="7124869C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="952289524"/>
+                              <w:id w:val="1808816336"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1783720966"/>
+                              <w:id w:val="1898325859"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="04A72C77" w14:textId="66758E58" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
+                  <w:p w14:paraId="2E455C07" w14:textId="7124869C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="952289524"/>
+                        <w:id w:val="1808816336"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1783720966"/>
+                        <w:id w:val="1898325859"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B4D44FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="26508FF0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0D6A495B" w14:textId="035DE8BB" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
+                        <w:p w14:paraId="249FA873" w14:textId="248E15B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-2095469289"/>
+                              <w:id w:val="941344624"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1112975313"/>
+                              <w:id w:val="1971552338"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALch8Ap5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0D6A495B" w14:textId="035DE8BB" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
+                  <w:p w14:paraId="249FA873" w14:textId="248E15B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-2095469289"/>
+                        <w:id w:val="941344624"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1112975313"/>
+                        <w:id w:val="1971552338"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F112ECD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="78F5EBF9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="380BE354" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="04F8C41D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="79FB281B" w14:textId="16581FB2" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
+                        <w:p w14:paraId="45139EAE" w14:textId="2886CF3C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1719403808"/>
+                              <w:id w:val="964080703"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-542899719"/>
+                              <w:id w:val="1005794772"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="79FB281B" w14:textId="16581FB2" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
+                  <w:p w14:paraId="45139EAE" w14:textId="2886CF3C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1719403808"/>
+                        <w:id w:val="964080703"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-542899719"/>
+                        <w:id w:val="1005794772"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="062E0C1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="48834345" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0F7C96E3" w14:textId="10033C18" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
+                        <w:p w14:paraId="26584DAE" w14:textId="74ECD776" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1936321547"/>
+                              <w:id w:val="1230109238"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1071034876"/>
+                              <w:id w:val="1191190764"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0F7C96E3" w14:textId="10033C18" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
+                  <w:p w14:paraId="26584DAE" w14:textId="74ECD776" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1936321547"/>
+                        <w:id w:val="1230109238"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1071034876"/>
+                        <w:id w:val="1191190764"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4461BADB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="505F983D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75F3FA87" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0E2418A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="05DB8967" w14:textId="139CD92B" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
+                        <w:p w14:paraId="77148163" w14:textId="10F6934B" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1536881625"/>
+                              <w:id w:val="-781651867"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2127074783"/>
+                              <w:id w:val="-1196387704"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="60992D58" w14:textId="1B3603EC" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
+                        <w:p w14:paraId="6BBAC66E" w14:textId="4A3A48DF" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-556161029"/>
+                              <w:id w:val="-1710640699"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00832620">
+                          <w:r w:rsidR="00D208B3">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1215118864"/>
+                              <w:id w:val="568394623"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="000719CF">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="05DB8967" w14:textId="139CD92B" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
+                  <w:p w14:paraId="77148163" w14:textId="10F6934B" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1536881625"/>
+                        <w:id w:val="-781651867"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2127074783"/>
+                        <w:id w:val="-1196387704"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="60992D58" w14:textId="1B3603EC" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
+                  <w:p w14:paraId="6BBAC66E" w14:textId="4A3A48DF" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-556161029"/>
+                        <w:id w:val="-1710640699"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00832620">
+                    <w:r w:rsidR="00D208B3">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1215118864"/>
+                        <w:id w:val="568394623"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="000719CF">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="106DBA6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1FDAF2B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="21F50224" w14:textId="4CA01D1E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000719CF">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="21F50224" w14:textId="4CA01D1E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000719CF">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1887FC28" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="19579708" w14:textId="6411C967" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2DA26177" w14:textId="0CC8A148" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1600947842"/>
+                              <w:id w:val="-1828507397"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1090430954"/>
+                              <w:id w:val="1761794224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="159441B7" w14:textId="185A4C2D" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
+                        <w:p w14:paraId="1BF06C0A" w14:textId="609CD1C1" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-414015295"/>
+                              <w:id w:val="-205724955"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00832620">
+                          <w:r w:rsidR="00D208B3">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="2099359944"/>
+                              <w:id w:val="7733761"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="000719CF">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="19579708" w14:textId="6411C967" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2DA26177" w14:textId="0CC8A148" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1600947842"/>
+                        <w:id w:val="-1828507397"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1090430954"/>
+                        <w:id w:val="1761794224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="159441B7" w14:textId="185A4C2D" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
+                  <w:p w14:paraId="1BF06C0A" w14:textId="609CD1C1" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-414015295"/>
+                        <w:id w:val="-205724955"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00832620">
+                    <w:r w:rsidR="00D208B3">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="2099359944"/>
+                        <w:id w:val="7733761"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="000719CF">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CC9C313" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="72493FAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61336FB2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0799F80D" w14:textId="56ED24D5" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
+                        <w:p w14:paraId="72314CA1" w14:textId="3A002399" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1905953460"/>
+                              <w:id w:val="-794134171"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1824623551"/>
+                              <w:id w:val="2101369110"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="462AE183" w14:textId="269F95D8" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
+                        <w:p w14:paraId="7ACFE6A3" w14:textId="3A0CD843" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-332147889"/>
+                              <w:id w:val="698290909"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00832620">
+                          <w:r w:rsidR="00D208B3">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-119616364"/>
+                              <w:id w:val="-487020028"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="000719CF">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0799F80D" w14:textId="56ED24D5" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
+                  <w:p w14:paraId="72314CA1" w14:textId="3A002399" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1905953460"/>
+                        <w:id w:val="-794134171"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1824623551"/>
+                        <w:id w:val="2101369110"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="462AE183" w14:textId="269F95D8" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
+                  <w:p w14:paraId="7ACFE6A3" w14:textId="3A0CD843" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-332147889"/>
+                        <w:id w:val="698290909"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00832620">
+                    <w:r w:rsidR="00D208B3">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-119616364"/>
+                        <w:id w:val="-487020028"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="000719CF">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A764A12" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="728D4B87" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="17F129C7" w14:textId="51AF103F" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1B762ECB" w14:textId="059BFDCD" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="867727573"/>
+                              <w:id w:val="1071318228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-348339553"/>
+                              <w:id w:val="-2140400267"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="6029E2A7" w14:textId="7E291421" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
+                        <w:p w14:paraId="3780F692" w14:textId="10541C2E" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-2083437801"/>
+                              <w:id w:val="-754983621"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00832620">
+                          <w:r w:rsidR="00D208B3">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="326019552"/>
+                              <w:id w:val="-1980455228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="000719CF">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="17F129C7" w14:textId="51AF103F" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1B762ECB" w14:textId="059BFDCD" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="867727573"/>
+                        <w:id w:val="1071318228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-348339553"/>
+                        <w:id w:val="-2140400267"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="6029E2A7" w14:textId="7E291421" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
+                  <w:p w14:paraId="3780F692" w14:textId="10541C2E" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-2083437801"/>
+                        <w:id w:val="-754983621"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00832620">
+                    <w:r w:rsidR="00D208B3">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="326019552"/>
+                        <w:id w:val="-1980455228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="000719CF">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1745B59B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0154826C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D1F459F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...201 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55CCF05C" w14:textId="111413AB" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
+                        <w:p w14:paraId="45A106CA" w14:textId="401E9FD2" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1683703709"/>
+                              <w:id w:val="-1692676744"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1234927968"/>
+                              <w:id w:val="-652829827"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="15B61B1F" w14:textId="06EF70D0" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
+                        <w:p w14:paraId="37CFF3E3" w14:textId="1B7F5B91" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="209081440"/>
+                              <w:id w:val="2140612210"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00832620">
+                          <w:r w:rsidR="00D208B3">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="989605232"/>
+                              <w:id w:val="669918988"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="000719CF">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="55CCF05C" w14:textId="111413AB" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
+                  <w:p w14:paraId="45A106CA" w14:textId="401E9FD2" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1683703709"/>
+                        <w:id w:val="-1692676744"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1234927968"/>
+                        <w:id w:val="-652829827"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="15B61B1F" w14:textId="06EF70D0" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
+                  <w:p w14:paraId="37CFF3E3" w14:textId="1B7F5B91" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="209081440"/>
+                        <w:id w:val="2140612210"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00832620">
+                    <w:r w:rsidR="00D208B3">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="989605232"/>
+                        <w:id w:val="669918988"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="000719CF">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C6FC672" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="713B7E66" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6C6D2E0F" w14:textId="13CC477C" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6A56C785" w14:textId="22160C8D" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1729723423"/>
+                              <w:id w:val="1013103506"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-73597142"/>
+                              <w:id w:val="904567254"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="30191B06" w14:textId="43A7D13D" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
+                        <w:p w14:paraId="01B4D641" w14:textId="160D47B8" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1671637912"/>
+                              <w:id w:val="588812736"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00832620">
+                          <w:r w:rsidR="00D208B3">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-83923094"/>
+                              <w:id w:val="-800541599"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="000719CF">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6C6D2E0F" w14:textId="13CC477C" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6A56C785" w14:textId="22160C8D" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1729723423"/>
+                        <w:id w:val="1013103506"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-73597142"/>
+                        <w:id w:val="904567254"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="30191B06" w14:textId="43A7D13D" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
+                  <w:p w14:paraId="01B4D641" w14:textId="160D47B8" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1671637912"/>
+                        <w:id w:val="588812736"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00832620">
+                    <w:r w:rsidR="00D208B3">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-83923094"/>
+                        <w:id w:val="-800541599"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="000719CF">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="082FD5BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5FE2F844" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="331CBC3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="6E474B65" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="48007761" w14:textId="70A91A14" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
+                        <w:p w14:paraId="42ACFA67" w14:textId="7D3430BE" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1444913323"/>
+                              <w:id w:val="35551076"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1979291616"/>
+                              <w:id w:val="-2120371638"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="7841CF38" w14:textId="27418285" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
+                        <w:p w14:paraId="0EE1537D" w14:textId="206591FF" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="527309678"/>
+                              <w:id w:val="-359126449"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00832620">
+                          <w:r w:rsidR="00D208B3">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-2048140176"/>
+                              <w:id w:val="1655181431"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="48007761" w14:textId="70A91A14" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
+                  <w:p w14:paraId="42ACFA67" w14:textId="7D3430BE" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1444913323"/>
+                        <w:id w:val="35551076"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1979291616"/>
+                        <w:id w:val="-2120371638"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="7841CF38" w14:textId="27418285" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
+                  <w:p w14:paraId="0EE1537D" w14:textId="206591FF" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="527309678"/>
+                        <w:id w:val="-359126449"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00832620">
+                    <w:r w:rsidR="00D208B3">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-2048140176"/>
+                        <w:id w:val="1655181431"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="078E72AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7440BD21" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6C5FAF51" w14:textId="02A5FB95" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
+                        <w:p w14:paraId="653FC8B4" w14:textId="473E1F8A" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1537995660"/>
+                              <w:id w:val="-1241093479"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1659293389"/>
+                              <w:id w:val="-1241094512"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="69C2604D" w14:textId="0000969F" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
+                        <w:p w14:paraId="022B2EF3" w14:textId="25B6551C" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1041663005"/>
+                              <w:id w:val="-1687593454"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00832620">
+                          <w:r w:rsidR="00D208B3">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="268890259"/>
+                              <w:id w:val="966243914"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6C5FAF51" w14:textId="02A5FB95" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
+                  <w:p w14:paraId="653FC8B4" w14:textId="473E1F8A" w:rsidR="00244011" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1537995660"/>
+                        <w:id w:val="-1241093479"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1659293389"/>
+                        <w:id w:val="-1241094512"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="69C2604D" w14:textId="0000969F" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
+                  <w:p w14:paraId="022B2EF3" w14:textId="25B6551C" w:rsidR="00D208B3" w:rsidRPr="00C7375F" w:rsidRDefault="00DA56B6" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1041663005"/>
+                        <w:id w:val="-1687593454"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="00832620">
+                    <w:r w:rsidR="00D208B3">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="268890259"/>
+                        <w:id w:val="966243914"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32821655" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="70DE033B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6444F234" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EF43967" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="507E65E6" w14:textId="0F5D34E8" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
+                        <w:p w14:paraId="5F5D6661" w14:textId="5FC59099" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="942653096"/>
+                              <w:id w:val="979036386"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1769152719"/>
+                              <w:id w:val="-2017681868"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="507E65E6" w14:textId="0F5D34E8" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
+                  <w:p w14:paraId="5F5D6661" w14:textId="5FC59099" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="942653096"/>
+                        <w:id w:val="979036386"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1769152719"/>
+                        <w:id w:val="-2017681868"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A85BB0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0308C2C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0FEC2C53" w14:textId="3316EDFA" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3B1C78F3" w14:textId="487E0915" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-455492617"/>
+                              <w:id w:val="-1666088780"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1194502382"/>
+                              <w:id w:val="-467897455"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-[...40 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACnCbiZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0FEC2C53" w14:textId="3316EDFA" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3B1C78F3" w14:textId="487E0915" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-455492617"/>
+                        <w:id w:val="-1666088780"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1194502382"/>
+                        <w:id w:val="-467897455"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-[...982 lines deleted...]
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41BE61A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="547C5B3E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49DE0289" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="12D0357D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="172E5D1A" w14:textId="764FB5B8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
+                        <w:p w14:paraId="3CEAE94C" w14:textId="08B97DE7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-781420714"/>
+                              <w:id w:val="906577925"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2073947952"/>
+                              <w:id w:val="1265575993"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="172E5D1A" w14:textId="764FB5B8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00664D04">
+                  <w:p w14:paraId="3CEAE94C" w14:textId="08B97DE7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-781420714"/>
+                        <w:id w:val="906577925"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2073947952"/>
+                        <w:id w:val="1265575993"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72281C84" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="65267388" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E64C1CD" w14:textId="454A53E6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0C9CE3A0" w14:textId="0CAF23DA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="349682798"/>
+                              <w:id w:val="-207027670"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="573328237"/>
+                              <w:id w:val="1187245755"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E64C1CD" w14:textId="454A53E6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0C9CE3A0" w14:textId="0CAF23DA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="349682798"/>
+                        <w:id w:val="-207027670"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="573328237"/>
+                        <w:id w:val="1187245755"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1002423A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="299CDC5A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16DFD980" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CA9A4D3" w14:textId="355C07B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
+                        <w:p w14:paraId="5BF39276" w14:textId="18B25958" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1505125789"/>
+                              <w:id w:val="1418519110"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="975191540"/>
+                              <w:id w:val="-265162119"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CA9A4D3" w14:textId="355C07B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00664D04">
+                  <w:p w14:paraId="5BF39276" w14:textId="18B25958" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1505125789"/>
+                        <w:id w:val="1418519110"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="975191540"/>
+                        <w:id w:val="-265162119"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0639B394" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="00576264" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="22E856B5" w14:textId="77BDC4DF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7E0FF585" w14:textId="453019D7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1935280039"/>
+                              <w:id w:val="-1969894162"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00832620">
+                              <w:r w:rsidR="000719CF">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-321581915"/>
+                              <w:id w:val="702598717"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00EF3721">
-                                <w:t>2025/26:168</w:t>
+                              <w:r w:rsidR="005700BD">
+                                <w:t>2025/26:202</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="22E856B5" w14:textId="77BDC4DF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7E0FF585" w14:textId="453019D7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00DA56B6" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1935280039"/>
+                        <w:id w:val="-1969894162"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00832620">
+                        <w:r w:rsidR="000719CF">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-321581915"/>
+                        <w:id w:val="702598717"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00EF3721">
-[...189 lines deleted...]
-                          <w:t>2025/26:168</w:t>
+                        <w:r w:rsidR="005700BD">
+                          <w:t>2025/26:202</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="546F5E77" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="66B5AACB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...174 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -30406,986 +22487,921 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="196"/>
+  <w:zoom w:percent="150"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00336EEE"/>
+    <w:rsidRoot w:val="00C60722"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="000255F6"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="000340E3"/>
+    <w:rsid w:val="000331A1"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
-    <w:rsid w:val="00061CE7"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
+    <w:rsid w:val="000719CF"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00075110"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
+    <w:rsid w:val="000900ED"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A2AC0"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D5A73"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E7CB1"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="001025E1"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
+    <w:rsid w:val="001239FE"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="00137AC0"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="0015631B"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00171327"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="001823A7"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
+    <w:rsid w:val="001C100E"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E7DDD"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
+    <w:rsid w:val="00200058"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00226DC1"/>
+    <w:rsid w:val="0021568B"/>
+    <w:rsid w:val="0022782C"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00262F5F"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00270D51"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
-    <w:rsid w:val="00297BA3"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
+    <w:rsid w:val="002D416E"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00321B79"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="003322A4"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00334D21"/>
-    <w:rsid w:val="00336EEE"/>
     <w:rsid w:val="0034001E"/>
-    <w:rsid w:val="00341AE1"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00394FA8"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A254D"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
-    <w:rsid w:val="003D07BD"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
-    <w:rsid w:val="003E0209"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E2A3C"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F67C4"/>
     <w:rsid w:val="003F6CBA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="0042051D"/>
-    <w:rsid w:val="00421158"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="004332AF"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
+    <w:rsid w:val="00447756"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
-    <w:rsid w:val="00450C7B"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="00455A9C"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="0047065F"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
+    <w:rsid w:val="004870A8"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
-    <w:rsid w:val="004B6D2C"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="005206ED"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="005700BD"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C6A3D"/>
-    <w:rsid w:val="005D0D79"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
-    <w:rsid w:val="005E7EEE"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
-    <w:rsid w:val="00621AB6"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
+    <w:rsid w:val="006523AF"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
-    <w:rsid w:val="00674F53"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
+    <w:rsid w:val="006A680B"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006D22E6"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D583C"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
+    <w:rsid w:val="006E153B"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="006F68C7"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00705E2F"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
-    <w:rsid w:val="0071596B"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="0071682C"/>
-    <w:rsid w:val="00730B8C"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00744AA6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
-    <w:rsid w:val="007529AD"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="00776306"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D046F"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E3377"/>
     <w:rsid w:val="007E44F8"/>
-    <w:rsid w:val="007E5BA6"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
-    <w:rsid w:val="00832620"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00847D4B"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
-    <w:rsid w:val="008561F2"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00866D84"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="008824E2"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00893E41"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008B698E"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D3A63"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
+    <w:rsid w:val="008F6DB7"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
-    <w:rsid w:val="009071C0"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="00935FDC"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
+    <w:rsid w:val="00945214"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
-    <w:rsid w:val="00981FE8"/>
-    <w:rsid w:val="00982FEF"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A673B"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
-    <w:rsid w:val="009C488F"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
-    <w:rsid w:val="009C6043"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E3174"/>
-    <w:rsid w:val="009E3391"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
+    <w:rsid w:val="00A07274"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
-    <w:rsid w:val="00A11EDF"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
+    <w:rsid w:val="00A323D2"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A557ED"/>
+    <w:rsid w:val="00A608BA"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A70DDE"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
-    <w:rsid w:val="00AA4502"/>
     <w:rsid w:val="00AA5DA5"/>
+    <w:rsid w:val="00AB15D8"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB5AC0"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC4E7C"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE300C"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
-    <w:rsid w:val="00AF25A4"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
-    <w:rsid w:val="00B04951"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="00B17C33"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B24227"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
+    <w:rsid w:val="00B60D48"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
-    <w:rsid w:val="00B7644F"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
+    <w:rsid w:val="00BC364B"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE19B7"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
-    <w:rsid w:val="00C049E5"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C517BA"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
+    <w:rsid w:val="00C60722"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
+    <w:rsid w:val="00C837AC"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CB35DB"/>
-    <w:rsid w:val="00CB4638"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
-    <w:rsid w:val="00CD3F9E"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D236E4"/>
+    <w:rsid w:val="00D208B3"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D33D04"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D536B2"/>
-    <w:rsid w:val="00D70AF8"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D97E6A"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DA6E95"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC71A4"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00DF7C30"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
-    <w:rsid w:val="00E07B88"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
-    <w:rsid w:val="00E23705"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
-    <w:rsid w:val="00E26248"/>
     <w:rsid w:val="00E2734F"/>
+    <w:rsid w:val="00E32B24"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E63F13"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00ED029A"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
-    <w:rsid w:val="00EF3721"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
-    <w:rsid w:val="00F067A2"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F624F7"/>
+    <w:rsid w:val="00F63B27"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F77E16"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
-    <w:rsid w:val="00FA61C5"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="34FBBC3F"/>
-  <w15:docId w15:val="{4CB34528-B07C-4364-ADF9-0570DFA9ECF7}"/>
+  <w14:docId w14:val="344FE0BC"/>
+  <w15:docId w15:val="{237557BB-7491-4CCE-AE5D-0892EC0A97C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -33002,51 +25018,50 @@
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -33910,55 +25925,728 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/kn/ke-rs/Strlsk%20%20Krnteknik/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/kn/helakn/Vattenkraft/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7019A9C20C1444C9A26A0A0EFDF98420"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AF26A2DD-CE1F-4348-8362-2D0C39ED1076}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006A183D" w:rsidRDefault="006A183D">
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B318C81E76F54377B0E375B7D5371DF1"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4B1887D8-F49F-4E81-856D-0D5F1D699D94}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006A183D" w:rsidRDefault="006A183D" w:rsidP="006A183D">
+          <w:pPr>
+            <w:pStyle w:val="B318C81E76F54377B0E375B7D5371DF1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:szCs w:val="26"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BC0F6C5F6C69438FB3B979005E6E0617"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1A503D2A-698A-4B0C-9D99-77F46A9E99BF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006A183D" w:rsidRDefault="006A183D">
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TradeGothic CondEighteen">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="006A183D"/>
+    <w:rsid w:val="000900ED"/>
+    <w:rsid w:val="0021568B"/>
+    <w:rsid w:val="006A183D"/>
+    <w:rsid w:val="008F04A2"/>
+    <w:rsid w:val="00E63F13"/>
+    <w:rsid w:val="00F63B27"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B318C81E76F54377B0E375B7D5371DF1">
+    <w:name w:val="B318C81E76F54377B0E375B7D5371DF1"/>
+    <w:rsid w:val="006A183D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2268"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -34230,274 +26918,242 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
   <departementsnamn>Klimat- och näringslivsdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Bohlin, Dousa, Britz, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
   <departementsenhet id="Klimat- och näringslivsdepartementet"/>
-  <dokumentnummer etikett="Prop.">2025/26:168</dokumentnummer>
-  <titel>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</titel>
+  <dokumentnummer etikett="Prop.">2025/26:202</dokumentnummer>
+  <titel>Undantag från krav enligt art- och habitatdirektivet vid vattenkraftens omprövning</titel>
   <template id="14"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
     <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
     <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
-    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...43 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -34558,209 +27214,208 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Klimat- och näringslivsdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c0493b0-b933-4b95-9adf-86d543f32632</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>112</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13874</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13874</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13874</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
-[...49 lines deleted...]
-</spe:Receivers>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86D6D521-B910-483E-AF7D-EC8F3470B5AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F2260E4-FC6E-4FD7-AEB7-0F9BB39A4A39}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{633B3D97-B7A5-4C29-838F-C2AB365495AE}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D3117E-8A93-453F-B562-A7537B476CFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D7367C9-CB18-4FBA-B364-8D331DE30377}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AD06A15-AE65-4C46-8DF1-FC1115B6BD23}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2423741F-AF75-49A2-BD30-F4C1B840C39F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
-[...6 lines deleted...]
-  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d4acd662-17ce-4a3b-8e84-c7c9f280a23c"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5DAA490-DC3F-4950-A151-70ABC362A9A9}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEBAB98A-837C-4F76-94E9-28B1CF94516B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86331527-3322-417C-A7A6-BCFBAD5BC8E8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>37</Pages>
-[...1 lines deleted...]
-  <Characters>66113</Characters>
+  <Pages>30</Pages>
+  <Words>10109</Words>
+  <Characters>53582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>550</Lines>
-  <Paragraphs>156</Paragraphs>
+  <Lines>446</Lines>
+  <Paragraphs>127</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</vt:lpstr>
+      <vt:lpstr>Undantag från krav enligt art- och habitatdirektivet vid vattenkraftens omprövning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>78431</CharactersWithSpaces>
+  <CharactersWithSpaces>63564</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</dc:title>
-  <dc:creator>Berit Götesson</dc:creator>
+  <dc:title>Undantag från krav enligt art- och habitatdirektivet vid vattenkraftens omprövning</dc:title>
+  <dc:creator>Henrik Malmberg</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
     <vt:lpwstr>112;#Klimat- och näringslivsdepartementet|8c0493b0-b933-4b95-9adf-86d543f32632</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>e2fa25d2-bc62-4482-bcc7-85ae2f36c51d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocId">
+    <vt:lpwstr>TSDR5AECP2XP-1839530900-62852</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdUrl">
+    <vt:lpwstr>https://dhs.sp.regeringskansliet.se/yta/kn-rs/_layouts/15/DocIdRedir.aspx?ID=TSDR5AECP2XP-1839530900-62852, TSDR5AECP2XP-1839530900-62852</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>c7b2da1d-dbe2-4207-bd84-92ccf51e758c</vt:lpwstr>
   </property>
 </Properties>
 </file>