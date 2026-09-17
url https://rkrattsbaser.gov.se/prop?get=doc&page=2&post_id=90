--- v0 (2026-07-26)
+++ v1 (2026-09-17)
@@ -1,32588 +1,3264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...62 lines deleted...]
-  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="050F802E" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="68677BE1" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00CE1A53" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C533A9">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C533A9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78C43BDF" wp14:editId="1B39D9B1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74F789BA" wp14:editId="576B988F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="03B2AAD9" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRPr="00811BB8" w:rsidRDefault="00EA01E5" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="7E9040CC" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRPr="00811BB8" w:rsidRDefault="00C533A9" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="545D88DB" wp14:editId="2358144D">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F7CFFDA" wp14:editId="496FFDC6">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId13"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="78C43BDF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="74F789BA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="03B2AAD9" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRPr="00811BB8" w:rsidRDefault="00EA01E5" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="7E9040CC" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRPr="00811BB8" w:rsidRDefault="00C533A9" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="545D88DB" wp14:editId="2358144D">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F7CFFDA" wp14:editId="496FFDC6">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId13"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="3EB50CA6" w14:textId="304B58E8" w:rsidR="00EA01E5" w:rsidRDefault="0065407B" w:rsidP="00333C9D">
+        <w:p w14:paraId="6508569B" w14:textId="6D18CB24" w:rsidR="00C533A9" w:rsidRDefault="003F687C" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:217</w:t>
+            <w:t>2025/26:225</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="42B30F07" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRPr="005F407A" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="0BEF596B" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRPr="00D01F17" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA01E5" w14:paraId="7BE259D9" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="00C533A9" w14:paraId="137B0442" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
-            <w:id w:val="-283352459"/>
+            <w:id w:val="-2000570357"/>
             <w:temporary/>
-            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+            <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="6A544766" w14:textId="39AF98DC" w:rsidR="00EA01E5" w:rsidRDefault="00925DCA" w:rsidP="00333C9D">
+              <w:p w14:paraId="784620EE" w14:textId="10F48B89" w:rsidR="00C533A9" w:rsidRDefault="003F687C" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Ett utökat straffrättsligt tjänstemannaansvar</w:t>
+                  <w:t>Riksrevisionens rapport om statens insatser för trygga bostadsaffärer</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3E43F550" w14:textId="28A8187B" w:rsidR="00EA01E5" w:rsidRDefault="00925DCA" w:rsidP="00333C9D">
+              <w:p w14:paraId="356A3A1B" w14:textId="28B05014" w:rsidR="00C533A9" w:rsidRDefault="003F687C" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5026CF0F" w14:textId="59E3CBA2" w:rsidR="00EA01E5" w:rsidRPr="00141F91" w:rsidRDefault="0065407B" w:rsidP="00333C9D">
+              <w:p w14:paraId="4743EA29" w14:textId="0839ADF5" w:rsidR="00C533A9" w:rsidRPr="00141F91" w:rsidRDefault="003F687C" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:217</w:t>
+                  <w:t>2025/26:225</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="359DCD26" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="715F17E3" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01D3F344" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="68245D58" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B281D9E" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561DD8CD" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D050CCC" w14:textId="3DD4C9DE" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="52131686" w14:textId="08300B91" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-04-09T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2026-03-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002649CC">
-            <w:t>den 9 april 2026</w:t>
+          <w:r w:rsidR="002A487D">
+            <w:t>den 19 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="15C8A2C9" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="4153FBA8" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D19C718" w14:textId="0760E65C" w:rsidR="00EA01E5" w:rsidRDefault="00820008" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="70F7C7E5" w14:textId="58479FA9" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="4DEA21DD" w14:textId="56953A30" w:rsidR="00C533A9" w:rsidRDefault="002A487D" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+          </w:pPr>
+          <w:r>
+            <w:t>Ebba Busch</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="2A220037" w14:textId="2C84CAF5" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00820008">
-[...3 lines deleted...]
-    <w:p w14:paraId="6CBC96C6" w14:textId="092F02D8" w:rsidR="00EA01E5" w:rsidRPr="008624B2" w:rsidRDefault="00EA01E5" w:rsidP="00BB2C9D">
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002A487D">
+            <w:t>Niklas Wykman</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="756F0B27" w14:textId="0292B21A" w:rsidR="00C533A9" w:rsidRPr="008C3EC0" w:rsidRDefault="00C533A9" w:rsidP="004534C4">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00925DCA">
+          <w:r w:rsidR="003F687C">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Regeringskansliet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F10A11" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="400BDAD1" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A07C80F" w14:textId="14A6FEF4" w:rsidR="00820008" w:rsidRDefault="00820008" w:rsidP="00820008">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4AD853" w14:textId="0C895FD8" w:rsidR="008A4A3C" w:rsidRDefault="008A4A3C" w:rsidP="008A4A3C">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="007B53BD">
+      <w:r w:rsidRPr="0017037E">
+        <w:t>Riksrevisionen har i rapporten En tryggare bostadsmarknad – statens tillsyn på fastighetsmäklarområdet (RiR 2025:35) redovisat sin granskning av om statens insatser för att ge köpare och säljare ett tillfredsställande skydd vid bostadsaffärer är effektiva.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0017037E">
+        <w:t>I denna skrivelse redovisar rege</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00963473">
-[...138 lines deleted...]
-    <w:p w14:paraId="4792D8BE" w14:textId="77777777" w:rsidR="00820008" w:rsidRDefault="00820008" w:rsidP="00820008">
+      <w:r w:rsidRPr="0017037E">
+        <w:t>ringen sin bedömning av Riksrevisionens iakttagelser och rekommenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0017037E">
+        <w:t>tioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5559CEE1" w14:textId="204FE3BF" w:rsidR="008A4A3C" w:rsidRDefault="008A4A3C" w:rsidP="008A4A3C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A15459">
-[...54 lines deleted...]
-    <w:p w14:paraId="6791BD13" w14:textId="658F8AB7" w:rsidR="00820008" w:rsidRPr="007B53BD" w:rsidRDefault="00820008" w:rsidP="00820008">
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen bedömer att Fastighetsmäklarinspektionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>arbetar effek</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>tivt med sin tillsyn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, men </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>att det finns brister som påverkar konsumentskyd</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t xml:space="preserve">det vid bostadsaffärer. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen konstaterar bl.a. att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>s planering och urval av tillsynsärenden innebär risk för att tillsynen inte i tillräcklig utsträckning riktas mot allvarliga problem</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att Kammarkollegiets tillsyn av Fastighetsmarknadens reklamations</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>nämnd är begränsad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716268B3" w14:textId="0D2EA31C" w:rsidR="008A4A3C" w:rsidRDefault="008A4A3C" w:rsidP="008A4A3C">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C14238">
-[...12 lines deleted...]
-    <w:p w14:paraId="7BF1923C" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRPr="008F2013" w:rsidRDefault="00EA01E5" w:rsidP="005E3C60">
+      <w:r w:rsidRPr="00615558">
+        <w:t>Regeringen välkomnar Riksrevisionens granskning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och instämmer i huvudsak med Riksrevisionens iakttagelser om att Fastighetsmäklar</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inspektionens tillsyn i stort är effektiv men att tillsynen kan utvecklas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>Som Riksrevisionen konstaterar har F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighetsmäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>s tillsyn utvecklats i linje med regeringens efterfrågan i en mer proaktiv och risk</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">baserad riktning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Regeringen instämmer också i iakttagelsen att konsu</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">menters möjligheter att anmäla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>fastighetsmäklare och få tillgång till alter</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>nativ tvistlösning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är god men att även denna kan förbättras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B231FA" w14:textId="0516EF49" w:rsidR="008A4A3C" w:rsidRPr="008A4A3C" w:rsidRDefault="008A4A3C" w:rsidP="003F687C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D66350" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38ACB04E" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRPr="008F2013" w:rsidRDefault="00C533A9" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A322C3B" w14:textId="39ED21B1" w:rsidR="00AC1CBA" w:rsidRDefault="00EA01E5">
+    <w:p w14:paraId="602EE650" w14:textId="222E86A6" w:rsidR="004449B1" w:rsidRDefault="00C533A9">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc226623712" w:history="1">
-        <w:r w:rsidR="00AC1CBA" w:rsidRPr="00FD0AC1">
+      <w:hyperlink w:anchor="_Toc224825188" w:history="1">
+        <w:r w:rsidR="004449B1" w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00AC1CBA">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AC1CBA" w:rsidRPr="00FD0AC1">
+        <w:r w:rsidR="004449B1" w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00AC1CBA">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AC1CBA">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AC1CBA">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226623712 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825188 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00AC1CBA">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AC1CBA">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004E75BD">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00AC1CBA">
+        <w:r w:rsidR="004449B1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21D7C69A" w14:textId="237F390C" w:rsidR="00AC1CBA" w:rsidRDefault="00AC1CBA">
+    <w:p w14:paraId="02466E1F" w14:textId="6D803E68" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226623713" w:history="1">
-        <w:r w:rsidRPr="00FD0AC1">
+      <w:hyperlink w:anchor="_Toc224825189" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FD0AC1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226623713 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825189 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004E75BD">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DEABC63" w14:textId="6E069094" w:rsidR="00AC1CBA" w:rsidRDefault="00AC1CBA">
+    <w:p w14:paraId="62FB53AE" w14:textId="1C29644C" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226623714" w:history="1">
-        <w:r w:rsidRPr="00FD0AC1">
+      <w:hyperlink w:anchor="_Toc224825190" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FD0AC1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i brottsbalken</w:t>
+          <w:t>Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226623714 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825190 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004E75BD">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="614A15E1" w14:textId="57E849D4" w:rsidR="00AC1CBA" w:rsidRDefault="00AC1CBA">
+    <w:p w14:paraId="5EC631CC" w14:textId="4E8AF148" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226623715" w:history="1">
-        <w:r w:rsidRPr="00FD0AC1">
+      <w:hyperlink w:anchor="_Toc224825191" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FD0AC1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (1994:260) om offentlig anställning</w:t>
+          <w:t>Riksrevisionens rekommendationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226623715 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825191 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004E75BD">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72363293" w14:textId="137F4159" w:rsidR="00AC1CBA" w:rsidRDefault="00AC1CBA">
+    <w:p w14:paraId="74714C0D" w14:textId="0618D49E" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226623716" w:history="1">
-        <w:r w:rsidRPr="00FD0AC1">
+      <w:hyperlink w:anchor="_Toc224825192" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FD0AC1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226623716 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825192 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004E75BD">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="243F2971" w14:textId="1145CBBA" w:rsidR="00AC1CBA" w:rsidRDefault="00AC1CBA">
+    <w:p w14:paraId="397F92F9" w14:textId="299BE08C" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226623717" w:history="1">
-        <w:r w:rsidRPr="00FD0AC1">
+      <w:hyperlink w:anchor="_Toc224825193" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FD0AC1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ett effektivt system för individuellt ansvarsutkrävande för fel i tjänsten</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226623717 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825193 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004E75BD">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2625873B" w14:textId="0E349AE6" w:rsidR="00AC1CBA" w:rsidRDefault="00AC1CBA">
-[...1289 lines deleted...]
-    <w:p w14:paraId="0A443695" w14:textId="39D68BDE" w:rsidR="00AC1CBA" w:rsidRDefault="00AC1CBA">
+    <w:p w14:paraId="6E3624DC" w14:textId="57A1C2C2" w:rsidR="004449B1" w:rsidRDefault="004449B1">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226623734" w:history="1">
-        <w:r w:rsidRPr="00FD0AC1">
+      <w:hyperlink w:anchor="_Toc224825194" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet Straffrättsliga åtgärder mot korruption och tjänstefel (SOU 2025:87) i relevanta delar</w:t>
+          <w:t>En tryggare bostadsmarknad – statens tillsyn på fastighetsmäklarområdet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226623734 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825194 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004E75BD">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>56</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75EEB197" w14:textId="52D75F14" w:rsidR="00AC1CBA" w:rsidRDefault="00AC1CBA">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="2E30F3EC" w14:textId="2AD36062" w:rsidR="004449B1" w:rsidRDefault="004449B1">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc226623735" w:history="1">
-        <w:r w:rsidRPr="00FD0AC1">
+      <w:hyperlink w:anchor="_Toc224825195" w:history="1">
+        <w:r w:rsidRPr="00F936CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Betänkandets lagförslag i relevanta delar</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 19 mars 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc226623735 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc224825195 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004E75BD">
+        <w:r w:rsidR="003506AE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>63</w:t>
+          <w:t>70</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="611FE849" w14:textId="378486A3" w:rsidR="00AC1CBA" w:rsidRDefault="00AC1CBA">
-[...513 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="65395F6E" w14:textId="270A8312" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D58C9D7" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRPr="005A72C8" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+    <w:p w14:paraId="650EF904" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A72C8">
+      <w:bookmarkStart w:id="0" w:name="_Toc337537303"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc224825188"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00E237AF">
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till riksdagsbeslut</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="582B7F5A" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRPr="00144361" w:rsidRDefault="00EA01E5" w:rsidP="00333C9D">
+    </w:p>
+    <w:p w14:paraId="578DB2A1" w14:textId="5AB8CE41" w:rsidR="00E237AF" w:rsidRPr="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00E243CC">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen har granskat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA0DF6">
+        <w:t>om statens insatser för att ge köpare och säljare ett tillfredsställande skydd vid bostadsaffärer är effektiva</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Resul</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tatet av granskningen redovisas i rapporten En tryggare bostadsmark</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nad – statens tillsyn på fastighetsmäklarområdet (RiR 2025:35), se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E7F8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00E243CC">
+        <w:t>bila</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="172DDBCB" w14:textId="77777777" w:rsidR="00316FDE" w:rsidRDefault="00316FDE" w:rsidP="00820008">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002E7F8B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>gan</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I rapporten lämnar Riksrevisionen rekommendationer till Fastighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mäklar</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>inspektionen och Kammarkollegiet. Riksdagen överlämnade rap</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">porten till regeringen den 16 december 2025. I denna skrivelse behandlar regeringen Riksrevisionens iakttagelser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>och rekommendationer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B71EFD7" w14:textId="1CF8EAD2" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc220059313"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc224825189"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="4D0AD489" w14:textId="77777777" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc220059314"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc224825190"/>
+      <w:r>
+        <w:t>Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="338865E9" w14:textId="7A1F7C9D" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksrevisionen har granskat statens insatser för trygga bostadsaffärer. Den övergripande slutsatsen är att det finns brister som påverkar konsument</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>skyddet vid bostadsaffärer. Det är svårt för köpare och säljare att ta tillvara sina intressen eftersom området är komplext. Det medför ett behov av stat</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>lig tillsyn som är riskbaserad och som har fokus på allvarliga problem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BA62D4" w14:textId="62D82264" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...62 lines deleted...]
-    <w:p w14:paraId="7159D095" w14:textId="77777777" w:rsidR="00820008" w:rsidRDefault="00820008" w:rsidP="00820008">
+      <w:r>
+        <w:t>Riksrevisionen framhåller att Fastighetsmäklarinspektionen arbetar effektivt med att genomföra sin tillsyn av fastighetsmäklare och fastighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mäklarföretag men att planeringen av tillsynen och urvalet av tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>objekt innebär att tillsynen riskerar att inte riktas mot allvarliga problem i tillräcklig utsträckning. Enligt Riksrevisionen finns det också en risk för att överträdelser på områden där det är svårt för Fastighetsmäklar</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>inspektionen att inhämta underlag får för lite fokus. Vidare anser Riks</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>revisionen att det inte är tydligt hur Fastighetsmäklarinspektionen styr in</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>riktningen av tillsynen på en övergripande nivå och att det finns ett behov för Fastig</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hetsmäklarinspektionen att utveckla uppföljningen av både till</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>synsverk</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>samheten som helhet och av enskilda ärenden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136E27ED" w14:textId="55A00817" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen konstaterar slutligen att det i granskningen inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153905">
+        <w:t>fram</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00153905">
+        <w:t xml:space="preserve">kommit några indikationer på problem med den alternativa tvistlösningen på fastighetsmäklarområdet. Riksrevisionen konstaterar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153905">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kammar</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kollegiets tillsyn av Fastighetsmarknadens reklamationsnämnd (FRN), som är ett tvistlösningsorgan för alternativ tvistlösning mellan konsumenter och fastighetsmäklare, är begränsad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FE5876" w14:textId="77777777" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc220059315"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc224825191"/>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="4F946488" w14:textId="77777777" w:rsidR="00E237AF" w:rsidRPr="0016688D" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1DA3E349" w14:textId="77777777" w:rsidR="00820008" w:rsidRDefault="00820008" w:rsidP="00820008">
+      </w:pPr>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>Riksrevisionen lämnar inte några rekommendationer till regeringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE1A20E" w14:textId="1CBAFE30" w:rsidR="00E237AF" w:rsidRPr="0016688D" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>Riksrevisionen lämnar följande rekommendationer till F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>. Myndigheten bör utveckla kriterierna för prioritering i tillsynsstrategin och tydliggöra hur de ska tillämpas i hela tillsynsverk</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:lastRenderedPageBreak/>
+        <w:t>samheten, så att resurserna används för de mest angelägna tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>insatserna. F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighetsmäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t xml:space="preserve"> bör även genomföra mer tema</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>tisk och egeninitierad tillsyn som är inriktad mot överträdelser i samband med förmedlingsuppdrag och allvarliga överträdelser i synnerhet. Vidare anser Riksrevisionen att F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighetsmäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t xml:space="preserve"> bör utveckla upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>följningen av tillsynens inriktning och resultat för att få ett bättre underlag för planeringen av tillsynsinsatser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D12B51A" w14:textId="30A97617" w:rsidR="00E237AF" w:rsidRPr="0016688D" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>Riksrevisionen rekommenderar Kammarkollegiet att komplettera till</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t>synen som baseras på FRN:s rapporter och anmälningar från externa parter med regelbund</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016688D">
+        <w:t xml:space="preserve"> egeninitierade kontroller.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BA5AE6" w14:textId="72E2FEA8" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc220059316"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc224825192"/>
+      <w:r>
+        <w:t>Regeringens bedömning av Riksrevision</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="053DE2BB" w14:textId="14FEE8EF" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...1173 lines deleted...]
-    <w:p w14:paraId="44284B0E" w14:textId="77777777" w:rsidR="00820008" w:rsidRDefault="00820008" w:rsidP="00820008">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen instämmer i huvudsak i Riksrevisionens iakttagelser om att Fastighetsmäklarinspektionens tillsyn i stort är effektiv men att tillsynen kan utvecklas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>Granskningen visar bl.a. att F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighetsmäklarinspektionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> har ökat den andel av sin tillsyn mot fastighetsmäklare och fastighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">mäklarföretag som inte bygger på anmälningar. Som Riksrevisionen konstaterar är det i linje med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vad </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>regeringen har efterfrågat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, dvs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> en mer proaktiv och riskbaserad tillsyn. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen gav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t>i regleringsbrevet för 2017</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> myndigheten i uppdrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inleda arbetet med att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> utveckla tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">verksamheten i syfte att göra den mer aktiv, omfattande och underbyggd, vilket även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förenades med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> ökade anslag. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fastighetsmäklarinspektionen fick i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> regleringsbreven för </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efterföljande år</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> återrapporteringskrav </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om hur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> har arbetat med att stärka och effektivisera tillsynsverksam</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">heten. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r>
+        <w:t>även</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gjorts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> riktade satsningar till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve"> i flera budgetpropositioner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> när det gäller arbetet med att via tillsyn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B4AB9">
+        <w:t>kontrollera att fastighetsmäklarverksamhet bedrivs i enlighet med penningtvättsregel</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002B4AB9">
+        <w:t>verket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE58A3">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B07DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322FC3C0" w14:textId="7B40CD28" w:rsidR="00E237AF" w:rsidRPr="00E750F8" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen instämmer också i iakttagelsen att konsumenters möjlig</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>heter att anmäla fastighetsmäklare och få tillgång till alternativ tvistlösning är god men att även denna kan förbättras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D756FD8" w14:textId="77777777" w:rsidR="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc220059317"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc224825193"/>
+      <w:r>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="4D509C2B" w14:textId="654EEC3A" w:rsidR="00E237AF" w:rsidRPr="00FE58A3" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...393 lines deleted...]
-    <w:p w14:paraId="41BD1223" w14:textId="3B1F094F" w:rsidR="00820008" w:rsidRDefault="00820008" w:rsidP="00820008">
+      </w:pPr>
+      <w:r w:rsidRPr="008259C8">
+        <w:t>Regeringen välkomnar Riksrevisionens granskning och bedömer att den kan utgöra ett viktigt underlag för att utveckla styrningen av F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>astighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00310EC6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>mäklarinspektionen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50692">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B339FB" w14:textId="7EF7C5D1" w:rsidR="00E237AF" w:rsidRPr="00E237AF" w:rsidRDefault="00E237AF" w:rsidP="00E237AF">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Denna lag träder i kraft </w:t>
-[...39 lines deleted...]
-          </w:footnotePr>
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A740A8A" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFD56CB" w14:textId="4CEA4B57" w:rsidR="00C533A9" w:rsidRPr="00E237AF" w:rsidRDefault="00C533A9" w:rsidP="00E237AF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C533A9" w:rsidRPr="00E237AF" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A1B7E12" w14:textId="77777777" w:rsidR="00820008" w:rsidRDefault="00820008" w:rsidP="00820008">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc226623715"/>
+    <w:p w14:paraId="214AFE6F" w14:textId="5FFBE161" w:rsidR="0049229E" w:rsidRDefault="003F687C" w:rsidP="0049229E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc224825194"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i lagen (1994:260) om offentlig anställning</w:t>
-[...515 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId24"/>
+        <w:t>En tryggare bostadsmarknad – statens tillsyn på fastighetsmäklarområdet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="5D022060" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25296F73" w14:textId="0F4249FF" w:rsidR="00502B15" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00502B15">
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4754D4B1" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF553CE" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0569621D" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2374CEE2" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC637BE" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE6B0F9" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0157FC6D" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483B8C4B" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A04F5C9" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4837AE72" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061711E1" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2D224B" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D70A2E7" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D402CF0" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262FDCE8" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002E02D3" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B2650A" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC62411" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CCE7BB" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427B293A" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCA148B" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEA4D20" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB5C558" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACC159A" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D09A7DB" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B51B92" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678EB721" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAE197E" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5934E177" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A88205" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E90531" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C39FADF" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5359FB54" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA83AD5" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBFEB82" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78690A91" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C62688E" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2D7209" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EF7785" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0ECA3C" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434FB8CD" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6FCC13" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1E168A" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5375F397" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E1BE92" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340F1EE1" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8FC656" w14:textId="77777777" w:rsidR="00502B15" w:rsidRDefault="00502B15">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1D6C1D" w14:textId="432070AF" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272B9601" w14:textId="77777777" w:rsidR="004A6DF6" w:rsidRDefault="004A6DF6">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8C2B05" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657E9E64" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EF992E" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6865931C" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAEEDD1" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E39E3C8" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB2D2F7" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACBF7C4" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FCA558" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5070E80A" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC458C7" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D42E30" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF3D6EB" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2720352E" w14:textId="77777777" w:rsidR="0049229E" w:rsidRDefault="0049229E">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3611B28F" w14:textId="0BE03FA6" w:rsidR="00DB62B9" w:rsidRPr="004A6DF6" w:rsidRDefault="0049229E" w:rsidP="004A6DF6">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="004A6DF6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
           <w:footerReference w:type="first" r:id="rId25"/>
-          <w:footnotePr>
-[...1 lines deleted...]
-          </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc226623716"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Ärendet och dess beredning</w:t>
-[...17869 lines deleted...]
-      <w:r>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...8712 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="31F80793" w14:textId="14EC8FC6" w:rsidR="004628A5" w:rsidRDefault="00925DCA" w:rsidP="00925DCA">
+        <w:p w14:paraId="4A1B66D7" w14:textId="08CEC9A2" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:after="190"/>
+            <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Regeringskansliet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="13475385" w14:textId="3C7BD1A1" w:rsidR="004628A5" w:rsidRDefault="004628A5" w:rsidP="00F85486">
+    <w:p w14:paraId="18452F88" w14:textId="6D50C725" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc226623742"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc224825195"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-04-09T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2026-03-19T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C172F2">
-            <w:t>den 9 april 2026</w:t>
+          <w:r>
+            <w:t>den 19 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="91"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="325BC2E0" w14:textId="77777777" w:rsidR="004628A5" w:rsidRDefault="004628A5" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="313D3DB0" w14:textId="77777777" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="054FCFA3" w14:textId="499F8015" w:rsidR="004628A5" w:rsidRDefault="004628A5" w:rsidP="00F85486">
+    <w:p w14:paraId="15745524" w14:textId="4AE7C02E" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
-[...28 lines deleted...]
-          <w:id w:val="1160741249"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Strömmer</w:t>
+            <w:t>stat</w:t>
+          </w:r>
+          <w:r w:rsidR="006E7883">
+            <w:t>srådet Busch</w:t>
+          </w:r>
+          <w:r>
+            <w:t>, ordförande, och statsråden Svantesson, Jonson, Strömmer, Forssmed, Tenje, Forssell, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Dousa, Larsson, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="264A7348" w14:textId="77777777" w:rsidR="004628A5" w:rsidRPr="00827386" w:rsidRDefault="004628A5" w:rsidP="00F85486">
+    <w:p w14:paraId="2AF31581" w14:textId="77777777" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A8CBE05" w14:textId="2CF7429E" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Foredragande"/>
+          <w:tag w:val="Foredragande"/>
+          <w:id w:val="-1423715855"/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006E7883">
+            <w:t>Wykman</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="14629C96" w14:textId="77777777" w:rsidR="003F687C" w:rsidRPr="00827386" w:rsidRDefault="003F687C" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11354755" w14:textId="77777777" w:rsidR="004628A5" w:rsidRPr="00915BF3" w:rsidRDefault="004628A5" w:rsidP="00F85486">
+    <w:p w14:paraId="261DE702" w14:textId="77777777" w:rsidR="003F687C" w:rsidRPr="008B7E85" w:rsidRDefault="003F687C" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FE47DE" w14:textId="77777777" w:rsidR="004628A5" w:rsidRPr="006E102E" w:rsidRDefault="004628A5" w:rsidP="00F85486">
+    <w:p w14:paraId="6433FA43" w14:textId="77777777" w:rsidR="003F687C" w:rsidRPr="006E102E" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D17EE23" w14:textId="77777777" w:rsidR="004628A5" w:rsidRDefault="004628A5" w:rsidP="00F85486">
+    <w:p w14:paraId="3914C192" w14:textId="77777777" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A176A10" w14:textId="6A3A4E20" w:rsidR="004628A5" w:rsidRDefault="004628A5" w:rsidP="00F85486">
+    <w:p w14:paraId="6C52C0B9" w14:textId="290EA91A" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00925DCA">
-            <w:t>Ett utökat straffrättsligt tjänstemannaansvar</w:t>
+          <w:r>
+            <w:t>Riksrevisionens rapport om statens insatser för trygga bostadsaffärer</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="154AA8CA" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="3DB86C5F" w14:textId="77777777" w:rsidR="003F687C" w:rsidRDefault="003F687C" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C90B0DF" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId92"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId97"/>
+      <w:headerReference w:type="even" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="even" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CA17313" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="00F8009C">
+    <w:p w14:paraId="30FE8FB8" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CEACB98" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="00F8009C">
+    <w:p w14:paraId="0F3BC62D" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -32592,14275 +3268,2855 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="394A3FBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2AD58E0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 4"/>
+              <wp:docPr id="11" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="180662AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="36437798" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="180662AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="36437798" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34441D8E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="715B7868" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 4"/>
+              <wp:docPr id="12" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="22696F14" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="11C54501" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="62E53CD3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="11C54501" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="62E53CD3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E0B51E2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4F081CFA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:docPr id="10" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4A842F60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1549 lines deleted...]
-                        <w:p w14:paraId="474106DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="41D7131E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="474106DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="41D7131E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74C51372" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="16ABCFA9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="59" name="Textruta 1"/>
+              <wp:docPr id="14" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="575D2802" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4B7A4E71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004628A5">
+                          <w:r w:rsidR="003F687C">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="575D2802" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4B7A4E71" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004628A5">
+                    <w:r w:rsidR="003F687C">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2857F7C8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="23396C63" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658306" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="63" name="Textruta 4"/>
+              <wp:docPr id="15" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7B4A3A14" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="50EB1F03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004628A5">
+                          <w:r w:rsidR="003F687C">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658306;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7B4A3A14" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="50EB1F03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004628A5">
+                    <w:r w:rsidR="003F687C">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30A85158" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="48DECFB1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:docPr id="13" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6ED6E620" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="54E4C9D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004628A5">
+                          <w:r w:rsidR="003F687C">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6ED6E620" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="54E4C9D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004628A5">
+                    <w:r w:rsidR="003F687C">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="347D2FAF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="215E30D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="62" name="Textruta 1"/>
+              <wp:docPr id="17" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6049A458" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1084 lines deleted...]
-                        <w:p w14:paraId="18AA499D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="11575F7A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="18AA499D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="11575F7A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46AA2A81" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="118765F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="72" name="Textruta 4"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="33280C7B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...154 lines deleted...]
-                        <w:p w14:paraId="3EB0797A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="311EF075" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3EB0797A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="311EF075" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58747AAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3E073C15" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="71" name="Textruta 1"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="22F714D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="44829F2A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="22F714D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...774 lines deleted...]
-                  <w:p w14:paraId="3B18EF59" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="44829F2A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DC207A8" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="006923D1">
+    <w:p w14:paraId="77957B2B" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12146D4F" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRPr="006923D1" w:rsidRDefault="00EA01E5" w:rsidP="006923D1">
+    <w:p w14:paraId="573806F5" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRPr="006923D1" w:rsidRDefault="00C533A9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30F68748" w14:textId="77777777" w:rsidR="00EA01E5" w:rsidRDefault="00EA01E5" w:rsidP="006923D1">
+    <w:p w14:paraId="27BFE43D" w14:textId="77777777" w:rsidR="00C533A9" w:rsidRDefault="00C533A9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
-    </w:p>
-[...649 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="076F54EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="54C77741" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2C1DB7BD" w14:textId="3BBEE54D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0077597B" w:rsidP="00664D04">
+                        <w:p w14:paraId="6DF6007F" w14:textId="1528FDC5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE1A53" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00925DCA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0065407B">
-                                <w:t>2025/26:217</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2C1DB7BD" w14:textId="3BBEE54D" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004E75BD" w:rsidP="00664D04">
+                  <w:p w14:paraId="6DF6007F" w14:textId="1528FDC5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0019289E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00925DCA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0065407B">
-[...1922 lines deleted...]
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="753A0948" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="40A06886" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5C168B2E" w14:textId="459E365F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0077597B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1101F1C5" w14:textId="6495C658" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE1A53" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00925DCA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0065407B">
-                                <w:t>2025/26:217</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5C168B2E" w14:textId="459E365F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004E75BD" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1101F1C5" w14:textId="6495C658" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0019289E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00925DCA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0065407B">
-[...1922 lines deleted...]
-                          <w:t>7</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FF3235B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...1492 lines deleted...]
-  <w:p w14:paraId="47410594" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="26F6B2B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2AD5DE91" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="34858398" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6E054652" w14:textId="3A17F4B2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0077597B" w:rsidP="00664D04">
+                        <w:p w14:paraId="00CCFE6F" w14:textId="17C071BF" w:rsidR="00244011" w:rsidRDefault="00CE1A53" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1227987464"/>
+                              <w:id w:val="-1500342190"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00925DCA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="713929597"/>
+                              <w:id w:val="-248043707"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0065407B">
-                                <w:t>2025/26:217</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="6AF98734" w14:textId="3252DE18" w:rsidR="003F687C" w:rsidRPr="000B6D9A" w:rsidRDefault="00CE1A53" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="003F687C">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="003F687C" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6E054652" w14:textId="3A17F4B2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004E75BD" w:rsidP="00664D04">
+                  <w:p w14:paraId="00CCFE6F" w14:textId="17C071BF" w:rsidR="00244011" w:rsidRDefault="0019289E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1227987464"/>
+                        <w:id w:val="-1500342190"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00925DCA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="713929597"/>
+                        <w:id w:val="-248043707"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0065407B">
-                          <w:t>2025/26:217</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="6AF98734" w14:textId="3252DE18" w:rsidR="003F687C" w:rsidRPr="000B6D9A" w:rsidRDefault="0019289E" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="003F687C">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="003F687C" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="498EF785" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3FB4F587" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4F2D0275" w14:textId="2DDF6DB6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0077597B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7FAAA7FE" w14:textId="23331AD9" w:rsidR="00244011" w:rsidRDefault="00CE1A53" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="428388642"/>
+                              <w:id w:val="-1504423878"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00925DCA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-702012719"/>
+                              <w:id w:val="690576644"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0065407B">
-                                <w:t>2025/26:217</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="57F0A0EB" w14:textId="2FD94758" w:rsidR="003F687C" w:rsidRPr="000B6D9A" w:rsidRDefault="00CE1A53" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="003F687C">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="003F687C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="003F687C" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4F2D0275" w14:textId="2DDF6DB6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004E75BD" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7FAAA7FE" w14:textId="23331AD9" w:rsidR="00244011" w:rsidRDefault="0019289E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="428388642"/>
+                        <w:id w:val="-1504423878"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00925DCA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-702012719"/>
+                        <w:id w:val="690576644"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0065407B">
-                          <w:t>2025/26:217</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="57F0A0EB" w14:textId="2FD94758" w:rsidR="003F687C" w:rsidRPr="000B6D9A" w:rsidRDefault="0019289E" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="003F687C">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="003F687C">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="003F687C" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="223CB98B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="06AB0600" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6830781D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44B983A7" w14:textId="34285003" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0077597B" w:rsidP="00664D04">
+                        <w:p w14:paraId="76B56279" w14:textId="7743A68B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE1A53" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="939031782"/>
+                              <w:id w:val="1327473263"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00925DCA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-757595341"/>
+                              <w:id w:val="-864296217"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0065407B">
-                                <w:t>2025/26:217</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="44B983A7" w14:textId="34285003" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004E75BD" w:rsidP="00664D04">
+                  <w:p w14:paraId="76B56279" w14:textId="7743A68B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0019289E" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="939031782"/>
+                        <w:id w:val="1327473263"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00925DCA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-757595341"/>
+                        <w:id w:val="-864296217"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0065407B">
-                          <w:t>2025/26:217</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05A5E4C9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="27A610D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="07D6F7DB" w14:textId="4B04962C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0077597B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4528A235" w14:textId="6CEDEF41" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00CE1A53" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1176649419"/>
+                              <w:id w:val="-2050596825"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00925DCA">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1895468206"/>
+                              <w:id w:val="-33660646"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0065407B">
-                                <w:t>2025/26:217</w:t>
+                              <w:r w:rsidR="003F687C">
+                                <w:t>2025/26:225</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="07D6F7DB" w14:textId="4B04962C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004E75BD" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4528A235" w14:textId="6CEDEF41" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0019289E" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1176649419"/>
+                        <w:id w:val="-2050596825"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00925DCA">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1895468206"/>
+                        <w:id w:val="-33660646"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0065407B">
-[...269 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="003F687C">
+                          <w:t>2025/26:225</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="69F82F4F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2214BA30" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...254 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -49134,1499 +8390,920 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EA01E5"/>
+    <w:rsidRoot w:val="00C533A9"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="000028C4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00004CF3"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="0001509A"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="00017ADD"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="00022242"/>
-    <w:rsid w:val="00024B0C"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
-    <w:rsid w:val="00037DBA"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="000425DA"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="000518D2"/>
+    <w:rsid w:val="00053D03"/>
     <w:rsid w:val="00055486"/>
-    <w:rsid w:val="0005725B"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00064D2C"/>
-    <w:rsid w:val="00065977"/>
     <w:rsid w:val="00067524"/>
-    <w:rsid w:val="000702F7"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="000742FE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00075716"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="00085758"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
-    <w:rsid w:val="00085CBE"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="00092FF9"/>
-    <w:rsid w:val="0009483E"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
-    <w:rsid w:val="000A5E37"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B6C5C"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
-    <w:rsid w:val="000C423F"/>
-    <w:rsid w:val="000C42E2"/>
+    <w:rsid w:val="000C1631"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D0AB5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000E3D3B"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00100506"/>
-    <w:rsid w:val="00101ABD"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="0010341A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00104DD8"/>
     <w:rsid w:val="00107129"/>
-    <w:rsid w:val="001101CC"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="001126AC"/>
-    <w:rsid w:val="001132DF"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="001215BB"/>
     <w:rsid w:val="00122565"/>
-    <w:rsid w:val="00122E03"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="00130FE1"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
-    <w:rsid w:val="00134D4F"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="00135716"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00143E8C"/>
     <w:rsid w:val="00144361"/>
-    <w:rsid w:val="001443AD"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
+    <w:rsid w:val="001532B1"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
-    <w:rsid w:val="001644A1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00165A35"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00166E1D"/>
-    <w:rsid w:val="00171379"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="00175EB4"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
-    <w:rsid w:val="001827B7"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
-    <w:rsid w:val="00187246"/>
     <w:rsid w:val="0019074D"/>
-    <w:rsid w:val="001933C1"/>
+    <w:rsid w:val="0019289E"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="00197EDC"/>
     <w:rsid w:val="001A0FB9"/>
-    <w:rsid w:val="001A1BC7"/>
-    <w:rsid w:val="001A3ADA"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
-    <w:rsid w:val="001A6A11"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001A7A6A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001B76B8"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
-    <w:rsid w:val="001C0EDF"/>
-    <w:rsid w:val="001C355E"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
-    <w:rsid w:val="001D2602"/>
     <w:rsid w:val="001D2B7C"/>
-    <w:rsid w:val="001D2E46"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
+    <w:rsid w:val="001D6157"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E3666"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001F1855"/>
     <w:rsid w:val="001F5CE5"/>
-    <w:rsid w:val="001F6FA0"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00201AA8"/>
-    <w:rsid w:val="00202EEE"/>
     <w:rsid w:val="00203904"/>
-    <w:rsid w:val="00203911"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00207BEA"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="00212F13"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00215A58"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00233D9F"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
-    <w:rsid w:val="00237859"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="00247C16"/>
     <w:rsid w:val="00252C4D"/>
-    <w:rsid w:val="00252D79"/>
     <w:rsid w:val="002603EF"/>
+    <w:rsid w:val="00262499"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="002649CC"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00267CD0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00280339"/>
+    <w:rsid w:val="00267815"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="0028210D"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
-    <w:rsid w:val="00286394"/>
-    <w:rsid w:val="00286C72"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
-    <w:rsid w:val="00295B2E"/>
-    <w:rsid w:val="00295BDD"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A5835"/>
-    <w:rsid w:val="002A759E"/>
+    <w:rsid w:val="002A487D"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B41EC"/>
-    <w:rsid w:val="002B470C"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C6403"/>
-    <w:rsid w:val="002C7F81"/>
     <w:rsid w:val="002D09C9"/>
-    <w:rsid w:val="002D15F4"/>
-    <w:rsid w:val="002D1D1C"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D6DCF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002E0A25"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E546D"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
-    <w:rsid w:val="002E7E1A"/>
-    <w:rsid w:val="002F06D9"/>
     <w:rsid w:val="002F073E"/>
-    <w:rsid w:val="002F095A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002F343C"/>
     <w:rsid w:val="002F434A"/>
-    <w:rsid w:val="002F49B6"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="002F6F6F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00310017"/>
     <w:rsid w:val="0031012B"/>
-    <w:rsid w:val="003103D2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00312C06"/>
+    <w:rsid w:val="00310EC6"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="0031557F"/>
-    <w:rsid w:val="00316FDE"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00323740"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0032405C"/>
     <w:rsid w:val="00327E6C"/>
-    <w:rsid w:val="00330D36"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00333D26"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="003506AE"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
-    <w:rsid w:val="00361986"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00367A12"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
-    <w:rsid w:val="00373CF4"/>
-    <w:rsid w:val="00373E72"/>
     <w:rsid w:val="00376669"/>
-    <w:rsid w:val="0038059C"/>
-    <w:rsid w:val="0038170E"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="003826DF"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00391AC0"/>
-    <w:rsid w:val="003932E3"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A20FD"/>
-    <w:rsid w:val="003A39E5"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B1F72"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C1A65"/>
-    <w:rsid w:val="003D00F3"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D3109"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E1799"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
-    <w:rsid w:val="003E4B99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F055B"/>
+    <w:rsid w:val="003E5105"/>
+    <w:rsid w:val="003F078A"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
-    <w:rsid w:val="003F568A"/>
+    <w:rsid w:val="003F687C"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00400A70"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00407BF0"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="0043130C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00432107"/>
+    <w:rsid w:val="00431469"/>
     <w:rsid w:val="00432371"/>
+    <w:rsid w:val="004449B1"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
-    <w:rsid w:val="00446573"/>
-    <w:rsid w:val="00446690"/>
     <w:rsid w:val="00446747"/>
-    <w:rsid w:val="00447B5E"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
-    <w:rsid w:val="004520C2"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="004563BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004635FB"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00465EA5"/>
-    <w:rsid w:val="004709F5"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
-    <w:rsid w:val="00476D7C"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="004806CA"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="00487337"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
-    <w:rsid w:val="004912FA"/>
     <w:rsid w:val="004917D3"/>
+    <w:rsid w:val="0049229E"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B0570"/>
-    <w:rsid w:val="004B3BE7"/>
+    <w:rsid w:val="004A6DF6"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
-    <w:rsid w:val="004B5D57"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C0A21"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D045C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D470C"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
-    <w:rsid w:val="004E75BD"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F3A26"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F5AE1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F7781"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="00501C9F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00502439"/>
+    <w:rsid w:val="00502B15"/>
+    <w:rsid w:val="00502DAC"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
-    <w:rsid w:val="00506C3D"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00517245"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005303B1"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
-    <w:rsid w:val="00542F87"/>
-    <w:rsid w:val="0054396D"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00555747"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="0056115A"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
-    <w:rsid w:val="00564552"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="0056588C"/>
-    <w:rsid w:val="005673CB"/>
     <w:rsid w:val="005722ED"/>
-    <w:rsid w:val="00573E04"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
-    <w:rsid w:val="00577EA9"/>
-    <w:rsid w:val="00580EDD"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00593A19"/>
-    <w:rsid w:val="00596BD9"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A4B63"/>
     <w:rsid w:val="005A72C8"/>
-    <w:rsid w:val="005A7858"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B00A3"/>
-    <w:rsid w:val="005B37A2"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005C6AED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D27AB"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D6ED2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005E0D30"/>
+    <w:rsid w:val="005D79D4"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E588E"/>
     <w:rsid w:val="005E5E8D"/>
-    <w:rsid w:val="005E71BB"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
-    <w:rsid w:val="005F0A68"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
-    <w:rsid w:val="005F7C25"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="0061121F"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="0061503E"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00631DC7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00634090"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
-    <w:rsid w:val="00641702"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="006464AD"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="00647428"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="006516CF"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="0065404D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00661485"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
-    <w:rsid w:val="00672DD5"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
-    <w:rsid w:val="006755F6"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="0067691E"/>
-    <w:rsid w:val="00677F19"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
-    <w:rsid w:val="00690890"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="00695C4B"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A4A2F"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B6975"/>
     <w:rsid w:val="006B6F5C"/>
-    <w:rsid w:val="006C3059"/>
     <w:rsid w:val="006C3AFC"/>
-    <w:rsid w:val="006C4D24"/>
     <w:rsid w:val="006C671A"/>
-    <w:rsid w:val="006C7D29"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D10C3"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
-    <w:rsid w:val="006D747C"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
-    <w:rsid w:val="006E27E0"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
-    <w:rsid w:val="006E43C3"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
-    <w:rsid w:val="006E767F"/>
+    <w:rsid w:val="006E7883"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F5E7F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00700071"/>
     <w:rsid w:val="007020D6"/>
-    <w:rsid w:val="00702654"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="0070680B"/>
-    <w:rsid w:val="00710020"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00716D32"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0073212D"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00737EE7"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
-    <w:rsid w:val="00751FC3"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
-    <w:rsid w:val="007549F2"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
-    <w:rsid w:val="007619F2"/>
-    <w:rsid w:val="007626E1"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
+    <w:rsid w:val="00767CA5"/>
     <w:rsid w:val="007705A3"/>
-    <w:rsid w:val="0077097D"/>
-    <w:rsid w:val="0077243C"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
-    <w:rsid w:val="0077597B"/>
-    <w:rsid w:val="007775E8"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="00786FAA"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="00790BB6"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00791B16"/>
-    <w:rsid w:val="00792598"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B2742"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007C086B"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
-    <w:rsid w:val="007C2AB0"/>
-    <w:rsid w:val="007C2FC6"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
-    <w:rsid w:val="007D1CC7"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007D46C1"/>
-    <w:rsid w:val="007E43ED"/>
     <w:rsid w:val="007E44F8"/>
-    <w:rsid w:val="007E5B5B"/>
     <w:rsid w:val="007E70C6"/>
-    <w:rsid w:val="007F0A2E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F2252"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="00801195"/>
-    <w:rsid w:val="00802E8C"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="008072F2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008076C6"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
-    <w:rsid w:val="00814FF5"/>
     <w:rsid w:val="0081778B"/>
-    <w:rsid w:val="00820008"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="0082420D"/>
-    <w:rsid w:val="008254EA"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
-    <w:rsid w:val="008374BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008436AB"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
-    <w:rsid w:val="00855063"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="008671C7"/>
-    <w:rsid w:val="00871D14"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="00880210"/>
-    <w:rsid w:val="00880C6D"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00883AAC"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
-    <w:rsid w:val="00890A4C"/>
-    <w:rsid w:val="00890B92"/>
     <w:rsid w:val="00890F70"/>
-    <w:rsid w:val="008913BB"/>
     <w:rsid w:val="008937E3"/>
-    <w:rsid w:val="00894B7F"/>
-    <w:rsid w:val="008961D6"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A6C0F"/>
-    <w:rsid w:val="008B1191"/>
+    <w:rsid w:val="008A4A3C"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B3FEA"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
-    <w:rsid w:val="008C166D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C62D4"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D4ED8"/>
-    <w:rsid w:val="008D529D"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
-    <w:rsid w:val="008E7FF8"/>
-    <w:rsid w:val="008F0131"/>
     <w:rsid w:val="008F0389"/>
-    <w:rsid w:val="008F065E"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F578C"/>
-    <w:rsid w:val="008F5F4B"/>
     <w:rsid w:val="008F61C6"/>
-    <w:rsid w:val="008F61D3"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F641E"/>
-    <w:rsid w:val="008F6E40"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
-    <w:rsid w:val="00900BEE"/>
-    <w:rsid w:val="00901755"/>
     <w:rsid w:val="009026BB"/>
+    <w:rsid w:val="009044E3"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00925DCA"/>
     <w:rsid w:val="0093096C"/>
-    <w:rsid w:val="0093152C"/>
-    <w:rsid w:val="0093189C"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="009336FA"/>
-    <w:rsid w:val="00934F04"/>
     <w:rsid w:val="00936B1B"/>
-    <w:rsid w:val="00936EE1"/>
     <w:rsid w:val="009415C3"/>
-    <w:rsid w:val="00942B22"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="00945F0C"/>
     <w:rsid w:val="00947731"/>
-    <w:rsid w:val="009514D5"/>
     <w:rsid w:val="00951955"/>
-    <w:rsid w:val="00951F66"/>
-    <w:rsid w:val="009527CE"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="00965279"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00975D1C"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
-    <w:rsid w:val="0098083F"/>
     <w:rsid w:val="00981CF6"/>
-    <w:rsid w:val="00981FEE"/>
-    <w:rsid w:val="00982B2B"/>
     <w:rsid w:val="009831A0"/>
-    <w:rsid w:val="009843B2"/>
     <w:rsid w:val="00985FDE"/>
-    <w:rsid w:val="00986292"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="00991428"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009A3179"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
-    <w:rsid w:val="009A679D"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B190E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009B765D"/>
     <w:rsid w:val="009C0F31"/>
-    <w:rsid w:val="009C22A2"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C3AAB"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
-    <w:rsid w:val="009C56C3"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009C76A8"/>
     <w:rsid w:val="009D1AD6"/>
-    <w:rsid w:val="009D28E5"/>
-    <w:rsid w:val="009D3F16"/>
     <w:rsid w:val="009D6A5E"/>
-    <w:rsid w:val="009D74A5"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E4665"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E7E9D"/>
     <w:rsid w:val="009F2AC6"/>
-    <w:rsid w:val="009F33B2"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F5EDB"/>
-    <w:rsid w:val="009F65E1"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
-    <w:rsid w:val="00A13B2F"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A2312C"/>
     <w:rsid w:val="00A2670B"/>
-    <w:rsid w:val="00A272B2"/>
-    <w:rsid w:val="00A2785E"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A4162D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A444E1"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A52F14"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
-    <w:rsid w:val="00A66839"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A75A60"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
-    <w:rsid w:val="00A77C3C"/>
     <w:rsid w:val="00A80877"/>
-    <w:rsid w:val="00A8142D"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A82854"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A85D82"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A905E5"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A92C4E"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A97F2D"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
-    <w:rsid w:val="00AA3C48"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA5855"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AA699C"/>
-    <w:rsid w:val="00AA77F1"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
-    <w:rsid w:val="00AB6A3A"/>
     <w:rsid w:val="00AC0393"/>
-    <w:rsid w:val="00AC175F"/>
-    <w:rsid w:val="00AC1CBA"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AC67C2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AD60EB"/>
     <w:rsid w:val="00AD6662"/>
-    <w:rsid w:val="00AE0183"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
-    <w:rsid w:val="00AE5904"/>
-    <w:rsid w:val="00AF026E"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
-    <w:rsid w:val="00AF2E12"/>
-    <w:rsid w:val="00AF3F27"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF62F6"/>
-    <w:rsid w:val="00AF79AE"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B0226D"/>
     <w:rsid w:val="00B04D10"/>
-    <w:rsid w:val="00B05B00"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
-    <w:rsid w:val="00B1504F"/>
-    <w:rsid w:val="00B21530"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B24262"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B27B4F"/>
     <w:rsid w:val="00B32167"/>
-    <w:rsid w:val="00B34847"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B45E7A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B47CAC"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B518D2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B56A5F"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B64B85"/>
     <w:rsid w:val="00B66357"/>
-    <w:rsid w:val="00B664D1"/>
     <w:rsid w:val="00B669F3"/>
-    <w:rsid w:val="00B67B05"/>
     <w:rsid w:val="00B711B7"/>
-    <w:rsid w:val="00B729FF"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
-    <w:rsid w:val="00B76634"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B8133B"/>
     <w:rsid w:val="00B82B71"/>
-    <w:rsid w:val="00B83263"/>
-    <w:rsid w:val="00B8369D"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B90564"/>
-    <w:rsid w:val="00B929B3"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
-    <w:rsid w:val="00B938DE"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00B963FC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BA39E5"/>
     <w:rsid w:val="00BA6701"/>
-    <w:rsid w:val="00BA6869"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB0CA4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB25E1"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB5D3F"/>
-    <w:rsid w:val="00BB772A"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
-    <w:rsid w:val="00BC2757"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE6346"/>
-    <w:rsid w:val="00BE635A"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF1B3B"/>
-    <w:rsid w:val="00BF280E"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
-    <w:rsid w:val="00C04502"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C11D11"/>
-    <w:rsid w:val="00C12EAA"/>
     <w:rsid w:val="00C13B63"/>
-    <w:rsid w:val="00C14238"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C15653"/>
     <w:rsid w:val="00C17119"/>
-    <w:rsid w:val="00C1713D"/>
-    <w:rsid w:val="00C172F2"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
-    <w:rsid w:val="00C52C52"/>
+    <w:rsid w:val="00C533A9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C5606F"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C6413F"/>
-    <w:rsid w:val="00C65CCD"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C7370F"/>
     <w:rsid w:val="00C746D2"/>
-    <w:rsid w:val="00C74780"/>
-    <w:rsid w:val="00C758D0"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C8027A"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C86A65"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C91C4A"/>
     <w:rsid w:val="00C92EDF"/>
-    <w:rsid w:val="00C930AF"/>
     <w:rsid w:val="00C95AD1"/>
-    <w:rsid w:val="00C970B7"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
-    <w:rsid w:val="00CA1927"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
-    <w:rsid w:val="00CA7DB3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CB5540"/>
+    <w:rsid w:val="00CA791C"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CC12D3"/>
-    <w:rsid w:val="00CC318B"/>
+    <w:rsid w:val="00CB73AF"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC4F99"/>
-    <w:rsid w:val="00CC64D0"/>
     <w:rsid w:val="00CC7E2B"/>
-    <w:rsid w:val="00CC7F35"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD18D9"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
-    <w:rsid w:val="00CD5AEE"/>
-    <w:rsid w:val="00CD6B01"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE357D"/>
+    <w:rsid w:val="00CE1A53"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF0AFB"/>
     <w:rsid w:val="00CF1CB5"/>
-    <w:rsid w:val="00CF2545"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
-    <w:rsid w:val="00CF57F7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D0425F"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
-    <w:rsid w:val="00D10416"/>
-    <w:rsid w:val="00D13FD7"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D154D5"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D319DA"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
-    <w:rsid w:val="00D44845"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D55152"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D74173"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D824AB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D9222F"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00D97DC5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA321E"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DA6C01"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00DB271F"/>
     <w:rsid w:val="00DB3C2B"/>
-    <w:rsid w:val="00DB4769"/>
-    <w:rsid w:val="00DB5283"/>
     <w:rsid w:val="00DB5937"/>
-    <w:rsid w:val="00DB5B58"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB7C3F"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC41BC"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC6340"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC7C04"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD3D31"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DD49CE"/>
     <w:rsid w:val="00DD706C"/>
-    <w:rsid w:val="00DD715A"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF32FB"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E0508D"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E14E77"/>
     <w:rsid w:val="00E169B3"/>
-    <w:rsid w:val="00E20D92"/>
     <w:rsid w:val="00E22AC9"/>
-    <w:rsid w:val="00E241F9"/>
+    <w:rsid w:val="00E237AF"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E277FA"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E370E6"/>
     <w:rsid w:val="00E371B7"/>
-    <w:rsid w:val="00E375E0"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E47D31"/>
-    <w:rsid w:val="00E5205D"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
-    <w:rsid w:val="00E6485E"/>
-    <w:rsid w:val="00E6486C"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E738E1"/>
+    <w:rsid w:val="00E73021"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
-    <w:rsid w:val="00E77B14"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E82922"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E87C59"/>
     <w:rsid w:val="00E90753"/>
-    <w:rsid w:val="00E91326"/>
-    <w:rsid w:val="00E92C58"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E94F65"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EA01E5"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EA7797"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
-    <w:rsid w:val="00EC3DCF"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC772D"/>
-    <w:rsid w:val="00ED11B2"/>
     <w:rsid w:val="00ED5748"/>
-    <w:rsid w:val="00ED6137"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00EE1192"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE3ACF"/>
     <w:rsid w:val="00EE5DA5"/>
-    <w:rsid w:val="00EE6D7F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EF296B"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
-    <w:rsid w:val="00EF48B6"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
-    <w:rsid w:val="00F04E8D"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
-    <w:rsid w:val="00F10398"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F20EDE"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
-    <w:rsid w:val="00F27C29"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
-    <w:rsid w:val="00F32441"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F44442"/>
     <w:rsid w:val="00F44DC6"/>
-    <w:rsid w:val="00F47A25"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F64020"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
-    <w:rsid w:val="00F853E9"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F91C0C"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
-    <w:rsid w:val="00F97D49"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
-    <w:rsid w:val="00FA4247"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB307E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FB6C85"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
-    <w:rsid w:val="00FC0CF9"/>
     <w:rsid w:val="00FC2CFD"/>
-    <w:rsid w:val="00FC5DCC"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FC747E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD2115"/>
     <w:rsid w:val="00FD5004"/>
-    <w:rsid w:val="00FD585A"/>
     <w:rsid w:val="00FD695E"/>
-    <w:rsid w:val="00FD7CCB"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE2C1F"/>
     <w:rsid w:val="00FE41DC"/>
-    <w:rsid w:val="00FF25F5"/>
     <w:rsid w:val="00FF3248"/>
-    <w:rsid w:val="00FF59C5"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="62DA1B9C"/>
-  <w15:docId w15:val="{8ABCA64D-9D16-4BB1-B374-DC539A806C71}"/>
+  <w14:docId w14:val="33E00C80"/>
+  <w15:docId w15:val="{0CDAC243-23C6-424A-90F1-1D7A824C51FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -50985,51 +9662,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="0049229E"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
@@ -53151,51 +11828,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regeringen.se" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regeringen.se" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://juno.nj.se/b/documents/abs/PROP_2011_2012_0079_S_0047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -53463,175 +12140,160 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Regeringskansliet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c56ad1cb-70d9-46fc-94db-9f3486cf1c29</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>97</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13933</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13933</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13933</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Regeringskansliet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Jonson, Strömmer, Forssmed, Tenje, Forssell, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Dousa, Larsson, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Regeringskansliet"/>
+  <dokumentnummer etikett="Skr.">2025/26:225</dokumentnummer>
+  <titel>Riksrevisionens rapport om statens insatser för trygga bostadsaffärer</titel>
+  <template id="16"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...27 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -53809,177 +12471,169 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC1422B7-410C-4E7E-A5C9-4B1D1D8B493D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2228A475-C69D-4B92-8CDA-E501D3F232A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4D362AA-0E95-4696-A628-7205ADBDF5FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97944307-C099-4314-ABE8-21B60F2A6E95}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6374D260-76C7-48E2-8DED-E5A191F27D06}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FB5BED7-9C05-4C33-97AB-789252E0F38F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63DB38C0-38C0-4C5F-ACE0-DC741F3DC3CB}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0FCA904-AAFA-49E3-9549-442C248434C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983CD395-278B-4E5B-B6D4-EA506C020068}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F78D23E-FA7F-4555-9259-CCE9AFA111D2}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{925835EA-867B-42F6-A54D-2059296BBF8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>66</Pages>
-[...1 lines deleted...]
-  <Characters>184911</Characters>
+  <Pages>70</Pages>
+  <Words>1340</Words>
+  <Characters>7108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>1540</Lines>
-  <Paragraphs>438</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ett utökat straffrättsligt tjänstemannaansvar</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om statens insatser för trygga bostadsaffärer</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>219361</CharactersWithSpaces>
+  <CharactersWithSpaces>8432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Ett utökat straffrättsligt tjänstemannaansvar</dc:title>
-  <dc:creator>Jessica Sundqvist</dc:creator>
+  <dc:title>Riksrevisionens rapport om statens insatser för trygga bostadsaffärer</dc:title>
+  <dc:creator>Marita Axelsson</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>a93bea20-da38-458d-8dd1-72a17ffa173e</vt:lpwstr>
+    <vt:lpwstr>47c2a604-1122-44bc-8c22-91b81a26c1d3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+    <vt:lpwstr>97;#Regeringskansliet|c56ad1cb-70d9-46fc-94db-9f3486cf1c29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>