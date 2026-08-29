--- v0 (2026-07-11)
+++ v1 (2026-08-29)
@@ -1,691 +1,776 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer40.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer41.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer42.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer43.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer44.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="28EB95C7" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="7A6ABCD1" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11EBFEB5" wp14:editId="25971170">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54147C50" wp14:editId="30F1E54D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="0292323E" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="00811BB8" w:rsidRDefault="005D5924" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="25391E5B" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRPr="00811BB8" w:rsidRDefault="003F7C07" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7554F1FC" wp14:editId="56D4486E">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="240A9EB8" wp14:editId="4677BBC1">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId15"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="11EBFEB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="54147C50" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="0292323E" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="00811BB8" w:rsidRDefault="005D5924" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="25391E5B" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRPr="00811BB8" w:rsidRDefault="003F7C07" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7554F1FC" wp14:editId="56D4486E">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="240A9EB8" wp14:editId="4677BBC1">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId15"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="70DDC9C2" w14:textId="5FB2F0C8" w:rsidR="005D5924" w:rsidRDefault="002C7A22" w:rsidP="00333C9D">
+        <w:p w14:paraId="6BDA98BB" w14:textId="354E72B1" w:rsidR="003F7C07" w:rsidRDefault="00E2332A" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:267</w:t>
+            <w:t>2025/26:270</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="079208D9" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="005F407A" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="3C22330C" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRPr="005F407A" w:rsidRDefault="003F7C07" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D5924" w14:paraId="15C662E6" w14:textId="77777777" w:rsidTr="00333C9D">
+      <w:tr w:rsidR="003F7C07" w14:paraId="4B78EBDD" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="086A1991" w14:textId="6AABBC2C" w:rsidR="005D5924" w:rsidRDefault="004A00EA" w:rsidP="00333C9D">
+              <w:p w14:paraId="070D299B" w14:textId="69E40E75" w:rsidR="003F7C07" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Stärkt skydd mot utlänningar som utgör kvalificerade säkerhetshot</w:t>
+                  <w:t>Kompletterande bestämmelser till EU-förordningar om kemikalier och avfall</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="69639402" w14:textId="2A411720" w:rsidR="005D5924" w:rsidRDefault="004A00EA" w:rsidP="00333C9D">
+              <w:p w14:paraId="1F01D569" w14:textId="3B2EF010" w:rsidR="003F7C07" w:rsidRDefault="001C7D99" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2C3203BE" w14:textId="21FF1510" w:rsidR="005D5924" w:rsidRPr="00141F91" w:rsidRDefault="002C7A22" w:rsidP="00333C9D">
+              <w:p w14:paraId="2464D62B" w14:textId="11D0B77B" w:rsidR="003F7C07" w:rsidRPr="00141F91" w:rsidRDefault="00E2332A" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:267</w:t>
+                  <w:t>2025/26:270</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76CCC0FB" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="78FD589F" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28145C90" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="2A3DB5B6" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302FD210" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="1C70DAF7" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="359A69CF" w14:textId="717AD481" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="308CF306" w14:textId="75407A39" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00792BD4">
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-05-07T00:00:00Z">
+          <w:date w:fullDate="2026-05-21T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A00EA">
-            <w:t>den 7 maj 2026</w:t>
+          <w:r w:rsidR="00920BE0" w:rsidRPr="00792BD4">
+            <w:t>den 21 maj 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7FD9F44D" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
-[...4 lines deleted...]
-    <w:p w14:paraId="677E2076" w14:textId="603BB199" w:rsidR="005D5924" w:rsidRDefault="00382DFF" w:rsidP="00333C9D">
+    <w:p w14:paraId="2A53F6FC" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7236F829" w14:textId="1D5968F7" w:rsidR="003F7C07" w:rsidRDefault="00A57980" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Ebba Busch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB03DAF" w14:textId="0E8F897D" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="41DB3C33" w14:textId="2D2DA2F0" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004A00EA">
-[...3 lines deleted...]
-    <w:p w14:paraId="403B5537" w14:textId="053B624D" w:rsidR="005D5924" w:rsidRPr="008624B2" w:rsidRDefault="005D5924" w:rsidP="00BB2C9D">
+      <w:r w:rsidR="00E149CC">
+        <w:t>Johan Britz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A13B62" w14:textId="1EA560F5" w:rsidR="003F7C07" w:rsidRPr="008624B2" w:rsidRDefault="003F7C07" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A00EA">
+          <w:r w:rsidR="001C7D99">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F40F586" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="4E6FE3AF" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="006F1A01">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E2B402" w14:textId="137F5DD9" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="005D5924">
+    <w:p w14:paraId="007FA6F3" w14:textId="77777777" w:rsidR="00151174" w:rsidRDefault="00151174" w:rsidP="00151174">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-        <w:t>Mot bakgrund av det försämrade säkerhetsläget är det avgörande att skyddet mot utlänningar som utgör kvalificerade hot mot Sveriges säker</w:t>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225410330"/>
+      <w:r>
+        <w:t>I propositionen föreslås ändringar som syftar till att komplettera EU-förordningen om klassificering, märkning och förpackning av ämnen och blandningar (CLP-förordningen), den nya EU-förordningen om avfalls</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
-        <w:t xml:space="preserve">het är effektivt och även i övrigt ändamålsenligt. I </w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="421EC091" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="008F2013" w:rsidRDefault="005D5924" w:rsidP="005E3C60">
+        <w:t>transporter och den nya EU-förordningen om förpackningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C347126" w14:textId="77777777" w:rsidR="00151174" w:rsidRDefault="00151174" w:rsidP="00151174">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk225410374"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Det föreslås att överträdelser av nya krav i CLP-förordningen ska bli straffbelagda. Det ska vara straffbart att via en påfyllningsstation tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålla farliga ämnen och blandningar utan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7DF6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7DF6">
+        <w:t>ämnet eller blandningen får tillhanda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7DF6">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hållas </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="004F7DF6">
+        <w:t>via en påfyllnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7DF6">
+        <w:softHyphen/>
+        <w:t>station</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7DF6" w:rsidDel="004F7DF6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller utan att påfyllda kollin uppfyller märknings- och förpackningskraven. Det ska också vara straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bart att bryta mot bestämmelser som reglerar tillhandahållande av märk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter på annat sätt än genom att märka ämnen och blandningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E5937A" w14:textId="77777777" w:rsidR="00151174" w:rsidRDefault="00151174" w:rsidP="00151174">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dessutom föreslås det att en tillsynsmyndighet ska ges möjlighet att omhänderta eller hålla kvar avfall om det behövs på grund av förbud i den nya EU-förordningen om avfallstransporter eller förelägganden som har beslutats med anledning av förordningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DC82B0" w14:textId="1B7F5F5F" w:rsidR="003F7C07" w:rsidRPr="009701E8" w:rsidRDefault="00151174" w:rsidP="003F7C07">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det föreslås även att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005544">
+        <w:t>regeringen eller den myndighet som regeringen bestämmer</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005544">
+        <w:t xml:space="preserve"> få meddela föreskrifter om undantag från skyldigheter i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005544">
+        <w:t>EU-förordningen om förpackningar att vidta avfallsförebyggande åtgärder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A13AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A13AD">
+        <w:t>om att andra aktörer än producenter ska ta ut en pantavgift vid försäljningsstället</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357E9C8C" w14:textId="7B00A373" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="003F7C07">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagändringarna föreslås träda i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15812">
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554876E2" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRPr="008F2013" w:rsidRDefault="003F7C07" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB63312" w14:textId="75342797" w:rsidR="00544FDA" w:rsidRDefault="005D5924">
+    <w:p w14:paraId="1B2FA3F3" w14:textId="44D264A7" w:rsidR="000D49D7" w:rsidRDefault="003F7C07">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -693,19970 +778,19970 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc228880016" w:history="1">
-        <w:r w:rsidR="00544FDA" w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182023" w:history="1">
+        <w:r w:rsidR="000D49D7" w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="000D49D7">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00544FDA" w:rsidRPr="00A87084">
+        <w:r w:rsidR="000D49D7" w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="000D49D7">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="000D49D7">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="000D49D7">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880016 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182023 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="000D49D7">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="000D49D7">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00544FDA">
+        <w:r w:rsidR="000D49D7">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AD23698" w14:textId="6031325E" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="0DB165D7" w14:textId="27137A8D" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880017" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182024" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2022:700) om särskild kontroll av vissa utlänningar</w:t>
+          <w:t>Förslag till lag om ändring i miljöbalken</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880017 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182024 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D854534" w14:textId="1CB1B18C" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="699CA44C" w14:textId="15E99D4A" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880018" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182025" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880018 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182025 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CBCA984" w14:textId="3D8B9635" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="3957E47B" w14:textId="4EA538D7" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880019" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182026" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Utlänningsärenden med säkerhetsaspekter</w:t>
+          <w:t>Hänvisningar till EU-förordningarna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880019 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182026 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CC00DB0" w14:textId="4FCC89C6" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="7BE51999" w14:textId="2B8C2D15" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880020" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182027" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Säkerhetsärenden enligt utlänningslagen</w:t>
+          <w:t>Kompletterande straffbestämmelser till CLP-förordningen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880020 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182027 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ED9DF99" w14:textId="28877FB5" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="1F13F766" w14:textId="0D539056" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880021" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182028" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>5.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kvalificerade säkerhetsärenden</w:t>
+          <w:t>Regleringen på EU-nivå av klassificering, märkning och förpackning av ämnen och blandningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880021 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182028 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5763AF12" w14:textId="0015EF50" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="5C06BE6C" w14:textId="5642626C" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880022" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182029" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.3</w:t>
+          <w:t>5.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Rättigheter som aktualiseras i kvalificerade säkerhetsärenden</w:t>
+          <w:t>Förbud mot att tillhandahålla vissa farliga ämnen och blandningar via påfyllningsstationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880022 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182029 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2640321D" w14:textId="323287CE" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="09C4222F" w14:textId="1F92F442" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880023" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182030" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.3.1</w:t>
+          <w:t>5.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Regeringsformen</w:t>
+          <w:t>Krav på att kollin som fyllts på via en påfyllningsstation uppfyller förpackningskraven</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880023 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182030 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07CF3D95" w14:textId="67031D47" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="44601C99" w14:textId="20D287DC" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880024" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182031" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.3.2</w:t>
+          <w:t>5.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Europakonventionen</w:t>
+          <w:t>Krav på att tillhandahålla märkningsuppgifter på annat sätt än genom märkning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880024 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182031 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="347A35B3" w14:textId="429469D0" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3635E3E9" w14:textId="2F11CCF6" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880025" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182032" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.3.3</w:t>
+          <w:t>5.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Barnkonventionen</w:t>
+          <w:t>Krav på att kollin som fyllts på via en påfyllningsstation uppfyller märkningskraven</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880025 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182032 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F6AF330" w14:textId="32B279C8" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="4C7542AD" w14:textId="255CFE0C" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880026" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182033" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Ett försämrat säkerhetsläge kräver en förstärkt lagstiftning</w:t>
+          <w:t>Kompletterande bestämmelser till den nya EU-förordningen om avfallstransporter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880026 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182033 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55004623" w14:textId="29061636" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="498BC94E" w14:textId="176F81EC" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880027" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182034" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Utökade möjligheter till förvar</w:t>
+          <w:t>Kompletterande bestämmelser till EU-förordningen om förpackningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880027 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182034 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="068F946B" w14:textId="2BA7ABA0" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
-[...494 lines deleted...]
-    <w:p w14:paraId="6EEF68C2" w14:textId="6494CB56" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="12B682BD" w14:textId="1977F5A6" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880034" w:history="1">
-[...79 lines deleted...]
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182035" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
-[...319 lines deleted...]
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880039 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182035 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>40</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E7DB1C4" w14:textId="65866634" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="7EC2587C" w14:textId="67FDF3F2" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880040" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182036" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Konsekvenser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880040 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182036 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>41</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27196AC5" w14:textId="0E91E20E" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="00C9865C" w14:textId="36874CDF" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880041" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182037" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>11.1</w:t>
+          <w:t>9.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Ekonomiska konsekvenser</w:t>
+          <w:t>Problemet och den förändring som eftersträvas</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880041 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182037 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>41</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1521D4BF" w14:textId="62ED0278" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="4E342DE5" w14:textId="3FE0E313" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880042" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182038" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>11.2</w:t>
+          <w:t>9.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Konsekvenser för Sveriges säkerhet och brottsbekämpningen</w:t>
+          <w:t>Effekter om någon reglering inte kommer till stånd</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880042 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182038 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>44</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DEB5A4F" w14:textId="2D9C25B4" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="42D1860E" w14:textId="514CA5DE" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880043" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182039" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>11.3</w:t>
+          <w:t>9.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Övriga konsekvenser</w:t>
+          <w:t>Alternativa lösningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880043 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182039 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>45</w:t>
+          <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58F46802" w14:textId="134AE2CC" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="7B10A08C" w14:textId="58504BB8" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230182040" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Berörda aktörer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182040 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00517595">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47EC166A" w14:textId="100DFECC" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230182041" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för offentliga aktörer</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182041 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00517595">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>32</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4724CE94" w14:textId="57009226" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230182042" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för näringsidkare</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182042 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00517595">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A15D715" w14:textId="598A3A94" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230182043" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>9.7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för miljön</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182043 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00517595">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62E9403B" w14:textId="4DA539EC" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880044" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182044" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A87084">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Författningskommentar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880044 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182044 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>46</w:t>
+          <w:t>34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3346F05D" w14:textId="76DADFD4" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="2951FE16" w14:textId="1FC470DD" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880045" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182045" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av betänkandet Skärpningar i lagen om särskild kontroll av vissa utlänningar och utlänningslagen (SOU 2025:114) i relevanta delar</w:t>
+          <w:t>Sammanfattning av rapporten Förslag till författningsändringar till följd av revideringen av EU:s avfallstransportförordning i relevanta delar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880045 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182045 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>52</w:t>
+          <w:t>42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="437FFF3E" w14:textId="672FF3D1" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="498D65FD" w14:textId="54FC6B3F" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880046" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182046" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Betänkandets lagförslag i relevanta delar</w:t>
+          <w:t>Rapportens lagförslag i relevanta delar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880046 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182046 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>56</w:t>
+          <w:t>43</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="206FD71A" w14:textId="41E3AC85" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="508E6623" w14:textId="2B051AE6" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880047" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182047" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880047 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182047 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>60</w:t>
+          <w:t>44</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D9BB14C" w14:textId="79C85FEF" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="01F134A5" w14:textId="71B6D4AC" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880048" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182048" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning av rapporten Regeringsuppdrag om den reviderade CLP-förordningen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182048 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00517595">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>45</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1D7D4EF2" w14:textId="271F25CB" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230182049" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Rapportens lagförslag i relevanta delar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182049 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00517595">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>46</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B4A6BD0" w14:textId="32523E8B" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230182050" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182050 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00517595">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>51</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2116E980" w14:textId="6F9CFA47" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230182051" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning av rapporten Förslag till komplettering av EU:s förpackningsförordning i svensk rätt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182051 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00517595">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>52</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="07088C60" w14:textId="00189D0C" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230182052" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Rapportens lagförslag</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182052 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00517595">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>53</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6DFDED2E" w14:textId="75A76C85" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230182053" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förteckning över remissinstanserna</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182053 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00517595">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>54</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4180E14A" w14:textId="67B50C68" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
+      <w:pPr>
+        <w:pStyle w:val="Innehll4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc230182054" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880048 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182054 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>61</w:t>
+          <w:t>55</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58ED9AEE" w14:textId="25122739" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="084FBD29" w14:textId="3C5951DE" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880049" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182055" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880049 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182055 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>65</w:t>
+          <w:t>63</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E5D9313" w14:textId="3999E1BB" w:rsidR="00544FDA" w:rsidRDefault="00544FDA">
+    <w:p w14:paraId="7618893C" w14:textId="152DECFD" w:rsidR="000D49D7" w:rsidRDefault="000D49D7">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228880050" w:history="1">
-        <w:r w:rsidRPr="00A87084">
+      <w:hyperlink w:anchor="_Toc230182056" w:history="1">
+        <w:r w:rsidRPr="00E16ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 7 maj 2026</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 21 maj 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228880050 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc230182056 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00517595">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>66</w:t>
+          <w:t>64</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7816EBE7" w14:textId="56E007FB" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="005E3C60">
+    <w:p w14:paraId="694A90BD" w14:textId="2655BD9B" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2265078A" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="005A72C8" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+    <w:p w14:paraId="6C9F8C88" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRPr="005A72C8" w:rsidRDefault="003F7C07" w:rsidP="006F1A01">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc228880016"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc230182023"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-    </w:p>
-    <w:p w14:paraId="18DEEE1C" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00333C9D">
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="3FDF307F" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B616BC2" w14:textId="1DBAE143" w:rsidR="005D5924" w:rsidRPr="00144361" w:rsidRDefault="00A520D0" w:rsidP="00333C9D">
-[...7 lines deleted...]
-    <w:p w14:paraId="236FC52C" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="00152749" w:rsidRDefault="005D5924" w:rsidP="00152749">
+    <w:p w14:paraId="705451F9" w14:textId="7CFCAA40" w:rsidR="003F7C07" w:rsidRPr="00144361" w:rsidRDefault="003F7C07" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD9B57D" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRPr="00152749" w:rsidRDefault="003F7C07" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0DD208" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="315820D8" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-          <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32E3293C" w14:textId="401A11A3" w:rsidR="00DB62B9" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="326B84FF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00A57980">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc228880017"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc227766513"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc230182024"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag till lag om ändring i lagen (2022:700) om särskild kontroll av vissa utlänningar</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="22CDFFD0" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="61D9EFDE" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Härigenom föreskrivs i fråga om lagen (2022:700) om särskild kontroll av vissa utlänningar</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00340C98">
+        <w:t>Härigenom föreskrivs i fråga om miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D41190" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011579E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>del</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5AA1">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5AA1">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5AA1">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5AA1">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> § och 29 kap. 3, 4 och 6 §§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B262BB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011579E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
-[...32 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas en ny paragraf, 15 kap. 51 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70827A39" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="008329C1" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w:rsidRPr="005B0E77" w14:paraId="7CB11288" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00404691" w14:paraId="19F056D4" w14:textId="77777777" w:rsidTr="00732158">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21D5D045" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="005B0E77" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="5897BD4A" w14:textId="777E8B51" w:rsidR="001C7D99" w:rsidRPr="005B0E77" w:rsidRDefault="001C7D99" w:rsidP="00732158">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="0011579E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Nuvarande lydelse</w:t>
+              <w:t xml:space="preserve">Lydelse enligt </w:t>
+            </w:r>
+            <w:r w:rsidR="000C0B5D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFS </w:t>
+            </w:r>
+            <w:r w:rsidR="000C0B5D" w:rsidRPr="000C0B5D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2026:507</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22A3B059" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="005B0E77" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="50459EF7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005B0E77" w:rsidRDefault="001C7D99" w:rsidP="00732158">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DEBD8E1" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="343FC87A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2 kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6BEC126B" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00DC7884" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t>15 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00404691" w14:paraId="253C5FA0" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DFAB269" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="659B2190" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00163D85" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>51 a §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B636CBB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00163D85" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="004EE621" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00163D85" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1. undantag från en skyldighet att vidta avfallsförebyggande åtgärder i Europaparlamentets och rådets förordning (EU) 2025/40 av den 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>december 2024 om förpack</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ningar och förpackningsavfall, om ändring av förordning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(EU) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2019/1020 och direktiv (EU) 2019/904 och om upphävande av direktiv 94/62/EG, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DDF2932" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2. en skyldighet för andra än producenter att ta ut en pantavgift enligt artikel 50.2 i förordning (EU) 2025/40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="182D33C0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00404691" w14:paraId="6E7AA71F" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="19271030" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="000E6F0B" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AA4C733" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="000E6F0B" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="726A47EB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>26 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725605B8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>1 §</w:t>
+        <w:t>13 b §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w14:paraId="336E036B" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00404691" w14:paraId="3FD592C0" w14:textId="77777777" w:rsidTr="00732158">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A8B752D" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00B67068" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="69264DB7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">En utlänning får utvisas ur Sverige enligt denna lag </w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00537FCD">
+              <w:t xml:space="preserve">Tillsynsmyndigheten får besluta att hålla kvar eller omhänderta avfall, om det behövs för att säkerställa att ett förbud i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715B8">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> utlänningen</w:t>
+              <w:t>Europaparlamentets och rådets förordning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67CDB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (EG) nr 1013/2006 av den 14 juni 2006 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715B8">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>om transport av avfall</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> följs eller att ett föreläggande som beslutats med anledning av förordningen följs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="331B252D" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00B67068" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="7D8058A4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001B27BB">
+            <w:r w:rsidRPr="006C261F">
+              <w:t xml:space="preserve">Tillsynsmyndigheten får besluta att hålla kvar eller omhänderta avfall, om det behövs för att säkerställa att ett förbud i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715B8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>det</w:t>
-[...176 lines deleted...]
-            <w:r>
+              <w:t>Europa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715B8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:softHyphen/>
-              <w:t xml:space="preserve">syn </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00595E00">
+              <w:t>parlamentets och rådets förordning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67CDB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>till</w:t>
+              <w:t xml:space="preserve"> (EU) 2024/1157 av den 11 april 2024 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>om transport av avfall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67CDB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C261F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om ändring av förordningarna (EU) nr 1257/2013 och (EU) 2020/1056 och om upphävande av förordning (EG) nr 1013/2006</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Sveriges säkerhet.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C261F">
+              <w:t>följs eller att ett före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006C261F">
+              <w:t xml:space="preserve">läggande som </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">har </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C261F">
+              <w:t>beslutats med anledning av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0488">
+              <w:t xml:space="preserve"> förordningen följs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B15BB44" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="7F6B9D4C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3 kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4BBDED2E" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:lastRenderedPageBreak/>
+        <w:t>29 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7E6CBC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>1 §</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5040D082" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00DC7884" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331E5984" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">En utlänning som har fyllt 18 år får tas i förvar, om det </w:t>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>miljöfarlig kemikaliehantering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> döms till böter eller fängelse i högst två år den som med uppsåt eller av grov oaktsamhet tar befattning med en kemisk produkt, bioteknisk organism eller vara som innehåller eller har behandlats med en kemisk produkt utan att vidta de skyddsåtgärder, produktval eller försiktighetsmått i övrigt som behövs på grund av produktens, organismens eller varans inneboende egenskaper och genom denna underlåtenhet orsakar eller riskerar att orsaka skada på människor eller i miljön.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5CE20A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För miljöfarlig kemikaliehantering döms även den som med uppsåt eller av oaktsamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C585F3E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. bryter mot ett förbud att sprida bekämpningsmedel enligt 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EA5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 7 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254A9D8C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. bryter mot ett förbud eller en föreskrift om en skyddsåtgärd, ett produktval eller ett annat försiktighetsmått som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8ADD66" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. på marknaden släpper ut ett tvätt- eller rengöringsmedel eller en tensid för ett sådant medel utan att följa en skyldighet enligt artikel 3 eller 4 i Europaparlamentets och rådets förordning (EG) nr 648/2004 av den 31 mars 2004 om tvätt- och rengöringsmedel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5C6E37" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. bryter mot en begränsning för att tillverka, släppa ut på marknaden eller använda ett ämne enligt artikel 3 i Europaparlamentets och rådets förordning (EU) 2019/1021 av den 20 juni 2019 om långlivade organiska föroreningar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FD1DDC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. i fråga om åtgärder för bortskaffande eller återvinning av avfall bryter mot artikel 7.2 eller 7.3 i förordning (EU) 2019/1021,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096F275D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. bryter mot en begränsning för att tillverka, släppa ut på marknaden eller använda ett ämne, som sådant eller ingående i en blandning eller i en vara, enligt artikel 67 i Europaparlamentets och rådets förordning (EG) nr 1907/2006 av den 18 december 2006 om registrering, utvärdering, god</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kännande och begränsning av kemikalier (Reach), inrättande av en europeisk kemikaliemyndighet, ändring av direktiv 1999/45/EG och upphävande av rådets förordning (EEG) nr 793/93 och kommissionens förordning (EG) nr 1488/94 samt rådets direktiv 76/769/EEG och kommissionens direktiv 91/155/EEG, 93/67/EEG, 93/105/EG och 2000/21/EG,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0845D53C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. släpper ut en kemisk produkt eller ett explosivt föremål på marknaden utan att följa en skyldighet i artikel 35.1 eller 35.2 första stycket i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parlamentets och rådets förordning (EG) nr 1272/2008 om klassificering, märkning och förpackning av ämnen och blandningar, ändring och upphävande av direktiven 67/548/EEG och 1999/45/EG samt ändring av förordning (EG) nr 1907/2006,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A12117C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. i egenskap av att vara tillverkare, nedströmsanvändare eller någon som för in en kemisk produkt eller ett explosivt föremål till Sverige, släpper ut produkten eller föremålet på marknaden utan att följa en skyldighet i artikel 35.2 andra stycket i Europaparlamentets och rådets förordning (EG) nr 1272/2008,</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w14:paraId="1F09264C" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00404691" w14:paraId="4BE06CC6" w14:textId="77777777" w:rsidTr="00732158">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="618BDA0D" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00DC7884" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="2235AA76" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7884">
-[...14 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D3901DC" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00DC7884" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="7FD93C04" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="001644C4" w:rsidRDefault="001C7D99" w:rsidP="00732158">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>kan antas</w:t>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001644C4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>. </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> att ett beslut om utvisning enligt 2 kap. 1 § kommer att meddelas, eller </w:t>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>bryter mot artikel 35.2a i förordning (EG) nr 1272/2008 genom att tillhandahålla ett ämne eller en blandning via en påfyll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>station utan att</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="60510F13" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BB9C390" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20907123" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a) ämnet eller blandningen får tillhanda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>hållas via en påfyllnings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>station, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="5BB5EA8B" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20BC310F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6EB2C82A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="001644C4" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001644C4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>förpackningskraven för påfyllda kollin är uppfyllda,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="70B7E4EC" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CF3B6ED" w14:textId="5E0C57C0" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. bryter mot ett förbud eller en begränsning för att producera, använda, importera, exportera, återexportera, vidare leverera, till</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57980">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>handahålla till en annan person eller på marknaden släppa ut ett ämne, en produkt eller en utrust</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57980">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>ning enligt artikel 4, 5, 11.2, 15.1, 15.2 eller 19.1 i Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>parla</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>mentets och rådets förordning (EU) 2024/590 av den 7 februari 2024 om ämnen som bryter ned ozon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>skiktet och om upphävande av förordning (EG) nr 1005/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CBD9988" w14:textId="4B5E8D0B" w:rsidR="001C7D99" w:rsidRPr="00EC5BF5" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. bryter mot ett förbud eller en begränsning för att producera, använda, importera, exportera, återexportera, vidare leverera, till</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57980">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>handahålla till en annan person eller på marknaden släppa ut ett ämne, en produkt eller en utrust</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57980">
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:t>ning enligt artikel 4, 5, 11.2, 15.1, 15.2 eller 19.1 i Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>parla</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>mentets och rådets förordning (EU) 2024/590 av den 7 februari 2024 om ämnen som bryter ned ozon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>skiktet och om upphävande av förordning (EG) nr 1005/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="4AAEBC89" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59D62EDD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om åtgärder för åter</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>vinning och destruktion av ozon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>nedbrytande ämnen bryter mot artikel 20.1, 20.5 eller 20.6 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08D0BB51" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00EC5BF5" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om åtgärder för åter</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>vinning och destruktion av ozon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>nedbrytande ämnen bryter mot artikel 20.1, 20.5 eller 20.6 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="2B5567C5" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C83B0C2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. släpper ut ozonnedbrytande ämnen i atmosfären utan att det är tillåtet enligt artikel 21.1 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5320C5E9" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00EC5BF5" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. släpper ut ozonnedbrytande ämnen i atmosfären utan att det är tillåtet enligt artikel 21.1 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="4391387F" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="067AA82B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om åtgärder för att hindra eller minska läckage av ozonnedbrytande ämnen bryter mot artikel 21.2 i förordning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A92248F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00EC5BF5" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om åtgärder för att hindra eller minska läckage av ozonnedbrytande ämnen bryter mot artikel 21.2 i förordning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="45D0470B" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="353142F8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. använder ett växtskydds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>medel utan att följa de villkor som framgår av märkningen enligt vad som krävs i artikel 55 i Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>parlamentets och rådets förordning (EG) nr 1107/2009 av den 21 oktober 2009 om utsläppande av växtskyddsmedel på marknaden och om upphävande av rådets direktiv 79/117/EEG och 91/414/EEG,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DE2EDF9" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00EC5BF5" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. använder ett växtskydds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>medel utan att följa de villkor som framgår av märkningen enligt vad som krävs i artikel 55 i Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>parlamentets och rådets förordning (EG) nr 1107/2009 av den 21 oktober 2009 om utsläppande av växtskyddsmedel på marknaden och om upphävande av rådets direktiv 79/117/EEG och 91/414/EEG,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="145D963A" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="624245D0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut ett växtskyddsmedel eller ett hjälp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>ämne som allmänheten får tillgång till, utan att se till att medlet eller ämnet innehåller sådana bestånds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>delar som avskräcker från eller förhindrar konsumtion enligt vad som krävs i artikel 64.2 i förordning (EG) nr 1107/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="237D2E15" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00EC5BF5" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut ett växtskyddsmedel eller ett hjälp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>ämne som allmänheten får tillgång till, utan att se till att medlet eller ämnet innehåller sådana bestånds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>delar som avskräcker från eller förhindrar konsumtion enligt vad som krävs i artikel 64.2 i förordning (EG) nr 1107/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="4460E264" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6558E431" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut ett växtskyddsmedel eller ett hjälp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ämne utan att följa en skyldighet i artikel 64.3 i förordning (EG) nr 1107/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E3723B0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00EC5BF5" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut ett växtskyddsmedel eller ett hjälp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ämne utan att följa en skyldighet i artikel 64.3 i förordning (EG) nr 1107/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="36F6408E" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="53D9ECCB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en kosmetisk produkt i strid med ett förbud eller en begränsning i artikel 14, 15.1 eller 15.2 i Europaparla</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>mentets och rådets förordning (EG) nr 1223/2009 av den 30 november 2009 om kosmetiska produkter, om inte förekomsten av ett förbjudet ämne i en kosmetisk produkt kan anses tillåten enligt artikel 17 i samma förordning,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A5E191C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00EC5BF5" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en kosmetisk produkt i strid med ett förbud eller en begränsning i artikel 14, 15.1 eller 15.2 i Europaparla</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>mentets och rådets förordning (EG) nr 1223/2009 av den 30 november 2009 om kosmetiska produkter, om inte förekomsten av ett förbjudet ämne i en kosmetisk produkt kan anses tillåten enligt artikel 17 i samma förordning,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="78BF1E05" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20176B51" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en kosmetisk produkt utan att produk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ten har genomgått en säkerhets</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>bedömning i enlighet med artikel 10 i förordning (EG) nr 1223/2009, eller att en säkerhetsrapport har upprättats i enlighet med samma artikel,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D7CD333" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00EC5BF5" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en kosmetisk produkt utan att pro</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>duk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ten har genomgått en säkerhets</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>bedömning i enlighet med artikel 10 i förordning (EG) nr 1223/2009, eller att en säkerhetsrapport har upprättats i enlighet med samma artikel,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="785DB290" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56EFA57E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. använder en biocidprodukt utan att följa de bestämmelser och villkor som följer av märkningen enligt vad som krävs i artikel 17.5 i Europaparlamentets och rådets förordning (EU) nr 528/2012 av den 22 maj 2012 om tillhanda</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>hållande på marknaden och användning av biocidprodukter,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42ACC065" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. använder en biocidprodukt utan att följa de bestämmelser och villkor som följer av märkningen enligt vad som krävs i artikel 17.5 i Europaparlamentets och rådets förordning (EU) nr 528/2012 av den 22 maj 2012 om tillhanda</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>hållande på marknaden och användning av biocidprodukter,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="78C15F28" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D983047" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00591265" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en behandlad vara utan att följa en skyldighet i artikel 58.2 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) nr 528/2012</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00591265">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008667AB">
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1280F846" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00591265" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en behandlad vara utan att följa en skyldighet i artikel 58.2 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) nr 528/2012, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="7DACD438" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D6C778B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. i egenskap av innehavare av ett produktgodkännande av en biocidprodukt inte ser till att produkten innehåller beståndsdelar som avskräcker från konsumtion enligt vad som krävs i artikel 69.1 </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>andra stycket andra meningen i förordning (EU) nr 528/2012</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001644C4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3532ECA2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. i egenskap av innehavare av ett produktgodkännande av en biocidprodukt inte ser till att produkten innehåller beståndsdelar som avskräcker från konsumtion enligt vad som krävs i artikel 69.1 </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>andra stycket andra meningen i förordning (EU) nr 528/2012.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D0EEF20" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
-[...34 lines deleted...]
-    <w:p w14:paraId="2D99F692" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="6A567296" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1176C348" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. ansvar för gärningen kan dömas ut enligt 1 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142E4C05" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. ansvar för gärningen kan dömas ut enligt 6 § eller om ansvar enligt 6 § inte ska dömas ut till följd av 6 § andra stycket, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F270B65" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. ansvar för gärningen kan dömas ut enligt 9 § första stycket 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ED08A5" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00404691" w14:paraId="349338BE" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B716B72" w14:textId="4831EE7B" w:rsidR="001C7D99" w:rsidRPr="000E6F0B" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0011579E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lydelse enligt </w:t>
+            </w:r>
+            <w:r w:rsidR="00D15812">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>prop. 2025/26:242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5933D585" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="000E6F0B" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0EF49A4E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0695040D" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="58D06E89" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>9 §</w:t>
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001378CE" w14:paraId="071B8C24" w14:textId="77777777" w:rsidTr="005A3B52">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BBD5ECF" w14:textId="7A7D88CD" w:rsidR="001378CE" w:rsidRDefault="001378CE" w:rsidP="00F0233E">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">För </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0233E">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>otillåten miljöverksamhet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086364F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507012">
+              <w:t xml:space="preserve">döms </w:t>
+            </w:r>
+            <w:r>
+              <w:t>till böter eller fängelse i högst två år den som med uppsåt eller av oaktsamhet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AEB11ED" w14:textId="044E0B27" w:rsidR="001378CE" w:rsidRDefault="001378CE" w:rsidP="00F0233E">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">För </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F0233E">
+              <w:rPr>
+                <w:i/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>otillåten miljöverksamhet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086364F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507012">
+              <w:t xml:space="preserve">döms </w:t>
+            </w:r>
+            <w:r>
+              <w:t>till böter eller fängelse i högst två år den som med uppsåt eller av oaktsamhet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1DB6FD1C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. påbörjar eller bedriver en verksamhet eller vidtar en åtgärd utan tillstånd eller godkännande eller utan att ha gjort en anmälan, eller efter att ha gjort en anmälan påbörjar en verksamhet eller åtgärd utan att följa en föreskriven tidsfrist, allt enligt vad som krävs i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1018CB94" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) bestämmelsen i 7 kap. 28 a § om skydd för särskilda naturområden, om verksamheten eller åtgärden inte omfattas av ett tillstånd eller en dispens enligt bestämmelserna i 9 eller 11–15 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2246AD48" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) föreskrifter som regeringen har meddelat med stöd av 9 kap. 6 § om miljöfarliga verksamheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7265B2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) bestämmelsen i 9 kap. 6 c § om anmälningspliktiga miljöfarliga verksamheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB41C88" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d) bestämmelserna i 11 kap. eller föreskrifter som regeringen har meddelat med stöd av 11 kap. om vattenverksamheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B75017" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e) bestämmelsen i 11 kap. 9 b § tredje stycket om anmälningspliktiga vattenverksamheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E887584" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>f) bestämmelsen i 11 kap. 22 § om att ta en anläggning för bortledande av grundvatten ur bruk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B682C2F" w14:textId="77777777" w:rsidR="00973BFD" w:rsidRDefault="00973BFD" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">g) bestämmelsen i 12 kap. 6 § eller föreskrifter som regeringen har meddelat med stöd av 12 kap. 6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0233E">
+        <w:t>eller 6 c</w:t>
+      </w:r>
+      <w:r>
+        <w:t> § om att en verksamhet eller åtgärd ska anmälas för samråd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373BA92D" w14:textId="3DF56D20" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>h) bestämmelsen i 13 kap. 12 § om avsiktlig utsättning av genetiskt modifierade organismer och om att släppa ut produkter som innehåller eller består av sådana organismer på marknaden,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D5FD1E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>i) föreskrifter som regeringen har meddelat med stöd av 13 kap. 16 § om innesluten användning av genetiskt modifierade organismer,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5C0C3D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>j) föreskrifter som regeringen har meddelat med stöd av 14 kap. 8 § om hantering, införsel, utförsel, tillstånd, godkännande eller anmälan av kemiska produkter, biotekniska organismer eller varor,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184E5DAC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>k) bestämmelserna i artikel 56 i förordning (EG) nr 1907/2006 om förutsättningar för att få använda ett ämne som anges i bilaga XIV till den förordningen eller släppa ut ett sådant ämne på marknaden,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116C5D57" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>l) bestämmelserna i artikel 28.1 i förordning (EG) nr 1107/2009 om krav på produktgodkännande av växtskyddsmedel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05457B85" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>m) bestämmelserna om krav på godkännande av biocidprodukter i artikel 17.1 i förordning (EU) nr 528/2012,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00404691" w14:paraId="6F90156B" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55A05789" w14:textId="168936E5" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">n) föreskrifter som regeringen har meddelat med stöd av 15 kap. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D15812" w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15812">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">§ om krav på </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EBF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tillstånd</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> för yrkesmässig drift av en producent</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ansvarsorganisation för avfall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>från</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>elektrisk</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15812">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>elektronisk</w:t>
+            </w:r>
+            <w:r w:rsidR="00D15812" w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D15812" w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>produkter</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="034B01C8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">n) föreskrifter som regeringen har meddelat med stöd av 15 kap. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> § om krav på </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>godkännande</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> för yrkesmässig drift av en producent</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ansvarsorganisation för avfall </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>från</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>elektrisk</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>elektronisk utrust</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792BD4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ning</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="059299D2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>o) bestämmelserna i 17 kap. om regeringens tillåtlighetsprövning, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6423BFB7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. i egenskap av innehavare av det tillstånd eller det beslut om tillåtlighet, godkännande eller dispens som gäller för verksamheten eller åtgärden och som har meddelats med stöd av balken, förordning (EG) nr 1907/2006, förordning (EG) nr 1107/2009 eller förordning (EU) nr 528/2012 bryter mot ett villkor eller en bestämmelse i tillståndet eller i beslutet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7EB2AF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I fråga om ett villkor eller en bestämmelse om buller (bullervillkor) som har angetts i ett sådant tillstånd eller beslut som avses i första stycket 2 ska det förhållandet att en bostadsbyggnad är utsatt för omgivningsbuller i strid med bullervillkoret inte anses utgöra ett brott mot villkoret, om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7999D04B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. byggnaden ingår i ett område med detaljplan eller omfattas av ett bygglov enligt plan- och bygglagen (2010:900),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD8BC98" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. det i planbeskrivningen till planen eller i lovet har angetts beräknade bullervärden och omgivningsbullret inte överskrider dessa värden, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C7C3B3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. beräkningen av bullervärdena har gjorts med hänsyn till intresset att förebygga olägenhet för människors hälsa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AB7183" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om ansvar för gärningen kan dömas ut enligt 1 § eller om gärningen omfattas av en föreskrift som regeringen har meddelat med stöd av 30 kap. 1 § om skyldighet att betala miljösanktionsavgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772E6D01" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00404691" w14:paraId="683B2B89" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B18A4F7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="000E6F0B" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B7D7D43" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="000E6F0B" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="41020973" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06316316" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB30275" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bristfällig miljöinformation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> döms till böter eller fängelse i högst två år den som med uppsåt eller av oaktsamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01721694" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. i fråga om kemiska produkter eller biotekniska organismer bryter mot bestämmelserna om produktinformation i 14 kap. genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D8D79A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) felaktigt klassificera eller inte klassificera en produkt enligt vad som krävs i föreskrifter som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D3EC63" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) inte märka en produkt eller att lämna annan produktinformation enligt vad som krävs i föreskrifter som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02207536" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) inte med en lämplig symbol eller beteckning för fara eller risk eller med annan tydlig varningstext märka en produkt eller på annat sätt lämna produktinformation, om märkningen eller informationen behövs till skydd för människors hälsa eller miljön, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323D4F51" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d) lämna oriktig eller bristfällig produktinformation,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7518A0D4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. i fråga om kemiska produkter bryter mot en bestämmelse i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parlamentets och rådets förordning (EU) nr 649/2012 av den 4 juli 2012 om export och import av farliga kemikalier genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDEE405" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inte märka en produkt med en farosymbol, en farobeteckning, en riskfras eller ett varningsmärke enligt vad som krävs i förordningens artikel 17.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDE692A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) inte lämna säkerhetsdatablad enligt vad som krävs i förordningens artikel 17.3, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78751F76" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) lämna oriktig uppgift i märkningen eller säkerhetsdatabladet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4044DC57" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. i fråga om tvätt- eller rengöringsmedel bryter mot förordning (EG) nr 648/2004 genom att inte märka förpackningar enligt vad som krävs i förordningens artikel 11,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC5D3CB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. i fråga om produkter och utrustning som innehåller fluorerade växthusgaser bryter mot förordning (EU) 2024/573 genom att inte märka produkter eller utrustning enligt vad som krävs i förordningens artikel 12,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5AD296" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. i fråga om kemiska produkter bryter mot förordning (EG) nr 1907/2006 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034D950B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inte förse mottagaren av ett ämne eller en blandning med ett säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>datablad enligt kraven i artikel 31,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525B8496" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) lämna oriktig eller bristfällig uppgift i säkerhetsdatabladet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFA542D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) inte enligt vad som krävs i artikel 33 tillhandahålla en mottagare eller konsument information om namn på ett ämne som ingår i en vara och finns angivet i bilaga XIV till förordningen eller angivet i den kandidatför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>teckning som avses i artikel 59,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7BF91E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. i fråga om kemiska produkter och explosiva föremål bryter mot förordning (EG) nr 1272/2008 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4810EBA2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">a) felaktigt klassificera eller inte klassificera ett ämne, en blandning eller ett explosivt föremål enligt vad som krävs i artiklarna 4.1, 4.2, 4.3 eller 4.8, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050606B">
+        <w:t>eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2C89E1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31967">
+        <w:t>felaktigt märka eller inte märka</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ett ämne, en blandning eller ett explosivt föremål enligt vad som krävs i artiklarna 4.4, 4.7 eller 4.8,</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w14:paraId="6B1A67A0" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00404691" w14:paraId="623B9DA2" w14:textId="77777777" w:rsidTr="00732158">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DC9255D" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00AB44BF" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="63B26962" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="48AB34EE" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00DD4DEE" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="4E81BCFA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">tre månader. </w:t>
-[...22 lines deleted...]
-              <w:t>får utlänningen dock hållas i förvar under</w:t>
+              <w:t>7. bryter mot artiklarna 29, 34a.2 andra stycket eller 35.2a i förordning (EG) nr 1272/2008 i fråga om att tillhandahålla märk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-            <w:r>
               <w:softHyphen/>
-            </w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>nings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>nio</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00537FCD">
+              <w:softHyphen/>
+              <w:t>uppgifter på något annat sätt än genom att märka ett ämne eller en blandning,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="09E6658A" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="241B2F63" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41F5B325" w14:textId="0F01F8B9" w:rsidR="001C7D99" w:rsidRPr="00EC5BF5" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>8. bryter mot artikel 35.2a i för</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57980">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ordning (EG) nr 1272/2008 genom att tillhandahålla ett ämne eller en blandning via en påfyll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ningsstation utan att märknings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>kraven för påfyllda kollin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BF5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> månader</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> är uppfyllda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00404691" w14:paraId="02C966C3" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66D22377" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00AD7DCB" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7DCB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om behandlat utsäde eller växtskyddsmedel bryter mot förordning (EG) nr 1107/2009 genom att</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26A77F3F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00AD7DCB" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om behandlat utsäde eller växtskyddsmedel bryter mot förordning (EG) nr 1107/2009 genom att</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57E6ED3F" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="0377F646" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) felaktigt märka eller inte märka ett behandlat utsäde enligt vad som krävs i artikel 49.4,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2F8E16" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>b) felaktigt märka eller inte märka ett växtskyddsmedel enligt vad som krävs i artikel 65.1 och i kommissionens förordning (EU) nr 547/2011 av den 8 juni 2011 om tillämpning av Europaparlamentets och rådets förordning (EG) nr 1107/2009 vad gäller märkningskrav för växtskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376AA45F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) lämna oriktig eller bristfällig produktinformation enligt vad som krävs i artikel 66.1, 66.2 eller 66.5, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00404691" w14:paraId="4FA01292" w14:textId="77777777" w:rsidTr="00732158">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1130988F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00AD7DCB" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7DCB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD7DCB">
+              <w:t>. i fråga om en biocidprodukt eller behandlad vara bryter mot förordning (EU) nr 528/2012 genom att</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10595F0C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00732158">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD7DCB">
+              <w:t>. i fråga om en biocidprodukt eller behandlad vara bryter mot förordning (EU) nr 528/2012 genom att</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4AF54241" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inte märka produkten eller varan på ett sätt som uppfyller kraven i artikel 58.3 eller artikel 69.2, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFBA1F0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) inte lämna produktinformation som uppfyller kraven i artikel 72.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7980445C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00EF7D14" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om underlåtenheten eller den oriktiga eller bristfälliga informationen varit sådan att den inte kunnat försvåra bedömningen av risken för skada på människors hälsa eller i miljön. Ansvar ska inte heller dömas ut enligt denna paragraf, om ansvar för gärningen kan dömas ut enligt 9 § första stycket 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CB64E6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00811E52" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEA9F8D" w14:textId="15487286" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15812">
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF7AF73" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Bestämmelsen i 26 kap. 13 b § i den äldre lydelsen gäller fortfarande för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0901">
+        <w:t xml:space="preserve">förbud i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A971D5">
+        <w:t>Europaparlamentets och rådets förordning (EG) nr</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A971D5">
+        <w:t>1013/2006 av den 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A971D5">
+        <w:t>juni 2006 om transport av avfall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0901">
+        <w:t xml:space="preserve"> och förelägganden som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0901">
+        <w:t xml:space="preserve">beslutats med anledning av förordningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E43872C" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00404691" w:rsidRDefault="00DB62B9" w:rsidP="00404691">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00404691" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6446623B" w14:textId="77777777" w:rsidR="00742A4B" w:rsidRDefault="00742A4B">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc227766514"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D06ACF" w14:textId="69F7D8D5" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc230182025"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="309E4A69" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F0644CE" w14:textId="594C1C4F" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>maj 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> trädde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>Europaparlamentets och rådets förordning (EU) 2024/1157 av den 11</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>april 2024 om transport av avfall, om ändring av förordningarna (EU) nr 1257/2013 och (EU) 2020/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3FED">
+        <w:t>1056 och om upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007C3FED">
+        <w:t>hävande av förordning (EG) nr 1013/2006 (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003911EC">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-förordningen om avfallstransporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3FED">
+        <w:t>) i kraft. Förordningen ersätter Europaparlamentets och rådets förordning (EG) nr 1013/2006 av den 14 juni 2006 om transport av avfall (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den tidigare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003911EC">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-förordningen om avfallstransporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3FED">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4399755C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen gav i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>Naturvårdsverkets regleringsbrev för 2024 ett uppdrag till myndigheten att analysera och föreslå nödvändiga åtgärder och regel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t xml:space="preserve">ändringar till följd av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-förordningen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>avfallstran</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>port</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t xml:space="preserve">. Naturvårdsverket redovisade uppdraget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t xml:space="preserve">juni 2025 i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rapporten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk221104487"/>
+      <w:r w:rsidRPr="003137A6">
+        <w:t xml:space="preserve">Förslag till författningsändringar till följd av revideringen av EU:s </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>avfallstransport</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t xml:space="preserve">förordning (KN2025/01589). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577833">
+        <w:t>En sammanfattning av rapporten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i relevanta delar finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F33433">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577833">
+        <w:t xml:space="preserve"> rapportens lagförslag i relevanta delar finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577833">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>. Rapporten har remissbehandlats. En förteckning av remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t xml:space="preserve">instanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137A6">
+        <w:t>. Remissvaren finns tillgängliga på regeringens webbplats, regeringen.se, och i Klimat- och näringslivsdepartementet (KN2025/01589).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713834BE" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den 10 december 2024 trädde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15F3A">
+        <w:t>Europaparlamentets och rådets för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A15F3A">
+        <w:t>ordning (EU) 2024/2865 av den 23 oktober 2024 om ändring av förordning (EG) nr</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15F3A">
+        <w:t>1272/2008 om klassificering, märkning och förpackning av ämnen och blandningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (den ändrade CLP-förordningen, från den engelska förkortningen Classification, Labelling and Packaging Regulation) i kraft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144C5390" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen gav i Kemikalieinspektionens regleringsbrev för 2024 ett uppdrag till myndigheten att analysera och föreslå nödvändiga författ</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningsändringar till följd av den ändrade CLP-förordningen. Kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>inspektionen redovisade uppdraget i april 2025 i rapporten Regerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppdrag om den reviderade CLP-förordningen (KN2025/01377). En sammanfattning av rapporten finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577833">
+        <w:t xml:space="preserve"> rapportens lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577833">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Rapporten har remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">behandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remissvaren finns tillgängliga på regeringens webbplats, regeringen.se, och i Klimat- och näringslivs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>departementet (KN2025/01377).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2E7C93" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den 19 december 2024 trädde Europaparlamentets och rådets förordning (EU) 2025/40 om förpackningar och förpackningsavfall, om ändring av förordning (EU) 2019/904 och om upphävande av direktiv 94/62/EG (EU-förordningen om förpackningar) i kraft. Regeringen gav i februari 2025 Naturvårdsverket i uppdrag att analysera och föreslå nöd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vändiga åtgärder och regeländringar till följd av EU-förordningen om förpackningar. Naturvårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">verket delredovisade uppdraget i juni 2025 i rapporten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004412A6">
+        <w:t>Förslag till komplettering av EU:s förpackningsförordning i svensk rätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> KN2025/01353).</w:t>
+      </w:r>
+      <w:r w:rsidDel="00EA4F32">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En sammanfattning av rapporten finns i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00577833">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rapportens lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6334B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Rapporten har remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>behandlats. En förteck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6334B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t> 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Remissvaren finns tillgäng</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>liga på regeringens webbplats, regeringen.se, och i Klimat- och näringslivsdepartementet (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633085">
+        <w:t>KN202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00633085">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>01739).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456DF542" w14:textId="4F17B22F" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FA3">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behandlas lagförslagen som gäller den nya EU-förordningen om avfallstransporter endast i de delar som gäller kvar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hållande och omhändertagande av avfall. I </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FA3">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behandlas även lagförslagen i de övriga rapporterna, med undantag för den före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">slagna straffbestämmelsen för överträdelser av kraven i CLP-förordningen om distansförsäljning. De lagförslag i rapporterna som inte behandlas i </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FA3">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bereds vidare i Regeringskansliet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74872A62" w14:textId="32BBE51C" w:rsidR="001C7D99" w:rsidRPr="00792BD4" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00792BD4">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28509716" w14:textId="1E8C26CC" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="0056643E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00792BD4">
+        <w:t xml:space="preserve">Regeringen beslutade den 23 april 2026 att inhämta Lagrådets yttrande över </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5565B">
+        <w:t xml:space="preserve">det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792BD4">
+        <w:t>lagförslag</w:t>
+      </w:r>
+      <w:r w:rsidR="005E38DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5565B">
+        <w:t xml:space="preserve">som finns </w:t>
+      </w:r>
+      <w:r w:rsidR="005E38DB">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="005E38DB" w:rsidRPr="00C43D1E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792BD4">
+        <w:t xml:space="preserve">. Lagrådet lämnar förslaget utan erinran. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43D1E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilaga </w:t>
+      </w:r>
+      <w:r w:rsidR="005E38DB" w:rsidRPr="00C43D1E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792BD4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15812" w:rsidRPr="00792BD4">
+        <w:t xml:space="preserve"> I övrigt görs ändring</w:t>
+      </w:r>
+      <w:r w:rsidR="00354D71" w:rsidRPr="00792BD4">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15812" w:rsidRPr="00792BD4">
+        <w:t xml:space="preserve"> av rättelsekaraktär i 29</w:t>
+      </w:r>
+      <w:r w:rsidR="005E38DB">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15812" w:rsidRPr="00792BD4">
+        <w:t>kap</w:t>
+      </w:r>
+      <w:r w:rsidR="005E38DB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15812" w:rsidRPr="00792BD4">
+        <w:t xml:space="preserve"> 4 § miljöbalken</w:t>
+      </w:r>
+      <w:r w:rsidR="00224CDF" w:rsidRPr="00792BD4">
+        <w:t xml:space="preserve"> och en ändring</w:t>
+      </w:r>
+      <w:r w:rsidR="00224CDF">
+        <w:t xml:space="preserve"> av tidpunkten för ikraftträdande</w:t>
+      </w:r>
+      <w:r w:rsidR="00973BFD">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15812" w:rsidRPr="00D15812">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2666C75C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc227766515"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc230182026"/>
+      <w:r>
+        <w:t>Hänvisningar till EU-förordningarna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="4FFADADB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AAD381" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00A76360" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hänvisningar till CLP-förordningen, EU-förordningen om förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar och den nya EU-förordningen om avfallstransporter ska vara dynamiska, dvs. avse förordningarna i den vid varje tidpunkt gällande lydelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6580F4CC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0EB7">
+        <w:t>apporte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rnas förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3C1665" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-      </w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk222744119"/>
+      <w:r>
+        <w:t>Rapporternas förslag stämmer överens med regeringens</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F33E3D3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B80C43" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna tillstyrker förslagen eller har inga synpunkter i denna del.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BB54CA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B072D1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hänvisningar till EU-rättsakter kan vara antingen statiska eller dynamiska. En statisk hänvisning innebär att hänvisningen avser EU-rättsakten i en viss angiven lydelse. En dynamisk hänvisning innebär att hänvisningen avser EU-rättsakten i den vid varje tidpunkt gällande lydelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4031A6EC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hänvisningar i hittillsvarande straffbestämmelser i 29 kap. miljöbalken som avser överträdelser av CLP-förordningen är dynamiska. Detsamma gäller hänvisningarna till den tidigare EU-förordningen om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>transporter i 26 kap. miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDD9442" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CLP-förordningen, EU-förordningen om förpackningar och den nya EU-förordningen om avfallstransporter är direkt tillämpliga i svensk rätt. Med en dynamisk hänvisning säkerställs att ändringar i förordningarna får omedelbart genomslag, eftersom lagen inte med nödvändighet behöver ändras om förordningarna ändras. Genom att varje hänvisning till CLP-</w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>10 §</w:t>
-      </w:r>
+        <w:t>förordningen kombineras med en ram inom vilken bestämmelsens straffbara område anges avgränsas också straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelsens räckvidd i tillräcklig utsträckning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001956FC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hänvisningar till förordningarna bör därför vara dynamiska.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8D90BB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005119C1" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc227766516"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc230182027"/>
+      <w:r>
+        <w:t>Kompletterande straffbestämmelser till CLP-förordningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="67F606DC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc227766517"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc230182028"/>
+      <w:r>
+        <w:t>Regleringen på EU-nivå av klassificering, märkning och förpackning av ämnen och blandningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="64721736" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CLP-förordningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F16509" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93C4C">
+        <w:t>Europaparlamentets och rådets förordning (EG) nr 1272/2008 av den 16</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93C4C">
+        <w:t>december 2008 om klassificering, märkning och förpackning av ämnen och blandningar, ändring och upphävande av direktiven 67/548/EEG och 1999/45/EG samt ändring av förordning (EG) nr 1907/2006</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CLP-förordningen) trädde i kraft den 20 januari 2009. Genom förordningen fastställs enhetliga krav för klassificering, märkning och förpackning av ämnen och blandningar i enlighet med reglerna i det globalt harmoniserade systemet för klassificering och märkning av kemikalier (Globally Harmonised System of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31E6F">
+        <w:t>Classification and Labelling of Chemicals</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31E6F">
+        <w:t xml:space="preserve"> GHS)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Syftet med förordningen är att säkerställa en hög skyddsnivå för människors hälsa och för miljön och fri rörlighet för ämnen, blandningar och föremål (artikel 1.1).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006465E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Förordningen har ändrats genom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006465E7">
+        <w:t>den ändrade CLP-förordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BDCBC2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CLP-förordningen kompletteras i svensk rätt främst av förordningen (2008:245) om kemiska produkter och biotekniska organismer. Det finns även bestämmelser som kompletterar CLP-förordningen i myndighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föreskrifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563EA1E0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Medlemsstaterna ska införa bestämmelser om sanktioner vid över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädelser av bestämmelserna i förordningen som ska vara effektiva, proportionella och avskräckande (artikel 47). Överträdelser av krav i CLP-förordningen omfattas av straffbestämmelser i 29 kap. miljöbalken och miljösanktionsavgifter enligt 30 kap. miljöbalken och förordningen (2012:259) om miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD4E465" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kommissionens förenklingspaket om kemikalier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714ABE3F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den 8 juli 2025 presenterade Europeiska kommissionen ett förenklings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>paket om kemikalier (Omnibus VI) som en del i det bredare arbetet med att förenkla EU-lagstiftning. Paketet innehåller f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F543AC">
+        <w:t>örslag till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ändring av CLP-förordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F543AC">
+        <w:t>(COM(2025) 531)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Förslaget, som för närvarande behandlas av EU-institutionerna i enlighet med det ordinarie lagstiftningsförfarandet, innebär ändringar i bestämmelser som infördes genom den ändrade CLP-förordningen. För att inte de krav i den ändrade CLP-förordningen som </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>omfattas av förenklingspaketet skulle hinna träda i kraft innan förhand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lingarna är slutförda har tillämpningsdatumet för dessa krav skjutits upp till den 1 januari 2028, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942A00">
+        <w:t xml:space="preserve">Europaparlamentets och rådets förordning (EU) 2025/2439 av den 26 november 2025 om ändring av förordning (EU) 2024/2865 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>när det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00942A00">
+        <w:t xml:space="preserve"> gäller tillämpningsdatum och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7162A2" w14:textId="2521FF77" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förenklingsförslagen påverkar bl.a. bestämmelserna om distans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>försälj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning. I avvaktan på utfallet av förhandlingarna behandlas f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007512DD">
+        <w:t xml:space="preserve">örslagen i Kemikalieinspektionens rapport </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om distansförsäljning inte närmare i den här </w:t>
+      </w:r>
+      <w:r w:rsidR="00196D36">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Förenklingspaketets förslag berörs i övrigt i den utsträck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning som det har betydelse för förslagen i denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00196D36">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, se avsnitt 5.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E1C27C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc227766518"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc230182029"/>
+      <w:r>
+        <w:t>Förbud mot att tillhandahålla vissa farliga ämnen och blandningar via påfyllningsstationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="1AEEDC86" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588ED379" w14:textId="7D904E28" w:rsidR="001C7D99" w:rsidRPr="00A76360" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den som med uppsåt eller av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792BD4">
+        <w:t>oaktsamhet tillhandahåller ett ämne eller en blandning via en påfyllningsstation utan att ämnet eller blandningen får tillhandahållas via en påfyllningsstation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792BD4" w:rsidDel="009B5313">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792BD4">
+        <w:t>ska dömas för miljöfarlig kemikaliehantering till böter eller fängelse i högst två</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A53BE24" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i rapporten Regerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppdrag om den reviderade CLP-förordningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B26E93" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rapportens förslag stämmer i sak överens med regeringens men har en annan redaktionell utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D48F536" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F4038B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De flesta remissinstanserna tillstyrker </w:t>
+      </w:r>
+      <w:r w:rsidDel="00660B08">
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller har inga synpunkter i sak på </w:t>
+      </w:r>
+      <w:r w:rsidDel="00660B08">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6638A6B0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett</w:t>
+      </w:r>
+      <w:r w:rsidDel="00B845AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fåtal remissinstanser för fram allmänna synpunkter på rapportens förslag. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7DDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen Skåne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det med hänsyn till vad som framförts i miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>brotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utredningen kan vara lämpligare att inrikta sig på miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgifter snarare än straffsanktioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265F9AD0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC2E51F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I CLP-förordningen har det införts särskilda regler för tillhandahållande av farliga ämnen och blandningar via påfyllningsstationer (artikel 35.2a). En påfyllningsstation är en plats där en leverantör erbjuder konsumenter eller yrkesmässiga användare farliga ämnen eller blandningar som kan förvärvas genom påfyllning, antingen manuellt eller med användning av automatisk eller halvautomatisk utrustning (artikel 2.41). Påfyllning innebär att en konsument eller en yrkesmässig användare fyller för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>packningar med ett farligt ämne eller en farlig blandning som erbjuds av en leverantör i samband med kommersiell verksamhet, antingen mot betalning eller kostnadsfritt (artikel 2.40).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDC9BA6" w14:textId="5F23D62E" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Farliga ämnen eller blandningar som uppfyller kriterierna för klassificering i vissa faroklasser eller farokategorier får inte tillhandahållas via påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stationer (artikel 35.2a och avsnitt 3.4 första stycket k i del</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3 av bilaga II). Det handlar till stor del om ämnen och blandningar i samma faroklasser som kräver barnskyddande förslutning eller taktil varnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">märkning (artikel 35.2 andra stycket), </w:t>
+      </w:r>
+      <w:r w:rsidDel="0060046A">
+        <w:t>t.ex</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. akut toxicitet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513FD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det är leveran</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tören som har ansvar för att säkerställa att villkoren för att få tillhandahålla farliga ämnen eller blandningar via en påfyllningsstation är uppfyllda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794BEA6C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det krävs inte tillstånd för att få tillhandahålla ämnen och blandningar via påfyllningsstationer. Att reglerna följs kontrolleras i stället genom tillsyn. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00D41C69">
+        <w:t>Enbart tillsyn är inte tillräckligt för att säkerställa effektiva sanktioner.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Miljösanktionsavgifter kan användas för mindre allvarliga överträdelser som är enkla att konstatera (prop. 2005/06:182). Det är dock de farligaste ämnena och blandningarna som omfattas av förbudet. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk220657559"/>
+      <w:r>
+        <w:t xml:space="preserve">Att ämnen och blandningar tillhandahålls på ett betryggande sätt är av stor vikt för att förhindra skador på människor och den omgivande miljön. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t xml:space="preserve">Det är inte alltid enkelt att bedöma om ett visst ämne eller blandning uppfyller kriterierna för klassificering. Regeringen anser därför, till skillnad från </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Skåne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, att miljösanktionsavgifter inte är en lämplig sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>form. Överträdelser av förbudet bör därför förenas med straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ansvar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706D1722" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Överträdelser av förbudet kan jämföras med överträdelser av kraven på barnskyddande förslutning eller taktil varningsmärkning, som i fråga om de flesta aktörer omfattas av straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelsen i miljöbalken om miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>farlig kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hantering (29 kap. 3 § andra stycket 8). Åter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>försäljare kan i stället drabbas av miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgift, se 7 kap. 3 och 4 §§ förordningen (2012:259) om miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241D74C1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En motsvarande upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>delning behövs inte i fråga om överträdelser av förbudet, eftersom tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hållande via påfyllningsstationer företrädesvis bedöms ske i ledet mellan leverantör och slutanvändare. För straffbarhet vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002315B1">
+        <w:t>överträdelser av kraven på barn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002315B1">
+        <w:t xml:space="preserve">skyddande förslutning eller taktil varningsmärkning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>krävs det uppsåt eller oaktsamhet. Straffskalan omfattar böter eller fängelse i två år. Överträdelser av förbudet mot tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållande av vissa farliga ämnen och blandningar via påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stationer bör behandlas på samma sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1914DE44" w14:textId="2F0B0146" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I Kemikalieinspektionens rapport föreslås att straffansvaret ska omfatta utsläppandet på marknaden av ett ämne eller en blandning. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk220579459"/>
+      <w:r>
+        <w:t>Bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>serna om påfyllningsstationer avser, till skillnad från de allmänna förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraven, tillhandahållandet och inte utsläpp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>andet på marknaden av ämnen och blandningar. Straffansvaret bör därför utformas på mot</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>svarande sätt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509F9B7D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc227766519"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc230182030"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Krav på att kollin som fyllts på via en påfyllningsstation uppfyller förpackningskraven</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="161CDA83" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF78DBB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00A76360" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den som med uppsåt eller av oaktsamhet tillhandahåller ett ämne eller en blandning via en påfyllningsstation utan att förpackningskraven för påfyllda kollin är uppfyllda ska dömas för miljöfarlig kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hantering till böter eller fängelse i högst två år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13053D57" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i rapporten Regerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppdrag om den reviderade CLP-förordningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0EF691" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rapportens förslag stämmer i sak överens med regeringens men har en annan redaktionell utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1815E8DA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B92B450" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De flesta remissinstanserna tillstyrker förslaget eller har inga synpunkter på det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661C0E9E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D69AE05" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I CLP-förordningen har det införts särskilda regler för tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållande av farliga ämnen och blandningar via påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stationer (artikel 35.2a). Det är leverantören som har ansvar för att säkerställa att villkoren för att få tillhandahålla farliga ämnen eller blandningar via en påfyllningsstation är uppfyllda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A45E1DD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att få tillhandahålla ämnen eller blandningar via en påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>station ska varje påfyllt kolli uppfylla förpackningskraven (artikel 35.2a och avsnitt 3.4 första stycket j i del 3 av bilaga II till CLP-förordningen). Ett kolli är slutresultatet av förpacknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förfarandet, bestående av emballaget och dess innehåll (artikel 2.35). Det ställs alltså motsvarande krav på förpackningen av ett kolli som fyllts på via en påfyllningsstation som på förpackningen av andra kollin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F6B247" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att farliga ämnen och blandningar paketeras på ett betryggande sätt är av stor vikt för att förhindra skador på människor och den omgivande miljön. Det gäller oavsett om det är leverantören som fyller förpackningen eller om förpackningen fylls på av en konsument eller en yrkesmässig användare via en påfyllningsstation. I likhet med vad som gäller för andra kollin bör överträdelser av förpackningskraven för kollin som fyllts på via en påfyllningsstation förenas med straffansvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04222337" w14:textId="0CE75A80" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Överträdelser av befintliga förpackningskrav i CLP-förordningen om</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>fattas av straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelsen i miljöbalken om miljöfarlig kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hantering (29 kap. 3 § andra stycket 7 och 8). För straffbarhet krävs uppsåt eller oaktsamhet. Straffskalan omfattar böter eller fängelse i två år. Överträdelser av förpackningskraven för kollin som fyllts på via en påfyllningsstation bör behandlas på samma sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CADAB28" w14:textId="7A6A67C9" w:rsidR="001C7D99" w:rsidRPr="00791D6C" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I Kemikalieinspektionens rapport föreslås att straffansvaret ska omfatta utsläppandet på marknaden av ett ämne eller en blandning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763A28">
+        <w:t>Bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00763A28">
+        <w:lastRenderedPageBreak/>
+        <w:t>serna om påfyllningsstationer avser, till skillnad från de allmänna förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00763A28">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00763A28">
+        <w:t xml:space="preserve">kraven, tillhandahållandet och inte utsläppandet på marknaden av ämnen och blandningar. Straffansvaret bör därför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utformas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763A28">
+        <w:t xml:space="preserve"> på mot</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00763A28">
+        <w:t>svarande sätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8BDD86" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc227766520"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc230182031"/>
+      <w:r>
+        <w:t>Krav på att tillhandahålla märkningsuppgifter på annat sätt än genom märkning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="19BE15CE" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C573530" w14:textId="437D3D61" w:rsidR="001C7D99" w:rsidRPr="00A76360" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den som med uppsåt eller av oaktsamhet bryter mot bestämmelser i CLP-förordningen </w:t>
+      </w:r>
+      <w:r w:rsidR="00973BFD">
+        <w:t>som reglerar hur</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgifter </w:t>
+      </w:r>
+      <w:r w:rsidR="00973BFD">
+        <w:t xml:space="preserve">får tillhandahållas </w:t>
+      </w:r>
+      <w:r>
+        <w:t>på något annat sätt än genom att märka ett ämne eller en blandning ska dömas för bristfällig miljöinformation till böter eller fängelse i högst två år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A03281" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i rapporten Regerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppdrag om den reviderade CLP-förordningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BE3DF4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rapportens förslag stämmer delvis överens med regeringens. I rapporten föreslås att bestämmelsen om straffansvar för att felaktigt märka eller inte märka ett ämne, en blandning eller ett explosivt föremål ska avse att lämna eller inte lämna felaktiga märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315B913C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DF6B3D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De flesta remissinstanserna tillstyrker förslaget eller har inga synpunkter på det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3621BEBB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD7DDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Jernkontoret</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att införandet av straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melser bör avvakta till dess att EU beslutat om potentiella ytter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ligare ändringar i CLP-förordningen. Även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E02F0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Drivkraft Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att en ny analys av påverkan på svensk lagstiftning behöver göras med hänsyn till kommissionens förenklingspaket om kemikalier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479ECEEB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3274F60C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000301E8">
+        <w:t xml:space="preserve">Straffbestämmelsen om bristfällig miljöinformation </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000301E8">
+        <w:t xml:space="preserve">avser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>märkning bör behållas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0FFAAF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="008D0EC2" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Huvudregeln är att ett ämne, en blandning eller ett explosivt föremål ska märkas i enlighet med märkningskraven i CLP-förordningen innan de släpps ut på marknaden. Straffbestämmelsen om bristfällig miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">information avser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C247E8">
+        <w:t>att felaktigt märka eller inte märka ett</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ämne, en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1183B">
+        <w:t>blandning eller ett explosivt föremål</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt CLP-förordningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1183B">
+        <w:t xml:space="preserve"> (29 kap. 6 § </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">första stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1183B">
+        <w:t xml:space="preserve">6 miljöbalken). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C10DAA0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det finns vissa specifika undantag från märkningskraven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A4C56">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det handlar bland annat om att färre uppgifter får anges för vissa mindre förpackningar och att märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter i vissa fall ska tillhandahållas på något annat sätt, till exempel genom en kopia på märkningsuppgifterna, när det gäller ämnen eller blandningar som tillhandahålls utan förpackning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9FF7CD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Den ändrade CLP-förordningen inför nya undantag från märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraven i fråga om bland annat f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295E4F">
+        <w:t>örpackningar av ammunition som är avsedd att användas av försvarsstyrkor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, vissa ämnen som tillhandahålls allmän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heten utan förpackning och ämnen och blandningar som tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålls via påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stationer. Undantagen innebär att faroinformation i stället ska förmedlas på andra sätt än genom att ett ämne eller en blandning märks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0EC2">
+        <w:t xml:space="preserve">, till exempel genom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att förses med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0EC2">
+        <w:t>en kopia på märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008D0EC2">
+        <w:t xml:space="preserve">uppgifterna eller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att uppgifterna framgår </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0EC2">
+        <w:t xml:space="preserve">på en påfyllningsstation. I sådana situationer är det inte tydligt om agerandet omfattas av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nuvarande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0EC2">
+        <w:t>straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008D0EC2">
+        <w:t>bestämmelsen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om märkning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0EC2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det framgår inte av förarbetena till kriminaliseringen av märkningskraven om avsikten varit att även annat lämnande av märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter än genom att märka ett ämne eller en blandning skulle omfattas av bestämmelsen (prop. 2009/10:211).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF25ED9" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="0010581C" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0010581C">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Kemikalieinspektionens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve"> rapport föreslås att straffbestämmelse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve"> ska ändras från att omfatta att ”felaktigt märka eller inte märka” ett ämne eller en blandning till att omfatta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve"> ”lämna felaktiga märkningsuppgifter eller inte lämna märknings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgifter”. Syftet med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve"> att över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve">trädelser av krav på att lämna märkningsuppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve">på annat sätt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">än genom märkning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve">ska omfattas av straffansvar, samtidigt som de överträdelser som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nu är straffbelagda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve"> ska fortsätta att vara </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492D6979" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dock märkningskrav i CLP-förordningen som gäller annat än att lämna märkningsuppgifter. Det handlar till exempel om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve"> hur </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den fysiska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t>etiketten ska fästas och att märkningsuppgifterna ska anges på ett tydligt och outplånligt sätt (artikel 31).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Genom den ändrade CLP-förordningen blir det möjligt att använda digital märkning som också innebär andra krav på märkningen. Det gäller till exempel kravet på att en databärare ska fästas eller tryckas på den fysiska etiketten eller på förpackningen och att alla märkningsuppgifter på den digitala etiketten ska finns på ett ställe, åtskilda från övrig information (artiklarna 31.1b och 34b i CLP-förordningen). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve">Regeringen anser därför att rapportens förslag </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att begränsa straffansvaret till lämnandet av märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve">skulle innebära att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det straffbara området</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve"> inskränks på ett sätt som inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>varit avsett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget i rapporten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t xml:space="preserve">bör därför </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte genomföras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0010581C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E341B19" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En ny straffbestämmelse som avser tillhandahållande av märkningsuppgifter bör införas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60008D9C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den ändrade CLP-förordningen inför nya undantag från märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraven som gör det möjligt att använda alternativa sätt att förmedla faro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>information på.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10457982" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I fråga om f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295E4F">
+        <w:t>örpackningar av ammunition som är avsedd att användas av försvarsstyrkor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraven i vissa fall inte tillämpas (artikel 29.4b i CLP-förordningen). I de fallen ska försvars</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrkorna i stället förses med säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>databladet eller, om inget säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>blad krävs, en kopia av märk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54532FEA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dessutom införs det nya regler för vissa ämnen eller blandningar som tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hålls allmänheten utan förpackning (artikel 29.3 och del 5 av bilaga II). Det handlar om ämnen och blandningar som pumpas direkt in i en behållare som utgör en integrerad del av ett fordon och från vilken ämnet eller blandningen normalt inte är avsett att avlägsnas. I de fallen ska märk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgifter i stället tillhandahållas på en synlig plats på respektive </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>pump. När det gäller fordonsbränslen som pumpas in i bärbara behållare avsedda att användas för bränslen, ska en fysisk kopia av märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifterna tillhandahållas inte bara på en synlig plats på pumpen utan även för att fästas på behållaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16620CFC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För farliga ämnen och blandningar som tillhandahålls via påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stationer gäller särskilda regler (artikel 35.2a). För att få tillhandahålla farliga ämnen eller blandningar via en påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>station ska påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stationen vara försedd med etiketter som motsvarar etiketterna för varje farligt ämne eller varje farlig blandning som tillhandahålls vid stationen. Om märkningsuppgifterna är identiska för flera ämnen eller blandningar räcker det i vissa fall att en etikett används. Etiketterna på påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stationen ska vara fästa horisontellt på en synlig plats och vara svåra att avlägsna (avsnitt 3.4 första stycket a och b och andra stycket i del 3 av bilaga II).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A98E561" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I vissa fall får märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgifterna tillhandahållas på enbart en digital etikett (artikel 34a.2). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5369">
+        <w:t>Leverantörerna ska då på begäran, eller om den digitala etiketten tillfälligt inte är tillgänglig, tillhandahålla märknings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5369">
+        <w:softHyphen/>
+        <w:t>uppgifter även på alternativa sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A49F2A" w14:textId="08C5ADF2" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är viktigt att den faroinformation som märkningen typiskt sett innehåller förmedlas så att användaren kan göra informerade val och hantera ämnet eller blandningen på ett korrekt sätt för att förhindra skador på människor och den omgivande miljön. Det gäller oavsett om informa</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>tionen förmedlas genom märkning eller på något annat sätt. I de fall som tillhandahållandet sker utan förpackning eller via en påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>station är det särskilt viktigt att korrekt information finns att tillgå.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21275">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547B01CC" w14:textId="6EBC307A" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21275">
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21275">
+        <w:t xml:space="preserve">inte tydligt om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>andra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87B06">
+        <w:t xml:space="preserve"> sätt att förmedla faroinformation </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">på än märkning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21275">
+        <w:t xml:space="preserve">omfattas av den nuvarande straffbestämmelsen om märkning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041092A">
+        <w:t xml:space="preserve">et finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041092A">
+        <w:t xml:space="preserve">ett behov av att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tydliggöra att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041092A" w:rsidDel="00A21275">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041092A">
+        <w:t xml:space="preserve">överträdelser av krav i CLP-förordningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som tillåter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041092A">
+        <w:t>alternativa sätt att förmedla sådan faro</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0041092A">
+        <w:t>informa</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0041092A">
+        <w:t>tion som märkningen syftar till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> är straffbelagda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041092A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Straffansvaret bör därför utvidgas så att det uttryckligen omfattar krav i CLP-förordningen som gäller när märkningsuppgifter</w:t>
+      </w:r>
+      <w:r w:rsidDel="00A21275">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillhandahålls på annat sätt än genom märkning. Straffbestämmelsen bör, utöver att omfatta de nya kraven, även omfatta andra undantag som innebär att tillhandahållande av märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter på andra sätt tillåts (artikel 29). Det gäller till exempel</w:t>
+      </w:r>
+      <w:r w:rsidDel="0066080F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517635">
+        <w:t>ärdig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00517635">
+        <w:t xml:space="preserve">blandad cement och betong i vått tillstånd </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hålls allmänheten utan förpackning och som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517635">
+        <w:t>ska åtföljas av en kopia av märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00517635">
+        <w:t>upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00517635">
+        <w:t>gifterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E00CC66" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Överträdelser av kraven på att tillhandahålla märkningsuppgifter på något annat sätt än genom märkning bör behandlas på samma sätt som överträdelser av märkningskraven genom att felaktigt märka eller inte märka ett ämne, en blandning eller ett explosivt föremål (29 kap. 6 § första stycket 6 b miljöbalken). För straffbarhet bör det därför krävas uppsåt eller oaktsamhet. Straffskalan bör omfatta böter eller fängelse i två år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAE1E00" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kommissionens förenklingspaket om kemikalier påverkar inte utformningen av straffbestämmelsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C1C1A3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kommissionen föreslår i förenklingspaketet om kemikalier ändringar i CLP-förordningen som innebär att märkningsuppgifter kan tillhandahållas på annat sätt än genom märkning. Det handlar om bestämmelserna om </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>undantag från märkningskraven för små förpackningar och om märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraven för bränslestationer (artikel 29.2, avsnitt 1.5.2.4 i bilaga I och del 5 i bilaga II). Förenklingspaketet behandlas för närvarande av EU-institutionerna i enlighet med det ordinarie lagstiftnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förfarandet. Det är därför inte möjligt att ännu bedöma utfallet av förhandlingarna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552E69AC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som en följd av förenklingspaketet har tillämpnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>datumet i fråga om de nya kraven på fordonsbränslen och bränsle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stationer skjutits upp till den 1 januari 2028. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005314F2">
+        <w:t xml:space="preserve">Övriga bestämmelser i den ändrade CLP-förordningen som omfattas av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den föreslagna straffbestämmelsen har inte skjutits upp utan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005314F2">
+        <w:t>ska tillämpas från den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005314F2">
+        <w:t xml:space="preserve">juli 2026. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Medlemsstaterna ska införa bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ser om sanktioner vid överträdelser av bestämmelser i förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen (artikel 47). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7098D50E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den föreslagna straffbestämmelsen omfattar även vissa krav som finns i förordningen sedan tidigare. Eftersom straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melsen är utformad så att den omfattar tillhandahållande av märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter enligt vissa uppräknade bestämmelser i CLP-förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningen kommer de materiella kraven i dessa bestämmelser att omfattas av straff från den tidpunkt som kraven börjar att gälla enligt CLP-förordningen, om det är vid en senare tidpunkt än ikraftträdandet av straffbestämmelsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323277AB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidDel="00241960" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I fråga om ämnen som tillhandahålls utan förpackning finns det i samma bilaga som kraven på bränslestationer, för vilket tillämpningsdatumet skjutits upp till den 1 januari 2028, även bestämmelser om färdigblandad cement och betong i vått tillstånd. De bestämmelserna gäller redan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005314F2">
+        <w:t xml:space="preserve">Det är därför inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lämpligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005314F2">
+        <w:t xml:space="preserve"> att, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005314F2">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Jernkontoret</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005314F2">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Drivkraft Sverige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005314F2">
+        <w:t xml:space="preserve"> anser, avvakta med att införa straffbestämmelser till dess att förhandlingarna av förenklings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005314F2">
+        <w:softHyphen/>
+        <w:t>paketet är klara</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i dessa delar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55259F15" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc227766521"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc230182032"/>
+      <w:r>
+        <w:t>Krav på att kollin som fyllts på via en påfyllningsstation uppfyller märkningskraven</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="1F54B8CE" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104277F4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00677F75" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den som med uppsåt eller av oaktsamhet tillhandahåller ett ämne eller en blandning via en påfyllningsstation utan att märkningskraven för påfyllda kollin är uppfyllda ska dömas för bristfällig miljöinformation till böter eller fängelse i högst två år.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61007932" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i rapporten Regerings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppdrag om den reviderade CLP-förordningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A365DC9" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rapportens förslag stämmer i sak överens med regeringens men har en annan redaktionell utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B8D411" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AC672B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De flesta remissinstanserna tillstyrker förslaget eller har inga synpunkter på det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFEB20A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3501062C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den ändrade CLP-förordningen inför särskilda regler för tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållande av farliga ämnen och blandningar via påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stationer (artikel 35.2a i CLP-förordningen). Det är leverantören som ansvarar för att säkerställa att villkoren för att få tillhandahålla farliga ämnen eller blandningar via en påfyllningsstation är uppfyllda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035685FA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att ämnen eller blandningar ska få tillhandahållas via en påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>station ska varje påfyllt kolli uppfylla märkningskrav</w:t>
+      </w:r>
+      <w:r w:rsidDel="009B7BC3">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (artikel 35.2a</w:t>
+      </w:r>
+      <w:r w:rsidDel="009B7BC3">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avsnitt 3.4 första stycket i i del 3 av bilaga II). Ett kolli är slutresultatet av förpackningsförfarandet, bestående av emballaget och dess innehåll (artikel 2.35). Det ställs alltså motsvarande krav på märkningen av ett kolli som fyllts på via en påfyllningsstation som på märkningen av andra kollin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295E7FF1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att ämnen och blandningar är märkta på ett korrekt sätt är av central betydelse för att säkerställa en hög skyddsnivå för människors hälsa och för miljön. Det gäller oavsett om det är en leverantör som fyller förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen eller om förpackningen fylls på av en konsument eller en yrkes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mässig användare via en påfyllningsstation. I likhet med vad som gäller för andra kollin bör därför överträdelser av märkningskraven för kollin som fyllts på via en påfyllningsstation förenas med straffansvar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295F1C44" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Överträdelser av befintliga förpackningskrav i CLP-förordningen om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fattas av straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelsen i miljöbalken om miljöfarlig kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hantering (29 kap. 3 § andra stycket 7 och 8 miljöbalken). För straffbarhet krävs uppsåt eller oaktsamhet. Straffskalan omfattar böter eller fängelse i två år. Överträdelser av förpackningskraven för kollin som fyllts på via en påfyllningsstation bör behandlas på samma sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CC1CC4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00791D6C" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Kemikalieinspektionens rapport föreslås att straffansvaret ska omfatta utsläppande på marknaden av ett ämne eller en blandning. Som anges i avsnitt 5.3 avser bestämmelserna om påfyllningsstationer, till skillnad från de allmänna förpacknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraven, tillhandahållandet och inte utsläppandet på marknaden av ämnen och blandningar. Straffansvaret bör därför utformas på motsvarande sätt även i detta fall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717870A7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc227766522"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc230182033"/>
+      <w:r>
+        <w:t>Kompletterande bestämmelser till den nya EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3486B4A0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00166F09" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00166F09">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECC1EA4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00166F09" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00166F09">
+        <w:t xml:space="preserve">Tillsynsmyndigheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ska få </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166F09">
+        <w:t xml:space="preserve">besluta att hålla kvar eller omhänderta avfall, om det behövs för att säkerställa att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876DF8">
+        <w:t>ett förb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034592A">
+        <w:t xml:space="preserve">ud i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034592A">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-förordningen om avfallstransporter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034592A">
+        <w:t>följs eller att ett föreläggande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034592A">
+        <w:t xml:space="preserve">som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034592A">
+        <w:t>beslu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166F09">
+        <w:t xml:space="preserve">tats med anledning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av förordningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166F09">
+        <w:t xml:space="preserve"> följs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C03C1D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="008275D6" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055306D">
+        <w:t>rapporten Förslag till författningsändringar till följd av revideringen av EU:s avfallstransportförordning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CF09C3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="008275D6" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008275D6">
+        <w:t>Rapportens förslag stämmer överens med regeringens.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B666E4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00DB41D5" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB41D5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619605A1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00DB41D5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B029B">
+        <w:t xml:space="preserve">tanserna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstyrker </w:t>
+      </w:r>
+      <w:r w:rsidDel="00187344">
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B029B">
+        <w:t xml:space="preserve">har inga synpunkter på </w:t>
+      </w:r>
+      <w:r w:rsidDel="00187344">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB41D5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5362D24B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00461A3C" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00026A7B">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112A7B2A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002339F7">
+        <w:t xml:space="preserve">En tillsynsmyndighet får besluta att hålla kvar eller omhänderta avfall, om det behövs för att säkerställa att ett förbud i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den tidigare EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F7">
+        <w:t xml:space="preserve"> följs eller att ett föreläggande som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F7">
+        <w:t>beslutats med anledning av förordningen följs (2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F7">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F7">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F7">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F7">
+        <w:t xml:space="preserve">§ miljöbalken). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Den nya EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022670D">
+        <w:t xml:space="preserve"> trädde i kraft den 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022670D">
+        <w:t>maj 2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F7">
+        <w:t xml:space="preserve"> och ersätter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> den tidigare EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F7">
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>upphörde att gälla samma dag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022670D">
+        <w:t>. Huvuddelen av bestämmelserna i den nya förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0022670D">
+        <w:t>ningen ska börja tillämpas den 21</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022670D">
+        <w:t>maj 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (artikel 86)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022670D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C3ADA9" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002339F7">
+        <w:t xml:space="preserve">Tillsynsmyndigheten bör ha möjlighet att hålla kvar eller omhänderta avfall om det behövs enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den nya EU-förordningen om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>transporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002339F7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Hänvisningarna till den tidigare EU-förordningen om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>transporter behöver därför ersättas med hänvisningar t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A473C">
+        <w:t xml:space="preserve">ill </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den nya EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A473C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE9F719" w14:textId="0B1BB473" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den tidigare EU-förordningen om avfallstransporter ska dock fort</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>farande tillämpas efter den 20 maj 2024 i vissa fall, se vidare avsnitt 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B95798" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc227766523"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc230182034"/>
+      <w:r>
+        <w:t>Kompletterande bestämmelser till EU-förordningen om förpackningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="71623011" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDAF1D0" w14:textId="52332F0F" w:rsidR="001C7D99" w:rsidRPr="00A76360" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen eller den myndighet som regeringen bestämmer ska få meddela föreskrifter om undantag från en skyldighet att vidta avfalls</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>förebyggande åtgärder enligt EU-förordningen om förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar och föreskrifter om en skyldighet för andra aktörer än producenter att ta ut en pantavgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107B994C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i rapporten F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3DFB">
+        <w:t>örslag till komplettering av EU:s förpackningsförordning i svensk rätt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B4BF30" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="009A4C6F" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rapportens förslag stämmer delvis överens med regeringens. I rapporten föreslås att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC43AF">
+        <w:t xml:space="preserve">regeringen eller den myndighet som regeringen bestämmer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska få</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC43AF">
+        <w:t xml:space="preserve"> meddela de föreskrifter som behövs till följd av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227FAF">
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC43AF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611798AF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61496257" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007618A8">
+        <w:t xml:space="preserve">De flesta remissinstanserna tillstyrker </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007618A8">
+        <w:t xml:space="preserve">eller har inget att invända mot </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007618A8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Avfall Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framför att bemyndigandet kan bli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007618A8">
+        <w:t xml:space="preserve">för begränsat </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om det enbart gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007618A8">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007618A8">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en om förpackningar,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007618A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eftersom det kan tillkomma annan EU-lagstiftning där det finns behov av ett liknande bemyndigande. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5206">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att det finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5206">
+        <w:t xml:space="preserve"> en risk för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bemyndigandet blir för snävt genom att det bara omfattar åtgärder som behövs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5206">
+        <w:t xml:space="preserve">till följd av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007618A8">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007618A8">
+        <w:lastRenderedPageBreak/>
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en om förpackningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD5206">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Åtgärder som inte är nödvändiga, men som medlemsstaterna får göra, riskerar att inte omfattas. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>företagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att bemyndigandet har en otydlig koppling till de artiklar i förordningen där det ges utrymme för medlemsstaterna att undanta aktörer från regler eller utforma kompletterande regler. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574E8B9B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skogsindustrierna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker förslaget. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000066F7">
+        <w:t xml:space="preserve">anser att det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är av stor vikt att harmoniseringen av regelverket prioriteras framför nationella särlösningar och att det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000066F7">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000066F7" w:rsidDel="005D0B3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000066F7">
+        <w:t xml:space="preserve"> behov av att införa ytterligare nationella bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000066F7">
+        <w:t>melser eller undantag från avfallsförebyggande åtgärder.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4E97A4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00DF022B" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111C62B8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I samhället ser vi stora och ständigt tilltagande mängder förpackningar och låga återanvändnings- och insamlingsnivåer. Det innebär ett slöseri med resurser och bidrar till stora utsläpp av koldioxid. EU-förordningen om förpackningar har antagits som ett led i att hantera dessa problem. Den syftar främst till att minska mängden förpackningar som släpps ut på marknaden för att förebygga att förpackningsavfall uppkom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mer. Det finns dessutom bestämmelser om förbud att använda vissa förpackningar när de inte behövs och om att öka återanvänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen av förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar. Syftet är även att insamlingen och behandlingen av det avfall som uppstår ska bli bättre och effektivare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0903F54E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="0098696F" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU-förordningen om förpackningar omfattar alla slags förpackningar och innehåller regler på ett flertal områden, allt från hållbarhetskrav till krav på avfallshantering, offentlig upphandling och marknadskontroll. Eftersom bestämmelserna är meddelade i en EU-förordning är de direkt gällande. I förordningen finns det dock ett relativt stort utrymme för med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>staterna att införa nationella bestämmelser. Det finns t.ex. möjligheter att besluta om undantag från bestämmelserna och möjligheter att i vissa fall välja vilka åtgärder som medlemsstaten vill vidta för att uppnå syftet med bestämmelserna.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60AB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen bedömer, till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008973BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skogs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008973BC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>industrierna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det kan bli aktuellt att utnyttja detta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E6573F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De kompletterande reglerna bör lämpligen införas på lägre nivå än lag. Naturvårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket bedömer i sin rapport att det i nuvarande lagstiftning inte finns de bemyndiganden som behövs för att fullt ut kunna utnyttja flexibiliteten i EU-förordningen om förpackningar. Regeringen</w:t>
+      </w:r>
+      <w:r w:rsidDel="00857426">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">instämmer i den bedömningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAE08A4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I rapporten föreslås ett mycket brett bemyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">digande för regeringen att meddela alla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294387">
+        <w:t xml:space="preserve">de föreskrifter som behövs till följd av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">EU-förordningen om förpackningar. Regeringen anser, till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022334B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Avfall Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012255C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Visita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att bemyndigandet bör göras snävare. Det är bättre att avgöra behovet av bemyndiganden allt eftersom nya regelverk tas fram. Det är först då som det går att avgöra vilken kompetens som är lämplig att delegera. Eftersom EU-förordningen är så pass omfattande är det också svårt att överblicka vilka bestämmelser som bemyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digandet är avsett att användas till. Regeringen instämmer</w:t>
+      </w:r>
+      <w:r w:rsidDel="00102DD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E1021">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Livsmedels</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004E1021">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>företagens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> synpunkt att förslaget ger en otydlig koppling till artiklarna i förordningen och att det bör preciseras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618E660D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det framgår av Naturvårdsverkets rapport att det är relativt få artiklar där ett bemyndigande kan komma att behövas. De flesta av dessa artiklar </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>innehåller bestämmelser om avfallsförebyggande åtgärder. Det finns därför goda möjligheter att avgränsa bemyndigandet på ett bra sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEDDED5" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt miljöbalken är en avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bygg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ande åtgärd en åtgärd ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056D12">
+        <w:t>som vidtas innan ett ämne eller föremål har blivit avfall och som syftar till en minskning av mängden avfall, en minskning av innehållet av farliga ämnen i material och produkter eller en minskning av de negativa effekter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056D12">
+        <w:t xml:space="preserve"> på människors hälsa och miljön som avfall kan ge upphov till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768A709C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett exempel på en skyldighet att vidta avfallsförebyggande åtgärder i EU-förordningen om förpackningar är att en ekonomisk aktör inte får släppa ut vissa typer av förpackningar på marknaden, eftersom de kan anses vara onödiga (artikel 25). Det finns dock en möjlighet att i vissa fall göra ett undantag från denna regel för mikroföretag. Ett annat exempel är att ekonomiska aktörer är skyldiga att säkerställa att en viss andel av de använda förpackningarna är återanvändbara. På så sätt uppstår mindre avfall. Även här finns det en möjlighet att införa undantag under vissa omständigheter (artikel 29). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380F0BB4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I miljöbalken finns ett bemyn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">digande för regeringen att meddela föreskrifter om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00056D12">
+        <w:t>avfallsförebyggande åtgärder som har särskild betydelse för skyddet för människors hälsa eller miljön.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen bedömer dock</w:t>
+      </w:r>
+      <w:r w:rsidDel="00DD3D65">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att bemyndigandet inte omfattar föreskrifter om undantag från att vidta sådana åtgärder. Det bör därför införas en möjlighet för regeringen eller den myndighet som regeringen bestämmer att meddela föreskrifter om undantag från skyldig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>heter i EU-förordningen om förpackningar att vidta avfallsföre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>byggande åtgärder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3440DC1F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I EU-förordningen om förpackningar finns det även en skyldighet för medlemsstaterna att se till att det tas ut en pantavgift på vissa förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar vid försäljningsstället (artikel 50.2). Syftet är att säkerställa en effektiv insamling av dessa förpackningar. En effektiv insamling ger i sin tur goda förut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sättningar att återvinna avfallet på ett så bra sätt som möjligt, t.ex. genom att de material som blir resultatet av återvinningen får så hög kvalitet som möjligt. I miljöbalken finns det ett bemyndigande som gör det möjligt att införa en skyldighet för producenter att vidta åtgärder som möjliggör en effektiv insamling av avfall, se 15 kap. 12 § (15 kap. 32 § i prop. 2025/26:108). Eftersom pantavgiften ska tas ut vid försälj</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stället, kommer även andra än producenterna att omfattas av skyl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>digheten. Regeringen eller den myndighet som regeringen bestämmer bör därför få möjlighet att meddela föreskrifter om att andra aktörer än producenter ska ta ut en pantavgift vid försäljningsstället enligt artikel 50.2 i EU-förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen om förpackningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37496209" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc227766524"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc230182035"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="1542C5C5" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA9C985" w14:textId="7E767F27" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagändringarna ska träda i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidR="006251E3">
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>januari 2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A513BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A4BA93" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">Den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hittillsvarande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve"> bestämmelsen om kvarhållande och omhänder</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">tagande av avfall ska fortfarande gälla när det handlar om </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förbud i den </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">tidigare EU-förordningen om avfallstransporter eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">lägganden som har beslutats </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med anledning av förordningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B966948" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i rapporten Regeringsuppdrag om den reviderade CLP-förordningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24519466" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Hlk222743875"/>
+      <w:r>
+        <w:t>I rapporten föreslås att lagändringarna ska träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p w14:paraId="68B6CB18" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479A40D8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna tillstyrker</w:t>
+      </w:r>
+      <w:r w:rsidDel="00607E0F">
+        <w:t xml:space="preserve"> förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller har inga synpunkter på </w:t>
+      </w:r>
+      <w:r w:rsidDel="00607E0F">
+        <w:t>det</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B6723E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i rapporten Förslag till författningsändringar till följd av revideringen av EU:s avfallstransportförordning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09496ADA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Hlk222738595"/>
+      <w:r>
+        <w:t>I rapporten föreslås att ändringen i 26 kap. miljöbalken ska träda i kraft den 21 maj 2026. Rapporten</w:t>
+      </w:r>
+      <w:r w:rsidDel="00C501BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>innehåller inte något förslag till övergångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bestämmelse.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p w14:paraId="6094D4C1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B2ECB8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3023A">
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tillstyrker förslaget eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3023A">
+        <w:t xml:space="preserve">har inga synpunkter på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>det</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3023A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13302B4F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D25AE">
+        <w:t>Naturvårdsverkets rapport Förslag till komplettering av EU:s förpackningsförordning i svensk rätt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FA2EB8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="000F7D9A" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I rapporten föreslås</w:t>
+      </w:r>
+      <w:r w:rsidDel="004156C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att ändringen i 15 kap. miljöbalken ska träda i kraft den 12 augusti 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDF2B73" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0592B61E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna tillstyrker förslaget eller har inga synpunkter på det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6861607B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABF48BD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ikraftträdande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175676BF" w14:textId="0C14028D" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81645">
+        <w:t>Bestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81645">
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81645">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-förordningen om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81645">
+        <w:t xml:space="preserve"> avfallstransport</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81645">
+        <w:t xml:space="preserve"> ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">i huvudsak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81645">
+        <w:t>börja tillämpas den 21 maj 2026. Bes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tämmelserna i den ändrade CLP-förordningen som omfattas av de föreslagna straffbestämmelserna</w:t>
+      </w:r>
+      <w:r w:rsidDel="00A44844">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>börjar gälla den 1 juli 2026, bortsett från regleringen av fordonsbränslen och bränslestationer som omfattas av förenklingspaketet om kemikalier och ska börja tillämpas den 1 januari 2028.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2D63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_Hlk221185157"/>
+      <w:r>
+        <w:t>Huvuddelen av bestämmel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">serna i EU-förordningen om förpackningar ska börja tillämpas den 12 augusti 2026. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="000F7D9A">
+        <w:t>De föreslagna lagändring</w:t>
+      </w:r>
+      <w:r>
+        <w:t>arna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7D9A">
+        <w:t xml:space="preserve"> bör mot denna bakgrund träda i kraft så snart som möjligt, vilket beräknas vara den </w:t>
+      </w:r>
+      <w:r w:rsidR="006251E3">
+        <w:t>2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7D9A">
+        <w:t>januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B162911" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övergångsbestämmelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C326D68" w14:textId="303B9F97" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t xml:space="preserve">n tillsynsmyndighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t xml:space="preserve">besluta att hålla kvar eller omhänderta avfall, om det behövs för att säkerställa att ett förbud i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den tidigare EU-förordningen om avfallstransporter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t>följs eller att ett föreläggande som har beslutats med anledning av förordningen följs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t> kap. 13 b § miljöbalken</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t>. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF" w:rsidDel="009722CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t>avsnitt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t xml:space="preserve"> föreslås att hänvisningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t xml:space="preserve"> till den tidigare </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU-förordningen om avfalls</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">transporter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t xml:space="preserve">ska ersättas av hänvisningar till den nya </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU-förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen om avfallstransporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Den tidigare EU-förordningen om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>transporter upphörde att gälla den 20 maj 2024. Enligt övergångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelserna till den nya EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+      <w:r w:rsidDel="009722CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska bestämmelserna i den tidigare förordningen med vissa undantag fortsätta att tillämpas till och med den 21 maj 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Hlk221007818"/>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t>v övergångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t xml:space="preserve">bestämmelserna </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framgår också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t xml:space="preserve"> att den tidigare förordningen fortfarande ska </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t>tillämpas även efter det senare datumet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E13FF">
+        <w:t xml:space="preserve"> i vissa fall.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Den föreslagna ändringen i 26 kap. 13 b § miljöbalken behöver därför kompletteras med en övergångs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelse om att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F543D">
+        <w:t>en hittills</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F543D">
+        <w:t>varande bestämmelsen om kvarhållande och omhänder</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F543D">
+        <w:t>tagande av avfall fortfarande ska gälla när det handlar om förbud i den tidigare EU-förordningen om avfallstransporter eller före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F543D">
+        <w:t xml:space="preserve">lägganden som har beslutats med anledning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">samma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F543D">
+        <w:t>förordning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459C0EEA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F0678F" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Straff ska bestämmas efter den lag som gällde när gärningen företogs, (5 § andra stycket lagen [1964:163] om införande av brottsbalken). Några övergångsbestämmelser till straffbestämmelserna som gäller överträdelser av CLP-förordningen behövs därför inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF50293" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc227766525"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc230182036"/>
+      <w:r>
+        <w:t>Konsekvenser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="68707387" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc227766526"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc230182037"/>
+      <w:r>
+        <w:t>Problemet och den förändring som eftersträvas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="3D0CEFBD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den ändrade CLP-förordningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3455FC81" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den ändrade CLP-förordningen trädde i kraft den 10 december 2024. Ändringarna innebär flera nya krav i syfte att skydda hälsa och miljö och förbättra den inre marknaden. Enligt CLP-förordningen är medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">staterna skyldiga att införa bestämmelser om sanktioner vid överträdelser av bestämmelserna i förordningen, eftersom överträdelser kan skada människors hälsa och miljön. Sanktionerna ska vara effektiva, proportionella och avskräckande. De nya reglerna utgör ett viktigt led i att säkerställa ett högt skydd för hälsa och miljö genom skyldigheter för leverantörer att minska risken med ämnen och blandningar. Det finns en risk att regelverket inte följs om leverantörerna kan underlåta att följa de nya kraven utan att det får kännbara konsekvenser. De nya krav som bör omfattas av straffansvar rör tillhandahållande av märkningsuppgifter och påfyllningsstationer. Syftet med straffbestämmelserna är att verka avskräckande och att medföra effektiva och proportionerliga påföljder för överträdelser. Det är viktigt att hantera överträdelser av nya krav på motsvarande sätt som befintliga krav när de syftar till att skydda samma typ av intresse, i detta fall hälsa och miljö. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C4A858" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konsekvensanalysen tar upp effekterna av de föreslagna straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>serna. För konsekvenser av den ändrade CLP-förordningen hän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">visas till EU-kommissionens konsekvensutredning, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071060D">
+        <w:t>SWD</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071060D">
+        <w:t>(2022)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071060D">
+        <w:t>435 final</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507B1CBF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="001315D0" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nya EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0AB0FE" w14:textId="6AADED13" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den nya EU-förordningen om avfallstransporter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>trädde i kraft den 11 april 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och ska i huvudsak börja tillämpas den 21 maj 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>. Tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:lastRenderedPageBreak/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">heten kan i dag besluta att hålla kvar eller omhänderta avfall om det behövs för att säkerställa att ett förbud </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve"> den tidigare förordningen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>avfallstransport</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>följs, eller att ett föreläggande som har meddelats med anledning av förordningen följs. Syftet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0" w:rsidDel="001B049D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">är att komma till rätta med problem </w:t>
+      </w:r>
+      <w:r>
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve"> gränsöverskridande transporter av avfall och att Sverige ska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0" w:rsidDel="001B049D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">leva upp till sina skyldigheter enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">EU-förordningen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>avfallstransport</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">(prop. 2018/19:79). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget i </w:t>
+      </w:r>
+      <w:r w:rsidR="00196D36">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidDel="00515E55">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>säkerställ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve"> att tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">digheten </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0" w:rsidDel="002E292F">
+        <w:t xml:space="preserve">samma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">möjlighet att kvarhålla eller omhänderta avfall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E292F">
+        <w:t xml:space="preserve">för att säkerställa att ett förbud </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E292F">
+        <w:t xml:space="preserve"> den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E292F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E292F">
+        <w:t>förordningen om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002E292F">
+        <w:t>transporter följs, eller att ett föreläggande som har meddelats med anledning av förordningen följs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B34BF71" w14:textId="1C8470D2" w:rsidR="001C7D99" w:rsidRPr="00374680" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001315D0">
+        <w:t>Ändamålet med den föreslagna övergångsbestämmelsen är att tillsyns</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">myndigheten fortsatt ska kunna kvarhålla eller omhänderta avfall för att säkerställa att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förbud i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880792">
+        <w:t>den tidigare EU-förordningen om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00880792">
+        <w:t xml:space="preserve">transporter </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">förelägganden som har meddelats med anledning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förordningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">följs. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>innebär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve"> ingen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ändring i sak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve">och får </w:t>
+      </w:r>
+      <w:r>
+        <w:t>alltså</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001315D0">
+        <w:t xml:space="preserve"> i sig inga konsekvenser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A10A3F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A12F592" w14:textId="32DBD11F" w:rsidR="001C7D99" w:rsidRPr="00374680" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31237">
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31237" w:rsidDel="004E6C93">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31237">
+        <w:t>syftar till att förebygga att förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B31237">
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B31237">
+        <w:t>avfall uppkommer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, genom exempelvis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31237">
+        <w:t xml:space="preserve"> bestämmelser om förbud att använda vissa förpackningar när de inte behövs och </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31237">
+        <w:t>öka åter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B31237">
+        <w:t>använd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B31237">
+        <w:t>ningen av förpackningar. Syftet är även att insamlingen och behandlingen av det avfall som uppstår ska bli bättre och effektivare.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049030C">
+        <w:t xml:space="preserve"> Eftersom be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0049030C">
+        <w:t>stämmelserna är meddelade i en EU-förordning är de direkt gällande. I förordningen finns dock ett relativt stort utrymme för medlems</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0049030C">
+        <w:t xml:space="preserve">staterna att införa nationella bestämmelser. Det finns t.ex. möjligheter att besluta om undantag från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förordningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049030C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049030C" w:rsidDel="004E6C93">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049030C">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00196D36">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049030C">
+        <w:t xml:space="preserve"> möjliggör för regeringen att med</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0049030C">
+        <w:t xml:space="preserve">dela de föreskrifter som behövs till följd av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227FAF">
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34639DFC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc227766527"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc230182038"/>
+      <w:r>
+        <w:t>Effekter om någon reglering inte kommer till stånd</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="6CB08C02" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den ändrade CLP-förordningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF82329" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om straffbestämmelser inte införs kommer det att saknas sanktioner med avskräckande verkan för vissa av de nya kraven i den ändrade CLP-förordningen. Det skulle kunna innebära en ökad risk för överträdelser vilket i längden riskerar att leda till skada på människors hälsa och miljön. Det skulle även innebära en skillnad i förhållande till liknande, befintliga krav som omfattas av sanktioner. Det skulle sända en signal om att överträdelser av de nya kraven inte är tillräckligt allvarliga. I avsaknad av sanktioner skulle det vara möjligt att vidta åtgärder i form av föreläggande mot leverantörer som begår överträdelser. Enbart åtgärder som vidtas inom ramen för marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kontroll bedöms dock inte uppfylla kraven på att sanktioner ska vara effektiva, proportionerliga och avskräckande. Efter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>som åtgärder inom marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontrollen är framåtsyftande kommer, det inte vara möjligt att ingripa mot tidigare överträdelser. En annan nackdel </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>är att det blir svårt för aktörer att på förhand bedöma vilka konsekvenser en överträdelse kan medföra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0969AE3F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nya EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364E4BE7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="009F2B63" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om ändringen av tillsynsmyndighetens möjlighet till kvarhållande eller omhändertagande av avfall inte införs, kommer befogenheten att gälla för en upphävd EU-förordning. Tillsyns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten</w:t>
+      </w:r>
+      <w:r w:rsidDel="006A7567">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommer då inte att kunna besluta om kva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t>rhållande eller omhändertagande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t xml:space="preserve"> trots att det i det enskilda fallet skulle behövas med anledning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-förordningen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t>avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t>transport</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t>. Det är endast Tullverket, Kustbevakningen och Polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t>heten som har möjligheter att ta avfall i beslag och Polis</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t>myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t>heten är i vissa fall beroende av åklagarna för att kunna göra sådana beslag. Länsstyrelsen eller Naturvårdsverket skulle i avsaknad av en bestämmelse om kvarhållande eller omhändertagande av avfall vara beroende av beslut av åklagare</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t xml:space="preserve"> alternativt polis</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026369E">
+        <w:t xml:space="preserve"> om att ta avfall i beslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C2AC6A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5D53FE" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om ett bemyndigande inte införs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> Sverige inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att fullt ut att kunna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utnyttja de möjligheter som finns i förordningen att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>införa nationella bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>melser</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det skulle också innebära att Sverige inte kan uppfylla kravet i förordningen på att införa en skyldighet att debitera pantavgifter på försäljningsstället.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766C3048" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc227766528"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc230182039"/>
+      <w:r>
+        <w:t>Alternativa lösningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="2F85217C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00886AD7" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den ändrade CLP-förordningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2162581B" w14:textId="44F8039D" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ett alternativ till de straffbestämmelser som föreslås i </w:t>
+      </w:r>
+      <w:r w:rsidR="00196D36">
+        <w:t xml:space="preserve">propositionen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är att i stället införa miljösanktionsavgifter för överträdelser av de aktuella kraven. Miljösanktionsavgifter kan användas för mindre allvarliga överträdelse som är enkla att konstatera. Det är dock till exempel inte möjligt att beakta en överträdelses allvar. Dessutom bedöms de över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>träd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>elserna inte vara av sådant slag att de lämpar sig för miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>sanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DAD747" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="002A1BA5" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den nya EU-förordningen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1BA5">
+        <w:t>avfallstransport</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A81A5F8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A1BA5">
+        <w:t xml:space="preserve">Mot bakgrund av att det måste finnas nödvändiga kompletterande nationella bestämmelser till </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1BA5">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-förordningen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1BA5">
+        <w:t>avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A1BA5">
+        <w:t>transport</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A1BA5">
+        <w:t xml:space="preserve"> och bedömningen att tillsynsmyndigheten behöver ha möjlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002A1BA5">
+        <w:t xml:space="preserve">het att själv besluta om kvarhållande eller omhändertagande, bedöms det inte finnas det någon alternativ lösning till den föreslagna lagändringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC8F982" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B189E9B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="002A1BA5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alternativet är att inte införa ett bemyndigande. Det skulle dock innebära att Sverige inte kan leva upp till förordningens krav och begränsa Sveriges möjligheter att införa nationella bestämmelser inom vissa områden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A898ADB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="002A1BA5" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc227766529"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc230182040"/>
+      <w:r w:rsidRPr="002A1BA5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Berörda aktörer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="69A0D8A2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den ändrade CLP-förordningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA3C054" w14:textId="22697F6C" w:rsidR="001C7D99" w:rsidRPr="00B5078B" w:rsidRDefault="00196D36" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Propositionen</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99">
+        <w:t xml:space="preserve"> berör i denna del samtliga företag som tillhandahåller farliga ämnen och blandningar som omfattas av CLP-förordningen genom försäljning via påfyllningsstationer och i oförpackad form. Dessutom berörs de företag som släpper ut viss ammunition på marknaden som är avsedd att användas av försvarsstyrkor. Samtliga</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99" w:rsidDel="00181164">
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99">
+        <w:t>öretag som släpper ut kemiska produkter på marknaden kan beröras om de</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99" w:rsidDel="00181164">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99">
+        <w:t>väljer att ange vissa märkningsuppgifter enbart digitalt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57162B8F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Försäljning av ämnen och blandningar via påfyllningsstationer har inte tidigare varit särskilt reglerat. Det är därför oklart hur många företag som kommer att tillhandahålla ämnen och blandningar på detta sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0891ED03" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kravet att lämna märkningsuppgifter på annat sätt, exempelvis via en fysisk kopia, berör de företag som tillverkar ammunition som är avsedd att användas av försvarsstyrkor, och aktörer som tillhandahåller allmänheten ämnen och blandningar i oförpackat skick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613E3A52" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Sverige finns det cirka 3 000 bensinstationer (försäljningsställen för driv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel) som omfattas av de nya kraven och cirka 70 tillverkare av ammunition. Därutöver finns det cirka 7 000 detaljhandlare och cirka 3 000 daglig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>varuhandlare (livsmedelsbutiker) som potentiellt skulle kunna beröras av reglerna om försäljning via påfyllningsstationer. Det finns cirka 400 företag inom kemisk industri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B503867" w14:textId="7F0826A6" w:rsidR="001C7D99" w:rsidRPr="002209A4" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Berörda myndigheter är främst ansvariga tillsyns-, väglednings- och marknads</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">kontrollmyndigheter. </w:t>
+      </w:r>
+      <w:r w:rsidR="00196D36">
+        <w:t xml:space="preserve">Propositionens </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslag berör samtliga kommuner och länsstyrelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F908E60" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Allmänheten kan beröras på så sätt att skyddet för hälsa och miljö upprätthålls i högre utsträckning än om sanktioner inte införs. Detta beror på att de aktörer som omfattas av sanktionerna kan förväntas följa kraven i större utsträckning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B2D33E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nya EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125EA740" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="007B0A69" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget</w:t>
+      </w:r>
+      <w:r w:rsidDel="004E1011">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">om omhändertagande eller kvarhållande av avfall berör tillsynsmyndigheterna (Naturvårdsverket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51725">
+        <w:t xml:space="preserve">och länsstyrelserna i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056587B">
+        <w:t>Gävle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="0056587B">
+        <w:t xml:space="preserve">borgs, Norrbottens, Skåne, Stockholms och Västra Götalands </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51725">
+        <w:t>län). De</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t berör även aktörer som bedriver verksamhet med hantering av avfall i de fallen avfallet blir föremål för omhändertagande eller kvarhållande i enlighet med förslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A93B7B">
+        <w:t xml:space="preserve">et. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5442FECB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29358298" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget berör bl.a. de som driver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>hotell, restaurang</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>afé</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">er och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>catering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>verksamheter. Ytterligare aktörer som berörs är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> slutliga distribu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>törer som tillhandahåller drycker</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> konsumenter i konsumentförpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006444D5">
+        <w:t xml:space="preserve"> aktörer som använder transportförpackningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006444D5">
+        <w:t>gruppförpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006444D5">
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och konsumenter inom dessa sektorer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dessutom påverkas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>tillsyns- och marknadskontrollsmyndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DFDAB0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc227766530"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc230182041"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser för offentliga aktörer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="1AD540C5" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den ändrade CLP-förordningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02228D34" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kemikalieinspektionen, kommuner och länsstyrelsen bedriver redan i dag tillsyn inom det berörda området. En tillsynsmyndighet ska skyndsamt anmäla överträdelser av bestämmelser i miljöbalken eller i föreskrifter som har meddelats med stöd av balken till Polismyndigheten eller Åklagar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten. Att upprätta en anmälan</w:t>
+      </w:r>
+      <w:r w:rsidDel="006F5F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om konstaterad över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>trädelse av de föreslagna straffbestämmelserna kan antas medföra vissa ökade kostnader för</w:t>
+      </w:r>
+      <w:r w:rsidDel="006F5F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berörda</w:t>
+      </w:r>
+      <w:r w:rsidDel="006F5F16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tillsynsmyndigheter i form av ökad dokumen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion och administration samt initiala kostnader för utbildning och in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>forma</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion. Genom initiala proaktiva insatser med information och vägledning om regelförändringarna till berörda branscher kan regel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">efterlevnaden öka utan att sanktionsmöjligheterna behöver användas. Införandet av straffbestämmelser bedöms kunna fungera avhållande och därmed ge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3E10">
+        <w:t>incitament för verksamhetsutövare att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> följa lagstiftningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4610C">
+        <w:t>Förslaget bedöms ha marginell påverkan på kommunernas kostnader. Den kommunala finansieringsprincipen aktualiseras inte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028FA9E2" w14:textId="6D8BB975" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Polismyndigheten och Åklagarmyndigheten kommer att ansvara för utredningar om överträdelser som kan leda till straff enligt de föreslagna straffbestämmelserna.  Ärendetillströmningen till dessa myndigheter kan förväntas öka något. Brottsutredningar förväntas dock bli sällsynt före</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>kommande. Miljöbrottmål hanteras av allmän domstol. Sammantaget bedöms eventuella mer</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kostnader för berörda aktörer kunna rymmas inom befintliga budgetramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C74FA1A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="0056587B" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056587B">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-förordningen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056587B">
+        <w:t>avfallstransport</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAB8E5C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00DB41D5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget innebär att tillsynsmyndigheterna kommer att kunna besluta om kvarhållande eller omhändertagande av avfall med anledning av be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>stämmelserna i den nya EU-förordningen om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">transporter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056587B">
+        <w:t xml:space="preserve">Genom </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056587B">
+        <w:t>nya förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en om avfallstransporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056587B">
+        <w:t xml:space="preserve"> införs bland annat nya förbudsbestämmelser när det gälle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB41D5">
+        <w:t>r export av informationspliktigt avfall från EU och transport av avfall för bort</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DB41D5">
+        <w:t>skaffande inom EU. De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B235D">
+        <w:t>t kan inte uteslutas att de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB41D5">
+        <w:t xml:space="preserve"> nya förbuden kan leda till att antalet tillsynsärenden om omhändertagande ökar. Möjligheten att hålla kvar och omhänderta avfall är dock inte ett krav på tillsynsmyndigheterna utan innebär endast en möjlighet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Förslaget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB41D5">
+        <w:t xml:space="preserve"> bedöms inte ge upphov till sådana kostnader som inte ryms inom befintliga budgetramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6681263A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A471DD" w14:textId="150F8861" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve">örslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve">innebära en risk för ökad administration </w:t>
+      </w:r>
+      <w:r>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>ör tillsyns- och marknadskontrollmyndighet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det beror t.ex. på att undantagen från de avfallsförebyggande åtgärderna följs av att vissa villkor måste uppfyllas enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00227FAF">
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+      <w:r w:rsidDel="008F516C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>exempelvis befolkningstäthet eller att de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77252">
+        <w:t xml:space="preserve"> ekonomiska aktörerna har antagit en </w:t>
+      </w:r>
+      <w:r>
+        <w:t>affär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77252">
+        <w:t>splan för före</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15C1C">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D77252">
+        <w:t>byggande och materialåtervinning av avfall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B0E940" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc227766531"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc230182042"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser för näringsidkare</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="5BF11E68" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den ändrade CLP-förordningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2853AC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00B901F4" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Företag och verksamheter riskerar att straffas för överträdelser av de krav i CLP-förordningen som omfattas av de föreslagna straffbestämmelserna. Detta ger i sig incitament att bättre följa kraven och att mer likvärdig konkurrens skapas inom EU. Bedömningen är att berörda företag kan bli avskräckta av den kostnad som överträdelser av straffbestämmelserna kan innebära i form av en företagsbot. Enbart risken för sanktionsåtgärder utgör ett incitament både för det egna företaget och dess konkurrenter att följa kraven. Den kriminalisering som nu föreslås motsvarar till viss del vad som redan gäller för överträdelser av andra liknande regler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421EC9CC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nya EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3230688F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00CF0A03" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF0A03">
+        <w:t xml:space="preserve">De näringsidkare som träffas av förbuden i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den nya </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0A03">
+        <w:t>EU</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-förordningen om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0A03">
+        <w:t xml:space="preserve"> avfallstransport</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF0A03">
+        <w:t xml:space="preserve"> eller som meddelas förelägganden med anledning av förordningen, påverkas i de fall tillsynsmyndigheten beslutar att kvarhålla eller omhänderta avfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0627FA70" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BF4EEA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genom bemyndigandet kan det införas undantag från skyldigheter i förordningen att vidta avfallsförebyggande åtgärder. Om bemyndigandet används behöver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berörda företag inte anpassa verksamheten till förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningens krav i dessa delar. De kan t.ex. fortsätta använda förpackningar som annars hade blivit förbjudna och behöver inte vidta åtgärder för att uppnå mål för antalet återanvändbara förpackningar som ska användas. Företagen kan också undvika ytterligare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> administrativ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> börd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or som annars riskerar att bli en följd av nya krav. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344331A3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="009F2B63" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Verksamheter som kan bli skyldiga att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> debitera en pantavgift kommer inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>påverkas nämnvärt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eftersom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">pantavgifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve">i stor utsträckning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">debiteras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve">redan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t>dag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D410C3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00E5208C" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc227766532"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc230182043"/>
+      <w:r w:rsidRPr="00CF0A03">
+        <w:t>Konse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>kvenser för miljön</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="3293B473" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den ändrade CLP-förordningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677E6EAD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5208C">
+        <w:t>Förslagen bedöms bidra till att berörda aktörer i högre grad följer krav</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5208C">
+        <w:t xml:space="preserve"> i förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5208C">
+        <w:t xml:space="preserve">, vilket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B901F4">
+        <w:t>kommer att påverka såväl människors hälsa som miljön i positiv riktning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5208C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B901F4">
+        <w:t xml:space="preserve">Förslagen till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>straffbestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B901F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bedöms även</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B901F4">
+        <w:t xml:space="preserve"> bidra till förbättrade möjligheter att nå miljökvalitetsmålet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Giftfri miljö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B901F4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7868C6F3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nya EU-förordningen om avfallstransporter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A54BE4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den föreslagna lagändringen bedöms inte i sig innebära några andra konsekvenser för miljön än att den ger tillsynsmyndigheterna verktyg för att ingripa vid olagliga avfallstransporter och därigenom medverka till att förebygga och minska skadliga effekter på miljön. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5D4E28" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>EU-förordningen om förpackningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8C36B1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om det införs undantag från krav på att vidta avfallsförebyggande åtgärder kan förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2B63">
+        <w:t xml:space="preserve">innebära </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222174">
+        <w:t>miljönyttan av de nya kraven inte blir lika stor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222174">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1AD5FA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En skyldighet för fler aktörer att debitera pant på försäljningsställen kan ha positiv effekt på insamling och återvinning, vilket kan leda till en bättre resurshushållning och ökade möjligheter till en miljöriktig behand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728FC211" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc227766533"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc230182044"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="1014F5E6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget till lag om ändring i miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2A2571" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEB0BF5" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00616CDE" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616CDE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>51 a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616CDE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616CDE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A36A0C6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00616CDE" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616CDE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. undantag från en skyldighet att vidta avfallsförebyggande åtgärder i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">parlamentets och rådets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616CDE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>förordning (EU) 2025/40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av den 19 december 2024 om förpackningar och förpackningsavfall, om ändring av förordning (EU) 2019/1020 och direktiv (EU) 2019/904 och om upphävande av direktiv 94/62/EG, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616CDE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC2C5EA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00616CDE" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616CDE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. en skyldighet för andra än producenter att ta ut en pantavgift enligt artikel 50.2 i förordning (EU) 2025/40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772F70C1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720598A4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen, som är ny, innehåller bemyndiganden att meddela föreskrif</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter som gäller EU-förordningen om förpackningar. Övervägandena finns i avsnitt 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BBDC795" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616CDE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">unkten </w:t>
+      </w:r>
+      <w:r>
+        <w:t>får regeringen eller den myndighet som regeringen bestämmer meddela föreskrifter om undantag från en skyldighet att vidta avfallsförebyggande åtgärder enligt EU-förordningen om förpackningar. Förordningen innehåller ett flertal krav på att vidta avfallsförebyggande åtgärder. Vad som avses med avfallsföre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">byggande åtgärder framgår av 2 § (5 § i prop. 2025/26:108). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9E90A6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Exempel på bestämmelser i EU-förordningen om förpackningar som är avsedda att vara avfallsförebyggande, och för vilka det kan bli aktuellt att använda bemyndigandet för att föreskriva om undantag, är bl.a. följande:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501FEAE6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I artikel 25.1 anges att en ekonomisk aktör inte får släppa ut förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar på marknaden i de format och för de användningsområden som förtecknas i bilaga V. Det omfattar bl.a. vissa nät och påsar för frukt och grönsaker och små flaskor för schampo och liknande produkter som erbjuds på hotell. Enligt artikel 25.4 får medlemsstaterna under vissa omständigheter tillåta undantag för mikroföretag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7383550A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Strecklista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt artikel 29.6 ska slutliga distributörer som tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>håller drycker i konsumentförpackningar till konsumenter uppnå mål för hur stor andel av de förpackningar som de använder som är återanvändbara. Enligt artikel 29.11 får medlemsstaterna undanta sådana distributörer om t.ex. deras försäljnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">yta är belägen på en ö som har en befolkning på mindre än 2 000 invånare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10625885" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterstrecklista"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Hlk222746387"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>andra p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616CDE">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>unkten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t>får regeringen eller den myndighet regeringen bestämmer meddela föreskrifter om en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036562C">
+        <w:t xml:space="preserve"> skyldighet för andra än producenter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036562C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">att ta ut en pantavgift enligt artikel 50.2 i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU-förordningen om förpack</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningar. Att ta ut en pantavgift är inte en avfallsförebyggande åtgärd utan syftar till att få en effektiv insamling av förpackningsavfall. I 12 § (32 § i prop. 2025/26:108)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00EA7D54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finns ett bemyndigande för regeringen eller den myn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>het som regeringen bestämmer att inom ramen för ett utökat producentansvar meddela föreskrifter om en skyldighet för producenter att vidta åtgärder som möjliggör en effektiv insamling. Enligt artikel 50.2 i EU-förordningen om förpackningar ska dock pantavgiften debiteras vid försäljningsstället. Det är ofta aktörer som inte är producenter som driver försäljningsställena. Det föreslagna bemyndigandet är avsett att användas för att meddela skyldigheter för dessa aktörer. Vilka som omfattas av uttrycket producent framgår av 8 a § (5 § i prop. 2025/26:108).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EAB1C5" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hänvisningarna till EU-förordningen om förpackningar är dynamiska och avser förordningen i den vid varje tidpunkt gällande lydelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B2A908" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0B8945" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06B50">
+        <w:t>Kvarhållande och omhändertagande av avfall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9E1586" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06B50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13 b § </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B50">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tillsynsmyndigheten får besluta att hålla kvar eller omhänderta avfall, om det behövs för att säkerställa att ett förbud i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B50">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Europaparlamentets och rådets förordning (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B50">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>EU) 2024/1157 av den 11 april 2024 om transport av avfall, om ändring av förordningarna (EU) nr 1257/2013 och (EU) 2020/1056 och om upp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E06B50">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hävande av förordning (EG) nr 1013/2006</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B50">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> följs eller att ett föreläggande som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B50">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beslutats med anledning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00931771">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>förordningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06B50">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> följs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AACA075" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9455C3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00744A2D">
+        <w:t xml:space="preserve">Paragrafen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ger tillsynsmyndigheten möjlighet att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B609EF">
+        <w:t>hålla kvar eller om</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B609EF">
+        <w:t>händerta avfall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744A2D">
+        <w:t xml:space="preserve">. Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008973BC">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00744A2D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AAE897" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringen innebär att hänvisningarna till den tidigare EU-förordningen om avfallstransporter ersätts av hänvisningar till den nya EU-förordningen om avfallstransporter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005BBC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA9BF06" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hänvisningarna till den nya förordningen om avfallstransporter är dynamiska och avser förordningen i den vid varje tidpunkt gällande lydelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A121EAC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342F8FFD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005801C6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6177">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>miljöfarlig kemikaliehantering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> döms till böter eller fängelse i högst två år den som med uppsåt eller av grov oaktsamhet tar befattning med en kemisk produkt, bioteknisk organism eller vara som innehåller eller har behandlats med en kemisk produkt utan att vidta de skyddsåtgärder, produktval eller försiktighetsmått i övrigt som behövs på grund av produktens, organismens eller varans inneboende egenskaper och genom denna underlåtenhet orsakar eller riskerar att orsaka skada på människor eller i miljön.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB3BF25" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>För miljöfarlig kemikaliehantering döms även den som med uppsåt eller av oaktsamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB8A6F0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. bryter mot ett förbud att sprida bekämpningsmedel enligt 14 kap. 7 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE91D61" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. bryter mot ett förbud eller en föreskrift om en skyddsåtgärd, ett produktval eller ett annat försiktighetsmått som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D18E40F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. på marknaden släpper ut ett tvätt- eller rengöringsmedel eller en tensid för ett sådant medel utan att följa en skyldighet enligt artikel 3 eller 4 i Europaparla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mentets och rådets förordning (EG) nr 648/2004 av den 31 mars 2004 om tvätt- och rengöringsmedel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF1FAC6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. bryter mot en begränsning för att tillverka, släppa ut på marknaden eller använda ett ämne enligt artikel 3 i Europaparlamentets och rådets förordning (EU) 2019/1021 av den 20 juni 2019 om långlivade organiska föroreningar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542E6A5A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5. i fråga om åtgärder för bortskaffande eller återvinning av avfall bryter mot artikel 7.2 eller 7.3 i förordning (EU) 2019/1021,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B2D23E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6. bryter mot en begränsning för att tillverka, släppa ut på marknaden eller använda ett ämne, som sådant eller ingående i en blandning eller i en vara, enligt artikel 67 i Europaparlamentets och rådets förordning (EG) nr 1907/2006 av den 18 december 2006 om registrering, utvärdering, godkännande och begränsning av kemikalier (Reach), inrättande av en europeisk kemikaliemyndighet, ändring av direktiv 1999/45/EG och upphävande av rådets förordning (EEG) nr 793/93 och kommissionens förordning (EG) nr 1488/94 samt rådets direktiv 76/769/EEG och kommissionens direktiv 91/155/EEG, 93/67/EEG, 93/105/EG och 2000/21/EG,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E385C4E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7. släpper ut en kemisk produkt eller ett explosivt föremål på marknaden utan att följa en skyldighet i artikel 35.1 eller 35.2 första stycket i Europaparlamentets och rådets förordning (EG) nr 1272/2008 om klassificering, märkning och förpackning av ämnen och blandningar, ändring och upphävande av direktiven 67/548/EEG och 1999/45/EG samt ändring av förordning (EG) nr 1907/2006,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6339F69F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8. i egenskap av att vara tillverkare, nedströmsanvändare eller någon som för in en kemisk produkt eller ett explosivt föremål till Sverige, släpper ut produkten eller föremålet på marknaden utan att följa en skyldighet i artikel 35.2 andra stycket i Europaparlamentets och rådets förordning (EG) nr 1272/2008,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B72D3E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bryter mot artikel 35.2a i förordning (EG) nr 1272/2008 genom att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hålla ett ämne eller en blandning via en påfyllningsstation utan att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4F8A8D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ämnet eller blandningen får tillhandahållas via en påfyllningsstation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258313B3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005775BD" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) förpackningskraven för påfyllda kollin är uppfyllda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309770A7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. bryter mot ett förbud eller en begränsning för att producera, använda, importera, exportera, återexportera, vidare leverera, tillhandahålla till en annan person eller på marknaden släppa ut ett ämne, en produkt eller en utrustning enligt artikel 4, 5, 11.2, 15.1, 15.2 eller 19.1 i Europa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>mentets och rådets förordning (EU) 2024/590 av den 7 februari 2024 om ämnen som bryter ned ozonskiktet och om upphävande av förordning (EG) nr 1005/2009,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC97A1B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. i fråga om åtgärder för återvinning och destruktion av ozonnedbrytande ämnen bryter mot artikel 20.1, 20.5 eller 20.6 i förordning (EU) 2024/590,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185E2392" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. släpper ut ozonnedbrytande ämnen i atmosfären utan att det är tillåtet enligt artikel 21.1 i förordning (EU) 2024/590,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E874FA2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. i fråga om åtgärder för att hindra eller minska läckage av ozonnedbrytande ämnen bryter mot artikel 21.2 i förordning (EU) 2024/590,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5806F183" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. använder ett växtskyddsmedel utan att följa de villkor som framgår av märkningen enligt vad som krävs i artikel 55 i Europaparlamentets och rådets förordning (EG) nr 1107/2009 av den 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>oktober 2009 om utsläppande av växt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>skydds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>medel på marknaden och om upphävande av rådets direktiv 79/117/EEG och 91/414/EEG,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6C0B94" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. på marknaden släpper ut ett växtskyddsmedel eller ett hjälpämne som allmänheten får tillgång till, utan att se till att medlet eller ämnet innehåller sådana beståndsdelar som avskräcker från eller förhindrar konsumtion enligt vad som krävs i artikel 64.2 i förordning (EG) nr 1107/2009,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5504F033" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. på marknaden släpper ut ett växtskyddsmedel eller ett hjälpämne utan att följa en skyldighet i artikel 64.3 i förordning (EG) nr 1107/2009,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397FC0A6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. på marknaden släpper ut en kosmetisk produkt i strid med ett förbud eller en begränsning i artikel 14, 15.1 eller 15.2 i Europaparlamentets och rådets förordning (EG) nr 1223/2009 av den 30 november 2009 om kosmetiska produkter, om inte förekomsten av ett förbjudet ämne i en kosmetisk produkt kan anses tillåten enligt artikel 17 i samma förordning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750E7E43" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. på marknaden släpper ut en kosmetisk produkt utan att produkten har genom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gått en säkerhetsbedömning i enlighet med artikel 10 i förordning (EG) nr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1223/2009, eller att en säkerhetsrapport har upprättats i enlighet med samma artikel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480EC800" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. använder en biocidprodukt utan att följa de bestämmelser och villkor som följer av märkningen enligt vad som krävs i artikel 17.5 i Europaparlamentets och rådets förordning (EU) nr 528/2012 av den 22 maj 2012 om tillhandahållande på marknaden och användning av biocidprodukter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1B84FC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. på marknaden släpper ut en behandlad vara utan att följa en skyldighet i artikel 58.2 i förordning (EU) nr 528/2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC9A159" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. i egenskap av innehavare av ett produktgodkännande av en biocidprodukt inte ser till att produkten innehåller beståndsdelar som avskräcker från konsumtion enligt vad som krävs i artikel 69.1 andra stycket andra meningen i förordning (EU) nr 528/2012</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3F9917" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E0E550" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. ansvar för gärningen kan dömas ut enligt 1 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CA25B9" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. ansvar för gärningen kan dömas ut enligt 6 § eller om ansvar enligt 6 § inte ska dömas ut till följd av 6 § andra stycket, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5416071E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. ansvar för gärningen kan dömas ut enligt 9 § första stycket 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1BECBA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06558BD1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bestämmelser om straff för miljöfarlig kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hantering. Övervägandena finns i avsnitt 5.2 och 5.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE1884D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55894">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andra stycket </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nionde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55894">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775BD">
+        <w:t>som är ny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avser överträdelser av förbudet i artikel 35.2a och avsnitt 3.4 första stycket k i del 3 av bilaga II i CLP-förordningen mot att till konsumenter och yrkesmässiga användare tillhandahålla farliga ämnen eller blandningar som uppfyller kriterierna för klassificering i vissa faroklasser eller farokategorier via påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stationer. Det innebär att det är straffbart att via en påfyllningsstation tillhandahålla ämnen eller blandningar som uppfyller kriterierna för klassificering i någon av de faroklasser eller indelningar som räknas upp i punkten k i bilagan, till exempel akut toxicitet. Vad som avses med påfyllning och påfyllningsstation framgår av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13E57">
+        <w:t>artikl</w:t>
+      </w:r>
+      <w:r>
+        <w:t>arna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13E57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2.40 och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13E57">
+        <w:t xml:space="preserve"> 2.41</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i CLP-förordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5936AE5D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nionde punkten b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E715B8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775BD">
+        <w:t>som är ny,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avser överträdelser av kravet i artikel 35.2a och avsnitt 3.4 första stycket j i del 3 av bilaga II i CLP-förordningen på att varje påfyllt kolli ska uppfylla förpackningskraven i enlighet med avdelning IV i CLP-förordningen för att ämnen eller blandningar ska få tillhandahållas via en påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>station.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E5010">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vad som avses med kolli framgår av artikel 2.35 i CLP-förordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CC0F10" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kraven gäller för ämnen och blandningar. Vad som avses med ett ämne och en blandning framgår av artiklarna 2.7 och 2.8 i CLP-förordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6A9428" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00E37A19" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är leverantörer som ska säkerställa att kraven är uppfyllda (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B388B">
+        <w:t>av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="009B388B">
+        <w:t>snitt</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B388B">
+        <w:t xml:space="preserve">3.4 i </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">del 3 av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B388B">
+        <w:t>bilaga II i CLP-förordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>). Vad som avses med en leverantör framgår av artikel 2.26 i CLP-förordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC296FB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hänvisningen till CLP-förordningen är, som i den hittillsvarande regleringen, dynamisk och avser förordningen i den vid varje tidpunkt gällande lydelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3726C37F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Andra stycket tionde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775BD">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tjugoförsta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F08">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> numreras om och stämmer överens med hittillsvarande nionde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tjugonde punkterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6526AE55" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FAF2DC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443EAD">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>otillåten miljöverksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> döms till böter eller fängelse i högst två år den som med uppsåt eller av oaktsamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11439EB1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. påbörjar eller bedriver en verksamhet eller vidtar en åtgärd utan tillstånd eller godkännande eller utan att ha gjort en anmälan, eller efter att ha gjort en anmälan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>påbörjar en verksamhet eller åtgärd utan att följa en föreskriven tidsfrist, allt enligt vad som krävs i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2BABB0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) bestämmelsen i 7 kap. 28 a § om skydd för särskilda naturområden, om verksamheten eller åtgärden inte omfattas av ett tillstånd eller en dispens enligt bestämmelserna i 9 eller 11</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="56" w:name="_Hlk220672682"/>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>15 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28667267" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) föreskrifter som regeringen har meddelat med stöd av 9 kap. 6 § om miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>farliga verksamheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3FAFBB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) bestämmelsen i 9 kap. 6 c § om anmälningspliktiga miljöfarliga verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>heter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F45A2BB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>d) bestämmelserna i 11 kap. eller föreskrifter som regeringen har meddelat med stöd av 11 kap. om vattenverksamheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8094E8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e) bestämmelsen i 11 kap. 9 b § tredje stycket om anmälningspliktiga vatten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>samheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DD723B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>f) bestämmelsen i 11 kap. 22 § om att ta en anläggning för bortledande av grund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vatten ur bruk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72741547" w14:textId="02CECBC3" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>g) bestämmelsen i 12 kap. 6 § eller föreskrifter som regeringen har meddelat med stöd av 12 kap. 6</w:t>
+      </w:r>
+      <w:r w:rsidR="006251E3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006251E3" w:rsidRPr="00F0233E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>eller 6 c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> § om att en verksamhet eller åtgärd ska anmälas för samråd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A612872" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>h) bestämmelsen i 13 kap. 12 § om avsiktlig utsättning av genetiskt modifierade organismer och om att släppa ut produkter som innehåller eller består av sådana organismer på marknaden,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C598DBC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i) föreskrifter som regeringen har meddelat med stöd av 13 kap. 16 § om inne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sluten användning av genetiskt modifierade organismer,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029F237E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>j) föreskrifter som regeringen har meddelat med stöd av 14 kap. 8 § om han</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ring, införsel, utförsel, tillstånd, godkännande eller anmälan av kemiska produkter, biotekniska organismer eller varor,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E21431C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>k) bestämmelserna i artikel 56 i förordning (EG) nr 1907/2006 om förutsätt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ningar för att få använda ett ämne som anges i bilaga XIV till den förordningen eller släppa ut ett sådant ämne på marknaden,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1854B4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>l) bestämmelserna i artikel 28.1 i förordning (EG) nr 1107/2009 om krav på produkt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>godkännande av växtskyddsmedel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39764B77" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>m) bestämmelserna om krav på godkännande av biocidprodukter i artikel 17.1 i förordning (EU) nr 528/2012,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A39F86A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n) föreskrifter som regeringen har meddelat med stöd av 15 kap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792BD4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § om krav på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>godkännande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> för yrkesmässig drift av en producent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ansvarsorganisation för avfall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792BD4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>från elektrisk och elektronisk utrustning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFBA85D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>o) bestämmelserna i 17 kap. om regeringens tillåtlighetsprövning, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D76D7EC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. i egenskap av innehavare av det tillstånd eller det beslut om tillåtlighet, godkännande eller dispens som gäller för verksamheten eller åtgärden och som har meddelats med stöd av balken, förordning (EG) nr 1907/2006, förordning (EG) nr 1107/2009 eller förordning (EU) nr 528/2012 bryter mot ett villkor eller en be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>stämmelse i tillståndet eller i beslutet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23462E03" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I fråga om ett villkor eller en bestämmelse om buller (bullervillkor) som har angetts i ett sådant tillstånd eller beslut som avses i första stycket 2 ska det för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hållandet att en bostadsbyggnad är utsatt för omgivningsbuller i strid med bullervillkoret inte anses utgöra ett brott mot villkoret, om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565FE22F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. byggnaden ingår i ett område med detaljplan eller omfattas av ett bygglov enligt plan- och bygglagen (2010:900),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37750EA6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. det i planbeskrivningen till planen eller i lovet har angetts beräknade bullervärden och omgivningsbullret inte överskrider dessa värden, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BFCD86" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. beräkningen av bullervärdena har gjorts med hänsyn till intresset att före</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bygga olägenhet för människors hälsa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793C51A3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00F43912" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om ansvar för gärningen kan dömas ut enligt 1 § eller om gärningen omfattas av en föreskrift som regeringen har meddelat med stöd av 30 kap. 1 § om skyldighet att betala miljösanktions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>avgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B993D61" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Paragrafen innehåller bestämmelser om straff för otillåten miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D46DBC" w14:textId="40418DE7" w:rsidR="001C7D99" w:rsidRDefault="002A2E28" w:rsidP="00354D71">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ändringarna </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99" w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">första stycket </w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första punkten</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99" w:rsidRPr="00F43912">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99">
+        <w:t xml:space="preserve"> är</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> del</w:t>
+      </w:r>
+      <w:r w:rsidR="00354D71">
+        <w:t>vi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s av rättelsekaraktär</w:t>
+      </w:r>
+      <w:r w:rsidR="00354D71">
+        <w:t xml:space="preserve"> (se prop. 2025/26:108 s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00562694">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00354D71">
+        <w:t>149</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22A80">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidR="00354D71">
+        <w:t>150). I övrigt är ändringen</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99">
+        <w:t xml:space="preserve"> enbart språklig och innebär att samma uttryck används som i f</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99" w:rsidRPr="000079B2">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99" w:rsidRPr="000079B2">
+        <w:t xml:space="preserve"> (2022:1276) om producent</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="001C7D99" w:rsidRPr="000079B2">
+        <w:t>ansvar för elutrustning</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7D99" w:rsidRPr="00F43912">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60828150" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A7C6DD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005801C6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005801C6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443EAD">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>bristfällig miljöinformation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> döms till böter eller fängelse i högst två år den som med uppsåt eller av oaktsamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0484B5E0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. i fråga om kemiska produkter eller biotekniska organismer bryter mot bestämmelserna om produktinformation i 14 kap. genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7241FE94" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) felaktigt klassificera eller inte klassificera en produkt enligt vad som krävs i föreskrifter som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D07A69" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) inte märka en produkt eller att lämna annan produktinformation enligt vad som krävs i föreskrifter som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F4F7B9" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) inte med en lämplig symbol eller beteckning för fara eller risk eller med annan tydlig varningstext märka en produkt eller på annat sätt lämna produktinformation, om märkningen eller informationen behövs till skydd för människors hälsa eller miljön, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D0250F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>d) lämna oriktig eller bristfällig produktinformation,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2A9AC5" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. i fråga om kemiska produkter bryter mot en bestämmelse i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mentets och rådets förordning (EU) nr 649/2012 av den 4 juli 2012 om export och import av farliga kemikalier genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09806E2E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) inte märka en produkt med en farosymbol, en farobeteckning, en riskfras eller ett varningsmärke enligt vad som krävs i förordningens artikel 17.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0FA2DF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) inte lämna säkerhetsdatablad enligt vad som krävs i förordningens artikel 17.3, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E7F56B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) lämna oriktig uppgift i märkningen eller säkerhetsdatabladet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBECA63" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. i fråga om tvätt- eller rengöringsmedel bryter mot förordning (EG) nr 648/2004 genom att inte märka förpackningar enligt vad som krävs i förordningens artikel 11,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1866FA81" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4. i fråga om produkter och utrustning som innehåller fluorerade växthusgaser bryter mot förordning (EU) 2024/573 genom att inte märka produkter eller utrustning enligt vad som krävs i förordningens artikel 12,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A4E5BA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5. i fråga om kemiska produkter bryter mot förordning (EG) nr 1907/2006 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0DF99E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) inte förse mottagaren av ett ämne eller en blandning med ett säkerhetsdatablad enligt kraven i artikel 31,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292E1591" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) lämna oriktig eller bristfällig uppgift i säkerhetsdatabladet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FE1631" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) inte enligt vad som krävs i artikel 33 tillhandahålla en mottagare eller konsument information om namn på ett ämne som ingår i en vara och finns angivet i bilaga XIV till förordningen eller angivet i den kandidatförteckning som avses i artikel 59,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A650B0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6. i fråga om kemiska produkter och explosiva föremål bryter mot förordning (EG) nr 1272/2008 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C721F38" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) felaktigt klassificera eller inte klassificera ett ämne, en blandning eller ett explosivt föremål enligt vad som krävs i artiklarna 4.1, 4.2, 4.3 eller 4.8, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6124726C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) felaktigt märka eller inte märka ett ämne, en blandning eller ett explosivt föremål enligt vad som krävs i artiklarna 4.4, 4.7 eller 4.8,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E467339" w14:textId="4413F56D" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>7. bryter mot artiklarna 29, 34a.2 andra stycket eller 35.2a i förordning (EG) nr 1272/2008 i fråga om att tillhandahålla märkningsupp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792BD4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gifter på något annat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sätt än genom att märka ett ämne eller en blandning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBF3150" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>8. bryter mot artikel 35.2a i förordning (EG) nr 1272/2008 genom att tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hålla ett ämne eller en blandning via en påfyllningsstation utan att märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kraven för påfyllda kollin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3CDB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>är uppfyllda,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D3C192" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. i fråga om behandlat utsäde eller växtskyddsmedel bryter mot förordning (EG) nr 1107/2009 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB5F374" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) felaktigt märka eller inte märka ett behandlat utsäde enligt vad som krävs i artikel 49.4,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214974D2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) felaktigt märka eller inte märka ett växtskyddsmedel enligt vad som krävs i artikel 65.1 och i kommissionens förordning (EU) nr 547/2011 av den 8 juni 2011 om tillämpning av Europaparlamentets och rådets förordning (EG) nr 1107/2009 vad gäller märkningskrav för växtskyddsmedel, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A13614D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) lämna oriktig eller bristfällig produktinformation enligt vad som krävs i artikel 66.1, 66.2 eller 66.5, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7488859C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. i fråga om en biocidprodukt eller behandlad vara bryter mot förordning (EU) nr 528/2012 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347AAC2E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) inte märka produkten eller varan på ett sätt som uppfyller kraven i artikel 58.3 eller artikel 69.2, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612C39F3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) inte lämna produktinformation som uppfyller kraven i artikel 72.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B805ED" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005C47A5" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C47A5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om underlåtenheten eller den oriktiga eller bristfälliga informationen varit sådan att den inte kunnat försvåra bedömningen av risken för skada på människors hälsa eller i miljön. Ansvar ska inte heller dömas ut enligt denna paragraf, om ansvar för gärningen kan dömas ut enligt 9 § första stycket 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C84F75" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9D06CF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen innehåller bestämmelser om straff för bristfällig miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>informa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion. Övervägandena finns i avsnitt 5.4 och 5.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1AFBBA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Första</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F08">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stycket sjunde punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775BD">
+        <w:t>som är ny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avser överträdelser av kraven som gäller om märkningsuppgifter tillhandahålls på annat sätt än genom att märka ett ämne eller en blandning. Med att märka ett ämne eller en blandning avses till exempel att märkningsuppgifter tillhandahålls på en etikett eller direkt på en förpackning. Överträdelser av krav på märkning är straffbelagda enligt första stycket 6 b.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1238082F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Punkten avser överträdelser av kraven i artikel 29 i CLP-förordningen. I artikel 29.3 och 29.4b finns undantag från märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraven som innebär att märkningsuppgifter kan tillhandahållas på annat sätt än genom märk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning. Enligt artikel 29.3 får vissa ämnen och blandningar tillhanda</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hållas allmänheten utan förpackning. I de fallen ska märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter lämnas på annat sätt, till exempel genom en kopia av märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gifterna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9E9EFC" w14:textId="62E69F72" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt artikel 29.4b ska försvarsstyrkor förses med säkerhetsdatabladet eller, om inget säkerhetsdatablad krävs, en kopia av märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gifterna. Skyldigheten att tillhandahålla säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">datablad finns i artikel 31 i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE69B9">
+        <w:t>Europaparlamentets och rådets förordning (EG) nr</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE69B9">
+        <w:t>1907/2006 av den 18</w:t>
+      </w:r>
+      <w:r w:rsidR="00562694">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE69B9">
+        <w:t>december 2006 om registrering, utvärdering, godkännande och be</w:t>
+      </w:r>
+      <w:r w:rsidR="00562694">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BE69B9">
+        <w:t>gränsning av kemikalier (Reach)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>databladet ska innehålla de märkningsuppgifter som krävs enligt CLP-förordningen (se avsnitt 2.2 i bilaga II till Reach). Att inte förse mottagaren av ett ämne eller en bland</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning med ett säkerhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>datablad, eller lämna oriktig eller bristfällig uppgift i säkerhetsdatabladet, enligt kraven i artikel 31 i Reach är straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>belagt enligt första stycket 5 a och 5 b. Ansvar för överträdelser av kraven på säkerhetsdatablad kan därför inte utkrävas enligt denna punkt. Det är först om bestämmelserna i Reach innebär att säkerhetsdatablad inte krävs som ansvar kan utkrävas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0245EDF6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Punkten avser även överträdelser av kraven i artikel 34.2a andra stycket och 35.2a i CLP-förordningen. Enligt artikel 34.2a får märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgifter i vissa fall tillhandahållas enbart på en digital etikett. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5369">
+        <w:t xml:space="preserve">Leverantörerna ska då på begäran, eller om den digitala etiketten tillfälligt inte är tillgänglig, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5369">
+        <w:lastRenderedPageBreak/>
+        <w:t>tillhandahålla märknings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C5369">
+        <w:softHyphen/>
+        <w:t>uppgifter även på alternativa sätt.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Överträdelser av kraven på digital märkning i artikel 31.1b och 34b i CLP-förordningen är straffbelagda enligt första stycket 6 b. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC6A3A0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att</w:t>
+      </w:r>
+      <w:r w:rsidDel="003B52DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>farliga ämnen och blandningar ska få tillhandahållas till konsu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>men</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ter och yrkesmässiga användare krävs enligt artikel 35.2a och avsnitt 3.4 första stycket a och b i del 3 av bilaga II till CLP-förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen att påfyllningsstationen är försedd med etiketter som motsvarar etiketterna för varje farligt ämne eller varje farlig blandning som tillhandahålls vid stationen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127FFFE1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00792BD4" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0F08">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Åttonde punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005775BD">
+        <w:t>som är ny,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avser överträdelser av kravet i artikel 35.2a och avsnitt 3.4 i i del 3 av bilaga II till CLP-förordningen på att varje påfyllt kolli ska uppfylla märknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kraven i enlighet med avdelning III i CLP-förordningen för att ämnen eller blandningar ska få tillhandahållas via en påfyllnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">station. Vad som avses med kolli framgår av artikel 2.35 i CLP-förordningen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4D51">
+        <w:t xml:space="preserve">Vad som avses med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påfyllni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00792BD4">
+        <w:t>ng och påfyllningsstation framgår av artiklarna 2.40 och 2.41 i CLP-förordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5388218B" w14:textId="32B16617" w:rsidR="001C7D99" w:rsidRPr="00E37A19" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00792BD4">
+        <w:t>Kraven gäller för ämnen och blandningar. Vad som avses med</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ett ämne och en blandning framgår av artiklarna 2.7 och 2.8 i CLP-förordningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4D51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287BC44A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det är leverantörer som ska säkerställa att kraven är uppfyllda. Vad som avses med en leverantör framgår av artikel 2.26 i CLP-förordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2608DA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hänvisningarna till CLP-förordningen är, som i den hittillsvarande regleringen, dynamiska och avser förordningen i den vid varje tidpunkt gällande lydelsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612E4EFD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nionde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F08">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A5E44">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F08">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A0F08">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ionde punkterna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> numreras om och stämmer överens med hittillsvarande sjunde och åttonde punkterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489917CD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1BF9">
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3432EFC9" w14:textId="24765C24" w:rsidR="001C7D99" w:rsidRPr="00692A80" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692A80">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidR="006251E3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692A80">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2125C378" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692A80">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Bestämmelsen i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692A80">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 kap. 13 b § i den äldre lydelsen gäller fortfarande för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bud </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4C2D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685BE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685BE8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europaparlamentets och rådets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4C2D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>förordning (EG) nr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4C2D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1013/2006 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685BE8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>av den 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685BE8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">juni 2006 om transport av avfall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4C2D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> föreläggande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4C2D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F4C2D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beslutats med anledning av förordningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C89714" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A58B4DA" w14:textId="64F0E73D" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692A80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första punkten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> träder lagen i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidR="006251E3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>januari</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681F002F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692A80">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra punkten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ i den äldre lydelsen fortfarande </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gälla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">förbud i den tidigare EU-förordningen om avfallstransporter och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">förelägganden som har beslutats </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>med anledning av samma förordning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35315">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Det</w:t>
+      </w:r>
+      <w:r w:rsidDel="002C1628">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>betyder att den äldre föreskriften ska tillämpas i de fall övergångs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>bestämmelserna i den nya EU-förordningen om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">transporter innebär att förbuden enligt den tidigare EU-förordningen om avfallstransporter gäller. Det innebär även att den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1628">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">äldre föreskriften </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ska tillämpas för förelägganden som har beslutats med anledning av samma förordning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFC861E" w14:textId="77777777" w:rsidR="00562694" w:rsidRDefault="00562694" w:rsidP="008D5BDA">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C8564D" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1DF944" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc227766534"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc230182045"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sammanfattning av rapporten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0CF7">
+        <w:t>Förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0CF7">
+        <w:t>till författningsändringar till följd av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0CF7">
+        <w:t>revideringen av EU:s avfallstransportförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D698E">
+        <w:t>relevanta delar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="003D698E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F08456" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="009736AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I rapporten redovisar Naturvårdsverket bl.a. förslag till författnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ändringar med anledning av den nya EU-förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen</w:t>
+      </w:r>
+      <w:r w:rsidDel="009536B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">transporter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6111C0F7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005A4F70" w:rsidRDefault="001C7D99" w:rsidP="009736AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D29B4">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Naturvårdsverket föreslår att de nuvarande hänvisningarna i 26 kap. 13 b §</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> miljöbalken till den tidigare EU-förordningen om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>transporter ska ersättas av hänvisningar till den nya EU-förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen om avfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>transporter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0124A8F6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="009736AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4F70">
+        <w:t>Rapporten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innehåller inte någon beskrivning av konsekvenserna av den föreslagna lagändringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7672A80D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="009736AD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagändringen föreslås träda i kraft den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4F70">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4F70">
+        <w:t>maj 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479EF482" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="009736AD" w:rsidRDefault="00DB62B9" w:rsidP="009736AD">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="009736AD" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="even" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F0A678" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc227766535"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc230182046"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rapportens lagförslag i relevanta delar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="092F5078" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till lag om ändring i miljöbalken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5F707E" w14:textId="70950D82" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="003D33F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00792BD4">
+        <w:t>Härigenom föreskrivs att 26 kap. 13 b § miljöbalken ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214FC5AE" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="003D33F7" w:rsidRDefault="001C7D99" w:rsidP="003D33F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w14:paraId="4B9C2800" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="003D33F7" w14:paraId="7E6CEEC7" w14:textId="77777777" w:rsidTr="00440820">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E8A9163" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="772EBD45" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005B0E77" w:rsidRDefault="001C7D99" w:rsidP="00440820">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="001B27BB">
+              <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t>på nytt</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> inom fyra veckor från den dagen då beslutet verkställdes. Har förvarsbeslutet föregåtts av ett interimistiskt beslut om förvar, ska tidsfristen räknas från när det beslutet verkställdes.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04F87B3B" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="571FEA50" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005B0E77" w:rsidRDefault="001C7D99" w:rsidP="00440820">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-[...5 lines deleted...]
-            <w:r>
+              <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">på nytt </w:t>
-[...4 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">eller 2 § första stycket 1 </w:t>
-[...150 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FA343BC" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
-[...21 lines deleted...]
-    <w:p w14:paraId="757D63E5" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="341141D4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="003D33F7">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>26 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15172D79" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="003D33F7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>19 §</w:t>
+        <w:t>13 b §</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w14:paraId="03171DF0" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="003D33F7" w14:paraId="06A957F3" w14:textId="77777777" w:rsidTr="00440820">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="666E3E47" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="35382B10" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F372A8">
-              <w:t>En utlänning som inte har fyllt 18 år och som är tagen i förvar ska placeras i sådana förvarslokaler som Migrationsverket ansvarar för enligt 11 kap. 2 § första stycket utlänningslagen (2005:716).</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Tillsynsmyndigheten får besluta att hålla kvar eller omhänderta avfall, om det behövs för att säkerställa att ett förbud i Europaparlamentets och rådets förordning (EG) nr 1013/2006 av den 14 juni 2006 om transport av avfall följs eller att ett föreläggande som beslutats med anledning av förordningen följs. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5DA0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Lag (2022:1100).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2E580DD3" w14:textId="4B4977FE" w:rsidR="004A00EA" w:rsidRPr="00F372A8" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="46D8CFD1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Tillsynsmyndigheten får besluta att hålla kvar eller omhänderta avfall, om det behövs för att säkerställa att ett förbud i Europaparlamentets och rådets </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE6987">
+              <w:t>förordning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE5DA0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>En utlänning som inte har fyllt 18 år och som är tagen i förvar ska placeras i sådana förvarslokaler som Migrationsverket ansvarar för enligt 11 kap. 2 § första stycket utlänningslagen (2005:716).</w:t>
+              <w:t xml:space="preserve"> (EU) nr 2024/1157 av den 11 april 2024 om transport av avfall, om ändring av förordningarna (EU) nr 1257/2013 och (EU) 202/1056 och om upphävande av förordning (EG) nr   1013/2006</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">lagen. Vid sådan placering ska 10 a kap. 16 § utlänningslagen tillämpas.  </w:t>
+              <w:t xml:space="preserve"> följs eller att ett föreläggande som beslutats med anledning av förordningen följs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28E44233" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
-[...35 lines deleted...]
-    <w:p w14:paraId="1C041819" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="43376BF3" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="003D33F7" w:rsidRDefault="00DB62B9" w:rsidP="003D33F7">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="003D33F7" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="even" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7155E59B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc227766536"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc230182047"/>
+      <w:r w:rsidRPr="00075709">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="075655A3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006966BB">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00075709">
+        <w:t>Efter remiss har yttranden kommit in f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F61E7C">
+        <w:t>rån Avfall Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Boliden AB, Gullspångs kommun, Bollnäs kommun, Byggföretagen, Gävle kommun, Göteborgs kommun, Kommerskollegium, Konkurrensverket, Lunds kommun, Länsstyrelsen i Gävleborgs län, Länsstyrelsen i Norrbottens län, Länsstyrelsen i Skåne län, Länsstyrelsen i Stockholms län, Länsstyrelsen i Västra Götalands län, Malmö kommun, NG Nordic Sweden AB; Remondis Sweden AB, Ronneby kommun, Stena Recycling AB, Stock</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>holms kommun, Svenskt Näringsliv, Tullverket, Växjö kommun och Åter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vinningsindustrierna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161FF81A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006966BB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Därutöver har yttranden kommit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360CE6">
+        <w:t>in från Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360CE6">
+        <w:t xml:space="preserve"> IKEM</w:t>
+      </w:r>
+      <w:r>
+        <w:t> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360CE6">
+        <w:t>Innovations- och kemiindustrierna i Sverige</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637DC586" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006966BB">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Arvidsjaurs kommun, Bjurholms kommun, Dorotea kommun, Falu kommun, Heidelberg Materials Alternative Fuels, Hofors kommun, Härjedalens kommun, Härnösands kommun, Kumla kommun, Kuusakoski Sverige AB, Landskrona kommun, Lindberg &amp; Son, Mälarenergi AB, Norrköpings kommun, Oxelösunds kommun, Perstorps kommun, Piteå kommun, PreZero Recycling, Ragn-Sells AB, Sortera Recycling, Strängnäs kommun, Strömstads kommun, Sundsvalls kommun, Svensk Plaståtervinning AB, Sveriges Kommuner och Regioner, Södertälje kommun, Teknikföretagen, Umeå kommun, Vattenfall AB Värme Uppsala, Vimmerby kommun, Åmåls kommun och Åre kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B0B8CD" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="006966BB" w:rsidRDefault="00DB62B9" w:rsidP="006966BB">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="006966BB" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId45"/>
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="even" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38B7CA73" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc227766537"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc230182048"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>6 kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="641D27B5" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t>Sammanfattning av rapporten Regeringsuppdrag om den reviderade CLP-förordningen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="7DDE6DDF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006128C6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r>
+        <w:t>I rapporten presenterar Kemikalieinspektionen en analys av behovet av författningsändringar till följd av den ändrade CLP-förordningen. Kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>inspektionen bedömer att de nya bestämmelserna i förordningen inte föranleder några andra författningsändringar än i straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melserna. Kemikalieinspektionen föreslår både ändringar i befintliga straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>melser och att ett flertal nya straffbestämmelser införs. Kemikalie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>inspektionen föreslår att straffbestämmelsen som avser felaktig märkning ändras till att omfatta lämnandet av märkningsuppgifter. De nya straff</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelserna föreslås för skyldigheter som inte redan omfattas av befintliga sanktioner. Det handlar om överträdelser av krav på märkning, påfyllningsstationer, distansförsäljning och reklam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592A0AE2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="006139E0" w:rsidRDefault="001C7D99" w:rsidP="006128C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rapporten innehåller en beskrivning av konsekvenserna av införandet av straffbestämmelser i enlighet med förordning (2024:183) om konsek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utredningar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF05825" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006128C6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De nya straffbestämmelserna föreslås träda i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F146746" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="006128C6" w:rsidRDefault="00DB62B9" w:rsidP="006128C6">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="006128C6" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId51"/>
+          <w:headerReference w:type="default" r:id="rId52"/>
+          <w:footerReference w:type="even" r:id="rId53"/>
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:headerReference w:type="first" r:id="rId55"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4DD948" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc227766538"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc230182049"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rapportens lagförslag i relevanta delar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="4B95801D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4160B406" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 29 kap. 3 och 6 §§ miljöbalken ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E71BB4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="008329C1" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w14:paraId="5E87E0B0" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00C17D45" w14:paraId="75DD1156" w14:textId="77777777" w:rsidTr="00440820">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4D894689" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="7E1E93D7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005B0E77" w:rsidRDefault="001C7D99" w:rsidP="00440820">
             <w:pPr>
-              <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>I ärenden hos regeringen fattas beslut om offentligt biträde av Regeringskansliet.</w:t>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2663D24F" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00537FCD" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="761A9BEF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005B0E77" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CEF17A3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>29 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6AAABF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062535C3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För miljöfarlig kemikaliehantering döms till böter eller fängelse i högst två år den som med uppsåt eller av grov oaktsamhet tar befattning med en kemisk produkt, bioteknisk organism eller vara som innehåller eller har behandlats med en kemisk produkt utan att vidta de skyddsåtgärder, produktval eller försiktighetsmått i övrigt som behövs på grund av produktens, organismens eller varans inneboende egenskaper och genom denna underlåtenhet orsakar eller riskerar att orsaka skada på människor eller i miljön.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8C1B2E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För miljöfarlig kemikaliehantering döms även den som med uppsåt eller av oaktsamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FBAD66" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. bryter mot ett förbud att sprida bekämpningsmedel enligt 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EA5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 7 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2337D4EF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. bryter mot ett förbud eller en föreskrift om en skyddsåtgärd, ett produktval eller ett annat försiktighetsmått som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF0951D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. på marknaden släpper ut ett tvätt- eller rengöringsmedel eller en tensid för ett sådant medel utan att följa en skyldighet enligt artikel 3 eller 4 i Europaparlamentets och rådets förordning (EG) nr 648/2004 av den 31 mars 2004 om tvätt- och rengöringsmedel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B954D88" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. bryter mot en begränsning för att tillverka, släppa ut på marknaden eller använda ett ämne enligt artikel 3 i Europaparlamentets och rådets förordning (EU) 2019/1021 av den 20 juni 2019 om långlivade organiska föroreningar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CC25A2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. i fråga om åtgärder för bortskaffande eller återvinning av avfall bryter mot artikel 7.2 eller 7.3 i förordning (EU) 2019/1021,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CC9FC7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. bryter mot en begränsning för att tillverka, släppa ut på marknaden eller använda ett ämne, som sådant eller ingående i en blandning eller i en vara, enligt artikel 67 i Europaparlamentets och rådets förordning (EG) nr 1907/2006 av den 18 december 2006 om registrering, utvärdering, god</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kännande och begränsning av kemikalier (Reach), inrättande av en europeisk kemikaliemyndighet, ändring av direktiv 1999/45/EG och upphävande av rådets förordning (EEG) nr 793/93 och kommissionens förordning (EG) nr 1488/94 samt rådets direktiv 76/769/EEG och kommissionens direktiv 91/155/EEG, 93/67/EEG, 93/105/EG och 2000/21/EG,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601A6CA8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. släpper ut en kemisk produkt eller ett explosivt föremål på marknaden utan att följa en skyldighet i artikel 35.1 eller 35.2 första stycket i Europaparlamentets och rådets förordning (EG) nr 1272/2008 om </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>klassificering, märkning och förpackning av ämnen och blandningar, ändring och upphävande av direktiven 67/548/EEG och 1999/45/EG samt ändring av förordning (EG) nr 1907/2006,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C7614A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. i egenskap av att vara tillverkare, nedströmsanvändare eller någon som för in en kemisk produkt eller ett explosivt föremål till Sverige, släpper ut produkten eller föremålet på marknaden utan att följa en skyldighet i artikel 35.2 andra stycket i Europaparlamentets och rådets förordning (EG) nr 1272/2008,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEC422E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>9. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bryter mot ett förbud eller en begränsning för att producera, använda, importera, exportera, återexportera, vidare leverera, tillhandahålla till en annan person eller på marknaden släppa ut ett ämne, en produkt eller en utrustning enligt artikel 4, 5, 11.2, 15.1, 15.2 eller 19.1 i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mentets och rådets förordning (EU) 2024/590 av den 7 februari 2024 om ämnen som bryter ned ozonskiktet och om upphävande av förordning (EG) nr 1005/2009,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B3A093" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54380">
+        <w:t xml:space="preserve">10. i fråga om åtgärder för återvinning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och destruktion av ozonned</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>brytande ämnen bryter mot artikel 20.1, 20.5 eller 20.6 i förordning (EU) 2024/590,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0323F448" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>11. släpper ut ozonnedbrytande ämnen i atmosfären utan att det är tillåtet enligt artikel 21.1 i förordning (EU) 2024/590,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155F2F92" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>12. i fråga om åtgärder för att hindra eller minska läckage av ozon</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>nedbrytande ämnen bryter mot artikel 21.2 i förordning (EU) 2024/590,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB0BD78" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>13. använder ett växtskydds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54380">
+        <w:softHyphen/>
+        <w:t>medel utan att följa de villkor som framgår av märkningen enligt vad som krävs i artikel 55 i Europaparlamentets och rådets förordning (EG) nr 1107/2009 av den 21</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>oktober 2009 om ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>släppande av växtskyddsmedel på marknaden och om upphävande av rådets direktiv 79/117/EEG och 91/414/EEG,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6195BC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>14. på marknaden släpper ut ett växtskyddsmedel eller ett hjälp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54380">
+        <w:softHyphen/>
+        <w:t>ämne som allmänheten får tillgång till, utan att se till att medlet eller ämnet innehåller sådana bestånds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54380">
+        <w:softHyphen/>
+        <w:t>delar som avskräcker från eller förhindrar konsumtion enligt vad som krävs i artikel 64.2 i förordning (EG) nr 1107/2009,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBA31ED" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>15. på marknaden släpper ut ett växtskyddsmedel eller ett hjälpämne utan att följa en skyldighet i artikel 64.3 i förordning (EG) nr 1107/2009,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1A28C4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>16. på marknaden släpper ut en kosmetisk produkt i strid med ett förbud eller en begränsning i artikel 14, 15.1 eller 15.2 i Europaparla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D54380">
+        <w:softHyphen/>
+        <w:t>mentets och rådets förordning (EG) nr 1223/2009 av den 30 november 2009 om kosmetiska produkter, om inte förekomsten av ett förbjudet ämne i en kosmetisk produkt kan anses tillåten enligt artikel 17 i samma förordning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9AAE9B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>17. på marknaden släpper ut en kosmetisk produkt utan att produkten har genomgått en säkerhetsbedömning i enlighet med artikel 10 i förordning (EG) nr 1223/2009, eller att en säkerhetsrapport har upprättats i enlighet med samma artikel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0529747C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>18. använder en biocidprodukt utan att följa de bestämmelser och villkor som följer av märkningen enligt vad som krävs i artikel 17.5 i Europaparlamentets och rådets förordning (EU) nr 528/2012 av den 22 maj 2012 om tillhandahållande på marknaden och användning av biocid</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D54380">
+        <w:t>produkter,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C17D45" w14:paraId="5EA860E7" w14:textId="77777777" w:rsidTr="00440820">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22667C69" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00D54380" w:rsidRDefault="001C7D99" w:rsidP="00440820">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D54380">
+              <w:t xml:space="preserve">19. på marknaden släpper ut en behandlad vara utan att följa en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D54380">
+              <w:lastRenderedPageBreak/>
+              <w:t>skyldighet i artikel 58.2 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D54380">
+              <w:t xml:space="preserve">ning (EU) nr 528/2012, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15B6C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50BF86EF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00D54380" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D54380">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">19. på marknaden släpper ut en behandlad vara utan att följa en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D54380">
+              <w:lastRenderedPageBreak/>
+              <w:t>skyldighet i artikel 58.2 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D54380">
+              <w:t>ning (EU) nr 528/2012,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C17D45" w14:paraId="2BA43D4D" w14:textId="77777777" w:rsidTr="00440820">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C9A7533" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D54380">
+              <w:lastRenderedPageBreak/>
+              <w:t>20. i egenskap av innehavare av ett produktgodkännande av en biocidprodukt inte ser till att produkten innehåller beståndsdelar som avskräcker från konsumtion enligt vad som krävs i artikel 69.1 andra stycket andra meningen i förordning (EU) nr 528/2012</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15B6C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C8F2C53" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D54380">
+              <w:t>20. i egenskap av innehavare av ett produktgodkännande av en biocidprodukt inte ser till att produkten innehåller beståndsdelar som avskräcker från konsumtion enligt vad som krävs i artikel 69.1 andra stycket andra meningen i förordning (EU) nr 528/2012</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15B6C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C17D45" w14:paraId="20D6B20B" w14:textId="77777777" w:rsidTr="00440820">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56D081F2" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="18160BFD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00E15B6C" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">I ärenden hos regeringen fattas beslut </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001B27BB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">i frågor </w:t>
-            </w:r>
+              <w:t>21. bryter mot ett förbud att släppa ut på marknaden ett ämne eller en blandning enligt artikel 35.2a i förordning (EG) nr 1272/2008, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C17D45" w14:paraId="674B2C22" w14:textId="77777777" w:rsidTr="00440820">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67790E42" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A24F802" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00E15B6C" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">om offentligt biträde </w:t>
-[...2 lines deleted...]
-              <w:t>av Regeringskansliet.</w:t>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>22. i fråga om krav på förpackning, släpper ut ett ämne eller en blandning på marknaden utan att följa en skyldighet i artikel 35.2a i förordning (EG) nr 1272/2008.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DC39E6D" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00537FCD" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
-[...4 lines deleted...]
-    <w:p w14:paraId="74A170F2" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="49E8F229" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089EF89F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. ansvar för gärningen kan dömas ut enligt 1 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B4AA8D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. ansvar för gärningen kan dömas ut enligt 6 § eller om ansvar enligt 6 § inte ska dömas ut till följd av 6 § andra stycket, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFFC54F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. ansvar för gärningen kan dömas ut enligt 9 § första stycket 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05411243" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C664E69" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>8 §</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7076DA57" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDAE337" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Till offentligt biträde ska det förordnas en advokat som är lämplig för uppdraget. Om det finns särskilda skäl, får i stället någon annan lämplig person som har avlagt de kunskapsprov som krävs för behörighet till domaranställning utses. </w:t>
-[...7 lines deleted...]
-        <w:t>Har utlänningen själv föreslagit någon som är behörig för uppdraget som offentligt biträde, ska han eller hon förordnas om det inte finns särskilda skäl mot det.</w:t>
+        <w:t>För bristfällig miljöinformation döms till böter eller fängelse i högst två år den som med uppsåt eller av oaktsamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474BA35A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. i fråga om kemiska produkter eller biotekniska organismer bryter mot bestämmelserna om produktinformation i 14 kap. genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC67C9A" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) felaktigt klassificera eller inte klassificera en produkt enligt vad som krävs i föreskrifter som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A6EFAB" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) inte märka en produkt eller att lämna annan produktinformation enligt vad som krävs i föreskrifter som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47455726" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) inte med en lämplig symbol eller beteckning för fara eller risk eller med annan tydlig varningstext märka en produkt eller på annat sätt lämna produktinformation, om märkningen eller informationen behövs till skydd för människors hälsa eller miljön, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2D3973" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d) lämna oriktig eller bristfällig produktinformation,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4401D927" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. i fråga om kemiska produkter bryter mot en bestämmelse i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parlamentets och rådets förordning (EU) nr 649/2012 av den 4 juli 2012 om export och import av farliga kemikalier genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F487FC" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inte märka en produkt med en farosymbol, en farobeteckning, en riskfras eller ett varningsmärke enligt vad som krävs i förordningens artikel 17.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611187B7" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>b) inte lämna säkerhetsdatablad enligt vad som krävs i förordningens artikel 17.3, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78906805" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) lämna oriktig uppgift i märkningen eller säkerhetsdatabladet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F38146" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. i fråga om tvätt- eller rengöringsmedel bryter mot förordning (EG) nr 648/2004 genom att inte märka förpackningar enligt vad som krävs i förordningens artikel 11,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B34534" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. i fråga om produkter och utrustning som innehåller fluorerade växthusgaser bryter mot förordning (EU) 2024/573 genom att inte märka produkter eller utrustning enligt vad som krävs i förordningens artikel 12,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3672AF83" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D29B4">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>i fråga om kemiska produkter bryter mot förordning (EG) nr 1907/2006</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C40356" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inte förse mottagaren av ett ämne eller en blandning med ett säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hetsdatablad enligt kraven i artikel 31,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C0F6C6" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) lämna oriktig eller bristfällig uppgift i säkerhetsdatabladet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC7DF6B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) inte enligt vad som krävs i artikel 33 tillhandahålla en mottagare eller konsument information om namn på ett ämne som ingår i en vara och finns angivet i bilaga XIV till förordningen eller angivet i den kandidat</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förteck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning som avses i artikel 59,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D315BE" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. i fråga om kemiska produkter och explosiva föremål bryter mot förordning (EG) nr 1272/2008 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C17D45" w14:paraId="31D8BA21" w14:textId="77777777" w:rsidTr="00440820">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09F5D5E5" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">a) felaktigt klassificera eller inte klassificera ett ämne, en blandning eller ett explosivt föremål enligt vad som krävs i artiklarna 4.1, 4.2, 4.3 eller 4.8, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E15B6C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="371B6AB0" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>a) felaktigt klassificera eller inte klassificera ett ämne, en blandning eller ett explosivt föremål enligt vad som krävs i artiklarna 4.1, 4.2, 4.3 eller 4.8,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="626955CF" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31967">
+        <w:t>felaktigt märka eller inte märka</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="67" w:name="_Hlk220337822"/>
+      <w:r>
+        <w:t>ett ämne, en blandning eller ett explosivt föremål</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r>
+        <w:t xml:space="preserve"> enligt vad som krävs i artiklarna 4.4, 4.7 eller 4.8,</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w14:paraId="39DB0080" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00C17D45" w14:paraId="78602B31" w14:textId="77777777" w:rsidTr="00440820">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F3AF3FC" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="7E0DCD86" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="009331F9">
-[...18 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13AEF433" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00F372A8" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="72927A06" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B27BB">
-[...25 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>f</w:t>
+              <w:t>c) lämna felaktiga märknings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">år endast ges om det finns särskilda skäl.  </w:t>
+              <w:softHyphen/>
+              <w:t>uppgifter eller inte lämna märk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>uppgifter för ett ämne eller en blandning enligt vad som krävs i artikel 35.2a,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C17D45" w14:paraId="16B30B97" w14:textId="77777777" w:rsidTr="00440820">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C65F01D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DB93F03" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00E15B6C" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>d) lämna felaktiga märknings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>uppgifter eller inte lämna märk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>uppgifter för en påfyllnings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>station enligt vad som krävs i artikel 35.2a,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C17D45" w14:paraId="2EB528E9" w14:textId="77777777" w:rsidTr="00440820">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DD06DDA" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="701347C4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00E15B6C" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>e) lämna felaktigt märknings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>uppgifter eller inte lämna märk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>uppgifter enligt vad som krävs i artikel 48a,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21AEFC47" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="76EF2C1D" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15B6C">
+        <w:t>7. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i fråga om behandlat utsäde eller växtskyddsmedel bryter mot förordning (EG) nr 1107/2009 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507C3A96" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) felaktigt märka eller inte märka ett behandlat utsäde enligt vad som krävs i artikel 49.4,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E0759E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) felaktigt märka eller inte märka ett växtskyddsmedel enligt vad som krävs i artikel 65.1 och i kommissionens förordning (EU) nr 547/2011 av den 8 juni 2011 om tillämpning av Europaparlamentets och rådets förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning (EG) nr 1107/2009 vad gäller märkningskrav för växtskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660D022B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>c) lämna oriktig eller bristfällig produktinformation enligt vad som krävs i artikel 66.1, 66.2 eller 66.5, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C19084F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00585CAC">
+        <w:t>8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7DCB">
+        <w:t>i fråga om en biocidprodukt eller behandlad vara bryter mot förordning (EU) nr 528/2012 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07608CA1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inte märka produkten eller varan på ett sätt som uppfyller kraven i artikel 58.3 eller artikel 69.2, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFFAC5F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) inte lämna produktinformation som uppfyller kraven i artikel 72.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74846E9B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00EF7D14" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om underlåtenheten eller den oriktiga eller bristfälliga informationen varit sådan att den inte kunnat försvåra bedömningen av risken för skada på människors hälsa eller i miljön. Ansvar ska inte heller dömas ut enligt denna paragraf, om ansvar för gärningen kan dömas ut enligt 9 § första stycket 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1794360F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00811E52" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEA99C5" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="5110F819" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E371868" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00C17D45" w:rsidRDefault="00DB62B9" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00C17D45" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId57"/>
+          <w:headerReference w:type="default" r:id="rId58"/>
+          <w:footerReference w:type="even" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId60"/>
+          <w:headerReference w:type="first" r:id="rId61"/>
+          <w:footerReference w:type="first" r:id="rId62"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BCF4FD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc227766539"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc230182050"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210F541F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00525D79" w:rsidRDefault="001C7D99" w:rsidP="00344518">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Efter remiss har yttranden kommit in från Aneby kommun, Arbetsgivar</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket, Arbetsmiljöverket, Askersunds kommun, Boverket, Folkhälso</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten, Försvarets materielverk, Försvarsinspektören för hälsa och miljö, Försvarsmakten, Göteborgs kommun, Jernkontoret, Justitie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kanslern, Kommerskollegium, Konsumentverket, Kävlinge kommun, Lands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>organisationen i Sverige (LO), Läkemedelsverket, Länsstyrelsen i Blekinge län, Länsstyrelsen i Skåne län, Länsstyrelsen i Uppsala län, Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen i Västerbottens län, Länsstyrelsen i Väster</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>norrlands län, Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen i Västra Götalands län, Länsstyrelsen i Örebro län, Malmö kommun, Miljömärkning Sverige AB, Mobility Sweden, Myndigheten för civilt försvar, Nacka tingsrätt (mark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>domstolen), Naturskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föreningen, Natur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verket, Regelrådet, Skogsstyrelsen, Social</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen, Sotenäs kommun, Statens energimyndighet, Statens jordbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verk, Stockholms universitet, Storumans kommun, Styrelsen för ackreditering och teknisk kontroll (Swedac), Swedish Medtech, Södertälje kommun, Söderåsens miljöförbund (bl.a. Perstorps kommun), Total</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>försvarets forskningsinstitut (FOI), Transport</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>styrelsen, Upphand</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheten, Vinnova och Östersunds kommun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641AE44E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00344518">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Därutöver har yttrande kommit in från Drivkraft Sverige.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B56344" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00344518">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Borlänge kommun, Bromölla kommun, Byggföretagen, Byggnadsarbetareförbundet, ChemSec (Internationella kemikaliesekretariatet), Djurens rätt, Djurskyddet Sverige, Elektronik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">branschen, Facket för Skogs-, Trä- och Grafisk Bransch (GS), Filipstads kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E27AD">
+        <w:t>Havs- och vattenmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Hofors kommun, Hylte kommun, IKEM – Innovations- och kemiindustrierna i Sverige, Kemisk Tekniska Företagen, Knivsta kommun, Lek- och Babybranschen, Lilla Edets kommun, Livsmedelsföretagen, Livsmedelsverket, Lunds kommun, Närings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>livets Regelnämnd, Olofströms kommun, Oskarshamns kommun, Oxelösunds kommun, Piteå kommun, Ragunda kommun, Region Gotland, Region Norrbotten, Region Stockholm, Region Örebro län, Skogs</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>industrierna, Småföretagarnas riksförbund, Stockholms kommun, Substitu</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>centrum, Svensk Dagligvaruhandel, Svensk Handel, Svenska Pappersindustriarbetareförbundet, Svenskt Näringsliv, Svenskt Vatten, Svenskt Växtskydd, Sveriges akademikers centralorganisation (SACO), Sveriges Kommuner och Regioner (SKR), Sveriges Konsumenter, Sveriges lantbruksuniversitet (SLU), Sveriges Skogsindustrier, Sveriges Textil- och Modeföretag (TEKO), Säkerhets- och försvarsföretagen (SOFF), Teknikföretagen, Tjänstemännens centralorganisation (TCO), Upplands Väsby kommun, Uppvidinge kommun, Västra Götalands</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>regionen och Återvinningsindustrierna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318BCFA4" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00344518" w:rsidRDefault="00DB62B9" w:rsidP="00344518">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00344518" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId63"/>
+          <w:headerReference w:type="default" r:id="rId64"/>
+          <w:footerReference w:type="even" r:id="rId65"/>
+          <w:footerReference w:type="default" r:id="rId66"/>
+          <w:headerReference w:type="first" r:id="rId67"/>
+          <w:footerReference w:type="first" r:id="rId68"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F65D742" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc227766540"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc230182051"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sammanfattning av rapporten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527ADE">
+        <w:t>Förslag till komplettering av EU:s förpackningsförordning i svensk rätt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="10FFCF4E" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="0097170A">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:jc w:val="center"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="130ABBCA" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I rapporten presenterar Naturvårdsverket en analys av behovet av bemyndiganden till följd av EU-förordningen om förpackningar. De bedömer att ett nytt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527ADE">
+        <w:t xml:space="preserve">bemyndigande behövs för att Sverige ska kunna införa nationella bestämmelser </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i alla de delar där förordningen ger utrymme för det. Det föreslagna bemyndigandet omfattar att meddela de föreskrifter som behövs till följd av EU-förordningen om förpackningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C08C06" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="0097170A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nya paragrafen föreslås träda i kraft den 12 augusti 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EB92D4" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="0097170A" w:rsidRDefault="00DB62B9" w:rsidP="0097170A">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="0097170A" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId69"/>
+          <w:headerReference w:type="default" r:id="rId70"/>
+          <w:footerReference w:type="even" r:id="rId71"/>
+          <w:footerReference w:type="default" r:id="rId72"/>
+          <w:headerReference w:type="first" r:id="rId73"/>
+          <w:footerReference w:type="first" r:id="rId74"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79BB4B31" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc227766541"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc230182052"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rapportens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="21407D3B" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till lag om ändring i miljöbalken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4210FF99" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008238BF">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00091609">
+        <w:t>Härigenom föreskrivs att det i miljöbalken ska införas en ny paragraf, 15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091609">
+        <w:t>kap. 40 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212A6F25" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00091609" w:rsidRDefault="001C7D99" w:rsidP="008238BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w14:paraId="7C4D567C" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="008238BF" w14:paraId="35F16C7C" w14:textId="77777777" w:rsidTr="00440820">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0682F4ED" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="73F69AC1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005B0E77" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="569BE6C8" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="005B0E77" w:rsidRDefault="001C7D99" w:rsidP="00440820">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="09DBA51F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008238BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5A4218" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="008238BF">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>40 a §</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008238BF" w14:paraId="25EB5F9C" w14:textId="77777777" w:rsidTr="00440820">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03A67687" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00440820">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68FAE5C3" w14:textId="4FAC943F" w:rsidR="004A00EA" w:rsidRPr="007E54BE" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="241DCA6C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="007F34BA" w:rsidRDefault="001C7D99" w:rsidP="00440820">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:rPr>
-[...9 lines deleted...]
-            <w:r>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>som avser</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="007E54BE">
+            </w:pPr>
+            <w:r w:rsidRPr="007F34BA">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>över</w:t>
-[...26 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Regeringen eller den myndighet som regeringen bestämmer får meddela de föreskrifter som behövs till följd av Europaparlamentets och rådets förordning (EU) 2025/40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DFBBB6C" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="532DCE59" w14:textId="0AED08C4" w:rsidR="00DA2732" w:rsidRDefault="00DA2732" w:rsidP="008238BF"/>
+    <w:p w14:paraId="6C621C85" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="008238BF" w:rsidRDefault="00DB62B9" w:rsidP="008238BF">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="008238BF" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId75"/>
+          <w:headerReference w:type="default" r:id="rId76"/>
+          <w:footerReference w:type="even" r:id="rId77"/>
+          <w:footerReference w:type="default" r:id="rId78"/>
+          <w:headerReference w:type="first" r:id="rId79"/>
+          <w:footerReference w:type="first" r:id="rId80"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41BB9589" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc227766542"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc230182053"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="54648993" w14:textId="2BFE1166" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00382EDC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Efter remiss har yttranden kommit in från Avfall Sverige, Bransch</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>organisa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionen Svenskt Vin, Kemisk Tekniska Företagen (KTF), Lant</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>brukarnas riksförbund, Livsmedelsföretagen, Livsmedelsverket, Regel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>rådet, Skogsindustrierna, Svensk Dagligvaruhandel, Systembolaget, Tailor-Made Responsibility (TMR AB) och Visita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B63002C" w14:textId="77777777" w:rsidR="00623B5E" w:rsidRDefault="001C7D99" w:rsidP="00382EDC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter: Föreningen Sveriges Oberoende Småbryggerier, IKEM – innovations- och kemiindustrierna i Sverige, Kemikalieinspek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tionen, Konkurrensverket, Konsumentverket, Naturvårdsverket, NPA Näringslivets Producentansvar, Returpack AB, Småföretagarnas Riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>förbund, Sprit- och Vinleverantörsföreningen (SVL), Statens jordbruks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verk, Styrelsen för ackreditering och teknisk kontroll (SWEDAC), Svensk Digital Handel, Svensk Glasåtervinning AB, Svensk Handel, Svensk Plastindustriförening (SPIF), Svensk Plaståtervinning, Svenska Metall</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kretsen AB, Svenska Naturskyddsföreningen, Svenska Retur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>system, Svenska Wellpappföreningen, Svenskt Näringsliv, Sveriges Bryggerier, Sveriges Konsumenter, Sveriges producenter av alkohol</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>drycker (Spaa) och Återvinningsindustrierna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEC6A0E" w14:textId="77777777" w:rsidR="00623B5E" w:rsidRDefault="00623B5E" w:rsidP="00382EDC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00623B5E" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId81"/>
+          <w:headerReference w:type="default" r:id="rId82"/>
+          <w:footerReference w:type="even" r:id="rId83"/>
+          <w:footerReference w:type="default" r:id="rId84"/>
+          <w:headerReference w:type="first" r:id="rId85"/>
+          <w:footerReference w:type="first" r:id="rId86"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237F4380" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00382EDC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782D47CE" w14:textId="77777777" w:rsidR="00A57980" w:rsidRDefault="00A57980" w:rsidP="00382EDC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00A57980" w:rsidSect="00623B5E">
+          <w:headerReference w:type="even" r:id="rId87"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFEC051" w14:textId="63935D46" w:rsidR="001C7D99" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc230182054"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="203CF7EB" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till lag om ändring i miljöbalken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFFAACA" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-[...3 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om miljöbalken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3447FEF8" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011579E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5AA1">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5AA1">
+        <w:t>kap.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5AA1">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E5AA1">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:t> § och 29 kap. 3, 4 och 6 §§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490D4609" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0011579E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det ska införas en ny paragraf, 15 kap. 51 a §, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D44AE39" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="008329C1" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w:rsidRPr="005B0E77" w14:paraId="3C5D2543" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00377EC0" w14:paraId="61A114A1" w14:textId="77777777" w:rsidTr="003C08CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D51F91E" w14:textId="2E815FDB" w:rsidR="004A00EA" w:rsidRPr="005B0E77" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="6EDC8A36" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="005B0E77" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0011579E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Lydelse enligt prop.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>L</w:t>
-[...25 lines deleted...]
-            <w:r w:rsidR="00BD2AF0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0011579E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>2025/26:</w:t>
             </w:r>
-            <w:r w:rsidR="003530E6">
+            <w:r w:rsidRPr="000C40B7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>262</w:t>
+              <w:t>108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CCF00C3" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="005B0E77" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="1DAF1ABA" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="005B0E77" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C6B4ECF" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="7BA15421" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>8 kap.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BBB4261" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+        <w:t>15 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00377EC0" w14:paraId="73A45CDB" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7725688D" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7128DF15" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00163D85" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>51 a §</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48031E31" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00163D85" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regeringen eller den myndighet som regeringen bestämmer får meddela föreskrifter om </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AAA177E" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00163D85" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1. undantag från en skyldighet att vidta avfallsförebyggande åtgärder i Europaparlamentets och rådets förordning (EU) 2025/40 av den 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>december 2024 om förpack</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ningar och förpackningsavfall, om ändring av förordning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(EU) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2019/1020 och direktiv (EU) 2019/904 och om upphävande av direktiv 94/62/EG, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A540083" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00163D85">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>2. en skyldighet för andra än producenter att ta ut en pantavgift enligt artikel 50.2 i förordning (EU) 2025/40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="038B3167" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00377EC0" w14:paraId="783BEABB" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0DF2E901" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="000E6F0B" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AE181C3" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="000E6F0B" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2DA9006B" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>26 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4781E5B5" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>1 §</w:t>
+        <w:t>13 b §</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w14:paraId="1C92D8F7" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00377EC0" w14:paraId="1CC36145" w14:textId="77777777" w:rsidTr="003C08CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79EE3B48" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="5D562C9D" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>Till fängelse i högst två år eller, om brottet är ringa, till böter döms en utlänning som uppehåller sig i Sverige trots att han eller hon enligt ett verkställt beslut om utvisning enligt denna lag inte har haft rätt att återvända hit. Detta gäller dock inte om utlänningen har flytt hit för att undgå sådan förföljelse som avses i artikel 3.5 i skyddsgrunds</w:t>
+              <w:t xml:space="preserve">Tillsynsmyndigheten får besluta att hålla kvar eller omhänderta avfall, om det behövs för att säkerställa att ett förbud i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715B8">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Europaparlamentets och rådets förordning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67CDB">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (EG) nr 1013/2006 av den 14 juni 2006 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715B8">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>om transport av avfall</w:t>
             </w:r>
             <w:r>
-              <w:softHyphen/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ningen. </w:t>
+              <w:t xml:space="preserve"> följs eller att ett föreläggande som beslutats med anledning av förordningen följs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43653443" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="4DFA7766" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="006C261F">
+              <w:t xml:space="preserve">Tillsynsmyndigheten får besluta att hålla kvar eller omhänderta avfall, om det behövs för att säkerställa att ett förbud i </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715B8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">lägst sex månader och </w:t>
-[...4 lines deleted...]
-            <w:r>
+              <w:t>Europa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715B8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">eller fängelse i högst sex månader </w:t>
-[...8 lines deleted...]
-            <w:r>
               <w:softHyphen/>
-              <w:t>förord</w:t>
-[...19 lines deleted...]
-              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:t>parlamentets och rådets förordning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67CDB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> (EU) 2024/1157 av den 11 april 2024 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E715B8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>om transport av avfall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E67CDB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C261F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om ändring av förordningarna (EU) nr 1257/2013 och (EU) 2020/1056 och om upphävande av förordning (EG) nr 1013/2006</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C261F">
+              <w:t>följs eller att ett före</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="006C261F">
+              <w:t xml:space="preserve">läggande som </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">har </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C261F">
+              <w:t>beslutats med anledning av</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0488">
+              <w:t xml:space="preserve"> förordningen följs.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C30B0E8" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0E77460C" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:spacing w:before="230"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>29 kap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C6F3C2" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B821233" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>miljöfarlig kemikaliehantering</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> döms till böter eller fängelse i högst två år den som med uppsåt eller av grov oaktsamhet tar befattning med en kemisk produkt, bioteknisk organism eller vara som innehåller eller har behandlats med en kemisk produkt utan att vidta de skyddsåtgärder, produktval eller försiktighetsmått i övrigt som behövs på grund av produktens, organismens eller varans inneboende egenskaper och genom denna underlåtenhet orsakar eller riskerar att orsaka skada på människor eller i miljön.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0800F543" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För miljöfarlig kemikaliehantering döms även den som med uppsåt eller av oaktsamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CDD0CD" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. bryter mot ett förbud att sprida bekämpningsmedel enligt 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802EA5">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kap. 7 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD00A90" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. bryter mot ett förbud eller en föreskrift om en skyddsåtgärd, ett produktval eller ett annat försiktighetsmått som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5131F1BB" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. på marknaden släpper ut ett tvätt- eller rengöringsmedel eller en tensid för ett sådant medel utan att följa en skyldighet enligt artikel 3 eller 4 i Europaparlamentets och rådets förordning (EG) nr 648/2004 av den 31 mars 2004 om tvätt- och rengöringsmedel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04136E5A" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. bryter mot en begränsning för att tillverka, släppa ut på marknaden eller använda ett ämne enligt artikel 3 i Europaparlamentets och rådets förordning (EU) 2019/1021 av den 20 juni 2019 om långlivade organiska föroreningar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787D16E2" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. i fråga om åtgärder för bortskaffande eller återvinning av avfall bryter mot artikel 7.2 eller 7.3 i förordning (EU) 2019/1021,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E3D209" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. bryter mot en begränsning för att tillverka, släppa ut på marknaden eller använda ett ämne, som sådant eller ingående i en blandning eller i en vara, enligt artikel 67 i Europaparlamentets och rådets förordning (EG) nr 1907/2006 av den 18 december 2006 om registrering, utvärdering, god</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kännande och begränsning av kemikalier (Reach), inrättande av en europeisk kemikaliemyndighet, ändring av direktiv 1999/45/EG och upphävande av rådets förordning (EEG) nr 793/93 och kommissionens förordning (EG) nr 1488/94 samt rådets direktiv 76/769/EEG och kommissionens direktiv 91/155/EEG, 93/67/EEG, 93/105/EG och 2000/21/EG,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFD9FE0" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. släpper ut en kemisk produkt eller ett explosivt föremål på marknaden utan att följa en skyldighet i artikel 35.1 eller 35.2 första stycket i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parlamentets och rådets förordning (EG) nr 1272/2008 om klassificering, märkning och förpackning av ämnen och blandningar, ändring och upphävande av direktiven 67/548/EEG och 1999/45/EG samt ändring av förordning (EG) nr 1907/2006,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEB30E9" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. i egenskap av att vara tillverkare, nedströmsanvändare eller någon som för in en kemisk produkt eller ett explosivt föremål till Sverige, släpper ut produkten eller föremålet på marknaden utan att följa en skyldighet i artikel 35.2 andra stycket i Europaparlamentets och rådets förordning (EG) nr 1272/2008,</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w:rsidRPr="005B0E77" w14:paraId="207819F5" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00377EC0" w14:paraId="7FF061F8" w14:textId="77777777" w:rsidTr="003C08CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32FF9AA2" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="005B0E77" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="68C040FF" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12DC1757" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="005B0E77" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="328A551F" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="001644C4" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001644C4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>bryter mot artikel 35.2a i förordning (EG) nr 1272/2008 genom att tillhandahålla ett ämne eller en blandning via en påfyll</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>station utan att</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="60D8210C" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43EB73E2" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3AC98AA1" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a) ämnet eller blandningen får tillhanda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>hållas via en påfyllnings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>station, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="298B2604" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E78AC0A" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="566CDDF0" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="001644C4" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001644C4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>förpackningskraven för påfyllda kollin är uppfyllda,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="29B1562E" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A3E3B85" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. bryter mot ett förbud eller en begränsning för att producera, använda, importera, exportera, återexportera, vidare leverera, tillhandahålla till en annan person eller på marknaden släppa ut ett ämne, en produkt eller en utrustning enligt artikel 4, 5, 11.2, 15.1, 15.2 eller 19.1 i Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>parla</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>mentets och rådets förordning (EU) 2024/590 av den 7 februari 2024 om ämnen som bryter ned ozon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>skiktet och om upphävande av förordning (EG) nr 1005/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="207E55E1" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EC5BF5" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. bryter mot ett förbud eller en begränsning för att producera, använda, importera, exportera, återexportera, vidare leverera, tillhandahålla till en annan person eller på marknaden släppa ut ett ämne, en produkt eller en utrustning enligt artikel 4, 5, 11.2, 15.1, 15.2 eller 19.1 i Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>parla</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>mentets och rådets förordning (EU) 2024/590 av den 7 februari 2024 om ämnen som bryter ned ozon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>skiktet och om upphävande av förordning (EG) nr 1005/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="46295BA4" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1343FA74" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om åtgärder för åter</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>vinning och destruktion av ozon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>nedbrytande ämnen bryter mot artikel 20.1, 20.5 eller 20.6 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31EC0284" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EC5BF5" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om åtgärder för åter</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>vinning och destruktion av ozon</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>nedbrytande ämnen bryter mot artikel 20.1, 20.5 eller 20.6 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="2A6AFE29" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BAD8CAD" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. släpper ut ozonnedbrytande ämnen i atmosfären utan att det är tillåtet enligt artikel 21.1 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BFAAA7C" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EC5BF5" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. släpper ut ozonnedbrytande ämnen i atmosfären utan att det är tillåtet enligt artikel 21.1 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="1EBF6EC3" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65A53DB0" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om åtgärder för att hindra eller minska läckage av ozonnedbrytande ämnen bryter mot artikel 21.2 i förordning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F3C7E21" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EC5BF5" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om åtgärder för att hindra eller minska läckage av ozonnedbrytande ämnen bryter mot artikel 21.2 i förordning (EU) 2024/590,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="341215D9" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31090037" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. använder ett växtskydds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>medel utan att följa de villkor som framgår av märkningen enligt vad som krävs i artikel 55 i Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>parlamentets och rådets förordning (EG) nr 1107/2009 av den 21 oktober 2009 om utsläppande av växtskyddsmedel på marknaden och om upphävande av rådets direktiv 79/117/EEG och 91/414/EEG,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4159FB7F" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EC5BF5" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. använder ett växtskydds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>medel utan att följa de villkor som framgår av märkningen enligt vad som krävs i artikel 55 i Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>parlamentets och rådets förordning (EG) nr 1107/2009 av den 21 oktober 2009 om utsläppande av växtskyddsmedel på marknaden och om upphävande av rådets direktiv 79/117/EEG och 91/414/EEG,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="04393DAB" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34DCF016" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut ett växtskyddsmedel eller ett hjälp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>ämne som allmänheten får tillgång till, utan att se till att medlet eller ämnet innehåller sådana bestånds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>delar som avskräcker från eller förhindrar konsumtion enligt vad som krävs i artikel 64.2 i förordning (EG) nr 1107/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AF3560F" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EC5BF5" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut ett växtskyddsmedel eller ett hjälp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>ämne som allmänheten får tillgång till, utan att se till att medlet eller ämnet innehåller sådana bestånds</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>delar som avskräcker från eller förhindrar konsumtion enligt vad som krävs i artikel 64.2 i förordning (EG) nr 1107/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="39889AB3" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22FF6FC9" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut ett växtskyddsmedel eller ett hjälp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ämne utan att följa en skyldighet i artikel 64.3 i förordning (EG) nr 1107/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C70415E" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EC5BF5" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut ett växtskyddsmedel eller ett hjälp</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ämne utan att följa en skyldighet i artikel 64.3 i förordning (EG) nr 1107/2009,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="1011F9A7" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48A39FEA" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en kosmetisk produkt i strid med ett förbud eller en begränsning i artikel 14, 15.1 eller 15.2 i Europaparla</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>mentets och rådets förordning (EG) nr 1223/2009 av den 30 november 2009 om kosmetiska produkter, om inte förekomsten av ett förbjudet ämne i en kosmetisk produkt kan anses tillåten enligt artikel 17 i samma förordning,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="483ABA82" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EC5BF5" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en kosmetisk produkt i strid med ett förbud eller en begränsning i artikel 14, 15.1 eller 15.2 i Europaparla</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>mentets och rådets förordning (EG) nr 1223/2009 av den 30 november 2009 om kosmetiska produkter, om inte förekomsten av ett förbjudet ämne i en kosmetisk produkt kan anses tillåten enligt artikel 17 i samma förordning,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="13FCB939" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CA328C7" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en kosmetisk produkt utan att produk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ten har genomgått en säkerhets</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>bedömning i enlighet med artikel 10 i förordning (EG) nr 1223/2009, eller att en säkerhetsrapport har upprättats i enlighet med samma artikel,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A601B1B" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EC5BF5" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en kosmetisk produkt utan att pro</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>duk</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ten har genomgått en säkerhets</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>bedömning i enlighet med artikel 10 i förordning (EG) nr 1223/2009, eller att en säkerhetsrapport har upprättats i enlighet med samma artikel,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="1D3F8F37" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="615A6E16" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. använder en biocidprodukt utan att följa de bestämmelser och villkor som följer av märkningen enligt vad som krävs i artikel 17.5 i Europaparlamentets och rådets förordning (EU) nr 528/2012 av den 22 maj 2012 om tillhanda</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>hållande på marknaden och användning av biocidprodukter,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="653E2C8A" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. använder en biocidprodukt utan att följa de bestämmelser och villkor som följer av märkningen enligt vad som krävs i artikel 17.5 i Europaparlamentets och rådets förordning (EU) nr 528/2012 av den 22 maj 2012 om tillhanda</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>hållande på marknaden och användning av biocidprodukter,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="687755E0" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A65E5BB" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00591265" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en behandlad vara utan att följa en skyldighet i artikel 58.2 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) nr 528/2012</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00591265">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008667AB">
+              <w:t>eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="222B0BFB" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00591265" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. på marknaden släpper ut en behandlad vara utan att följa en skyldighet i artikel 58.2 i förord</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning (EU) nr 528/2012, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00377EC0" w14:paraId="3CC6D2BB" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45266D55" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. i egenskap av innehavare av ett produktgodkännande av en biocidprodukt inte ser till att produkten innehåller beståndsdelar som avskräcker från konsumtion enligt vad som krävs i artikel 69.1 </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>andra stycket andra meningen i förordning (EU) nr 528/2012</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001644C4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E3D327D" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008667AB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. i egenskap av innehavare av ett produktgodkännande av en biocidprodukt inte ser till att produkten innehåller beståndsdelar som avskräcker från konsumtion enligt vad som krävs i artikel 69.1 </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>andra stycket andra meningen i förordning (EU) nr 528/2012.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="328F2A60" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39596191" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. ansvar för gärningen kan dömas ut enligt 1 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3500D676" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. ansvar för gärningen kan dömas ut enligt 6 § eller om ansvar enligt 6 § inte ska dömas ut till följd av 6 § andra stycket, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C303E16" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. ansvar för gärningen kan dömas ut enligt 9 § första stycket 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CACE4C" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00377EC0" w14:paraId="0D5685ED" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C5920A3" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="000E6F0B" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="0011579E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Lydelse enligt prop.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0011579E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>2025/26:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C40B7">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4245DDB0" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="000E6F0B" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A888C11" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
-[...4 lines deleted...]
-    <w:p w14:paraId="23724DA1" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="4B5C9888" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-        <w:t>2 §</w:t>
+    </w:p>
+    <w:p w14:paraId="3A548587" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57936A00" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>otillåten miljöverksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086364F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507012">
+        <w:t xml:space="preserve">döms </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till böter eller fängelse i högst två år den som med uppsåt eller av oaktsamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5679A9" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. påbörjar eller bedriver en verksamhet eller vidtar en åtgärd utan tillstånd eller godkännande eller utan att ha gjort en anmälan, eller efter att ha gjort en anmälan påbörjar en verksamhet eller åtgärd utan att följa en föreskriven tidsfrist, allt enligt vad som krävs i</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0986254F" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) bestämmelsen i 7 kap. 28 a § om skydd för särskilda naturområden, om verksamheten eller åtgärden inte omfattas av ett tillstånd eller en dispens enligt bestämmelserna i 9 eller 11–15 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A52042A" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) föreskrifter som regeringen har meddelat med stöd av 9 kap. 6 § om miljöfarliga verksamheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3776AF80" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) bestämmelsen i 9 kap. 6 c § om anmälningspliktiga miljöfarliga verksamheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F379F3C" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d) bestämmelserna i 11 kap. eller föreskrifter som regeringen har meddelat med stöd av 11 kap. om vattenverksamheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E4A38D" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e) bestämmelsen i 11 kap. 9 b § tredje stycket om anmälningspliktiga vattenverksamheter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25634180" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>f) bestämmelsen i 11 kap. 22 § om att ta en anläggning för bortledande av grundvatten ur bruk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD486EA" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>g) bestämmelsen i 12 kap. 6 § eller föreskrifter som regeringen har meddelat med stöd av 12 kap. 6 § om att en verksamhet eller åtgärd ska anmälas för samråd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5348C0C8" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>h) bestämmelsen i 13 kap. 12 § om avsiktlig utsättning av genetiskt modifierade organismer och om att släppa ut produkter som innehåller eller består av sådana organismer på marknaden,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2918A993" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>i) föreskrifter som regeringen har meddelat med stöd av 13 kap. 16 § om innesluten användning av genetiskt modifierade organismer,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322E3BFA" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>j) föreskrifter som regeringen har meddelat med stöd av 14 kap. 8 § om hantering, införsel, utförsel, tillstånd, godkännande eller anmälan av kemiska produkter, biotekniska organismer eller varor,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BFBBEA" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>k) bestämmelserna i artikel 56 i förordning (EG) nr 1907/2006 om förutsättningar för att få använda ett ämne som anges i bilaga XIV till den förordningen eller släppa ut ett sådant ämne på marknaden,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0098CE89" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>l) bestämmelserna i artikel 28.1 i förordning (EG) nr 1107/2009 om krav på produktgodkännande av växtskyddsmedel,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01381F09" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>m) bestämmelserna om krav på godkännande av biocidprodukter i artikel 17.1 i förordning (EU) nr 528/2012,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00377EC0" w14:paraId="353E9453" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="610B57C3" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">n) föreskrifter som regeringen har meddelat med stöd av 15 kap. 34 § om krav på </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00716EBF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tillstånd</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> för yrkesmässig drift av en producent</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ansvarsorganisation för avfall från elektrisk och elektronisk utrust</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B32C1B9" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">n) föreskrifter som regeringen har meddelat med stöd av 15 kap. 34 § om krav på </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>godkännande</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> för yrkesmässig drift av en producent</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ansvarsorganisation för avfall från elektrisk och elektronisk utrust</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning, eller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CCCFDE2" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>o) bestämmelserna i 17 kap. om regeringens tillåtlighetsprövning, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3496C1" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. i egenskap av innehavare av det tillstånd eller det beslut om tillåtlighet, godkännande eller dispens som gäller för verksamheten eller åtgärden och som har meddelats med stöd av balken, förordning (EG) nr 1907/2006, förordning (EG) nr 1107/2009 eller förordning (EU) nr 528/2012 bryter mot ett villkor eller en bestämmelse i tillståndet eller i beslutet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8820D0" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I fråga om ett villkor eller en bestämmelse om buller (bullervillkor) som har angetts i ett sådant tillstånd eller beslut som avses i första stycket 2 ska det förhållandet att en bostadsbyggnad är utsatt för omgivningsbuller i strid med bullervillkoret inte anses utgöra ett brott mot villkoret, om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645F95F7" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. byggnaden ingår i ett område med detaljplan eller omfattas av ett bygglov enligt plan- och bygglagen (2010:900),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42090CBB" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. det i planbeskrivningen till planen eller i lovet har angetts beräknade bullervärden och omgivningsbullret inte överskrider dessa värden, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703A4044" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. beräkningen av bullervärdena har gjorts med hänsyn till intresset att förebygga olägenhet för människors hälsa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C064D9" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om ansvar för gärningen kan dömas ut enligt 1 § eller om gärningen omfattas av en föreskrift som regeringen har meddelat med stöd av 30 kap. 1 § om skyldighet att betala miljösanktionsavgift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E97AED" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00377EC0" w14:paraId="6C4F0219" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="581DA260" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="000E6F0B" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="03EB1345" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="000E6F0B" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E107697" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48A23BEC" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E1A800" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C2ED8">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bristfällig miljöinformation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> döms till böter eller fängelse i högst två år den som med uppsåt eller av oaktsamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F6C49D" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. i fråga om kemiska produkter eller biotekniska organismer bryter mot bestämmelserna om produktinformation i 14 kap. genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E1B938" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) felaktigt klassificera eller inte klassificera en produkt enligt vad som krävs i föreskrifter som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8B4852" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) inte märka en produkt eller att lämna annan produktinformation enligt vad som krävs i föreskrifter som regeringen har meddelat med stöd av 14 kap.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36626DB9" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) inte med en lämplig symbol eller beteckning för fara eller risk eller med annan tydlig varningstext märka en produkt eller på annat sätt lämna produktinformation, om märkningen eller informationen behövs till skydd för människors hälsa eller miljön, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79181677" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d) lämna oriktig eller bristfällig produktinformation,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C22BF47" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. i fråga om kemiska produkter bryter mot en bestämmelse i Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>parlamentets och rådets förordning (EU) nr 649/2012 av den 4 juli 2012 om export och import av farliga kemikalier genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C10DDEF" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inte märka en produkt med en farosymbol, en farobeteckning, en riskfras eller ett varningsmärke enligt vad som krävs i förordningens artikel 17.1,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1EFD2E" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) inte lämna säkerhetsdatablad enligt vad som krävs i förordningens artikel 17.3, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E3A201" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) lämna oriktig uppgift i märkningen eller säkerhetsdatabladet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CAE777" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. i fråga om tvätt- eller rengöringsmedel bryter mot förordning (EG) nr 648/2004 genom att inte märka förpackningar enligt vad som krävs i förordningens artikel 11,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1E97AC" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. i fråga om produkter och utrustning som innehåller fluorerade växthusgaser bryter mot förordning (EU) 2024/573 genom att inte märka produkter eller utrustning enligt vad som krävs i förordningens artikel 12,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAD7A59" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. i fråga om kemiska produkter bryter mot förordning (EG) nr 1907/2006 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3B9281" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inte förse mottagaren av ett ämne eller en blandning med ett säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>datablad enligt kraven i artikel 31,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01704778" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) lämna oriktig eller bristfällig uppgift i säkerhetsdatabladet, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B726996" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) inte enligt vad som krävs i artikel 33 tillhandahålla en mottagare eller konsument information om namn på ett ämne som ingår i en vara och finns angivet i bilaga XIV till förordningen eller angivet i den kandidatför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>teckning som avses i artikel 59,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4972A9" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. i fråga om kemiska produkter och explosiva föremål bryter mot förordning (EG) nr 1272/2008 genom att</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC0BA86" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">a) felaktigt klassificera eller inte klassificera ett ämne, en blandning eller ett explosivt föremål enligt vad som krävs i artiklarna 4.1, 4.2, 4.3 eller 4.8, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050606B">
+        <w:t>eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC08DB4" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31967">
+        <w:t>felaktigt märka eller inte märka</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ett ämne, en blandning eller ett explosivt föremål enligt vad som krävs i artiklarna 4.4, 4.7 eller 4.8,</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F961AD" w14:paraId="637C351B" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00377EC0" w14:paraId="076DC9F7" w14:textId="77777777" w:rsidTr="003C08CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7318F114" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="79092939" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1EE57312" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
-[...12228 lines deleted...]
-          <w:p w14:paraId="56094C00" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="007B242C" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="6F7F730E" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Är brottet ringa ska åtal för ett sådant brott inte väckas annat än om det är motiverat från allmän synpunkt.</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>7. bryter mot artiklarna 29, 34a.2 andra stycket eller 35.2a i förordning (EG) nr 1272/2008 i fråga om att tillhandahålla märk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>nings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>uppgifter på något annat sätt än genom att märka ett ämne eller en blandning,</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...27 lines deleted...]
-      <w:tr w:rsidR="00C16A9E" w14:paraId="4709B20F" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00377EC0" w14:paraId="3EFB7A83" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="731D428E" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="19E9AF2C" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
-[...1887 lines deleted...]
-              <w:ind w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="49AB778E" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="007E54BE" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="34F1E56E" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EC5BF5" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E54BE">
+            <w:r w:rsidRPr="00EC5BF5">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Ett beslut </w:t>
+              <w:t>8. bryter mot artikel 35.2a i förordning (EG) nr 1272/2008 genom att tillhandahålla ett ämne eller en blandning via en påfyll</w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ningsstation utan att märknings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BF5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>kraven för påfyllda kollin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BF5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>som avser</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007E54BE">
+              <w:t xml:space="preserve"> är uppfyllda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC5BF5">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve"> substitution av offentligt biträde får </w:t>
-[...45 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...23 lines deleted...]
-      <w:tr w:rsidR="0085225F" w:rsidRPr="005B0E77" w14:paraId="20C7357E" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00377EC0" w14:paraId="2C7AA45A" w14:textId="77777777" w:rsidTr="003C08CF">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59DA92C6" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="005B0E77" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="5097CD5A" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00AD7DCB" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD7DCB">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
+              <w:t>7</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...44 lines deleted...]
-              <w:t>tillstånd och anpassning av svensk rätt till EU:s migrations- och asylpakt</w:t>
+              <w:t>. i fråga om behandlat utsäde eller växtskyddsmedel bryter mot förordning (EG) nr 1107/2009 genom att</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="313D8940" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="005B0E77" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="6AADE6C3" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00AD7DCB" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
-              <w:pStyle w:val="Brdtext"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Föreslagen lydelse</w:t>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. i fråga om behandlat utsäde eller växtskyddsmedel bryter mot förordning (EG) nr 1107/2009 genom att</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="155BE311" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="0085225F">
-[...27 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+    <w:p w14:paraId="77FFDE8B" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) felaktigt märka eller inte märka ett behandlat utsäde enligt vad som krävs i artikel 49.4,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E097023" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>b) felaktigt märka eller inte märka ett växtskyddsmedel enligt vad som krävs i artikel 65.1 och i kommissionens förordning (EU) nr 547/2011 av den 8 juni 2011 om tillämpning av Europaparlamentets och rådets förordning (EG) nr 1107/2009 vad gäller märkningskrav för växtskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>medel, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1FA916" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) lämna oriktig eller bristfällig produktinformation enligt vad som krävs i artikel 66.1, 66.2 eller 66.5, eller</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0085225F" w14:paraId="58F1E08C" w14:textId="77777777" w:rsidTr="001854E0">
+      <w:tr w:rsidR="00377EC0" w14:paraId="5E518136" w14:textId="77777777" w:rsidTr="003C08CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AE5C06E" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="48A67793" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00AD7DCB" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">ningen. </w:t>
+            <w:r w:rsidRPr="00AD7DCB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD7DCB">
+              <w:t>. i fråga om en biocidprodukt eller behandlad vara bryter mot förordning (EU) nr 528/2012 genom att</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B13FD86" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="001854E0">
+          <w:p w14:paraId="3546204A" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="003C08CF">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
-[...55 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD7DCB">
+              <w:t>. i fråga om en biocidprodukt eller behandlad vara bryter mot förordning (EU) nr 528/2012 genom att</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13AAFD25" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="0085225F">
-[...150 lines deleted...]
-    <w:p w14:paraId="605C7391" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00811E52" w:rsidRDefault="004A00EA" w:rsidP="0085225F">
+    <w:p w14:paraId="77D6D5A5" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inte märka produkten eller varan på ett sätt som uppfyller kraven i artikel 58.3 eller artikel 69.2, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CF23C4" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) inte lämna produktinformation som uppfyller kraven i artikel 72.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309BBD64" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00EF7D14" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ansvar ska inte dömas ut enligt denna paragraf, om underlåtenheten eller den oriktiga eller bristfälliga informationen varit sådan att den inte kunnat försvåra bedömningen av risken för skada på människors hälsa eller i miljön. Ansvar ska inte heller dömas ut enligt denna paragraf, om ansvar för gärningen kan dömas ut enligt 9 § första stycket 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BD7F17" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRPr="00811E52" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CA7AAF" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="0085225F">
-[...31 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId62"/>
+    <w:p w14:paraId="3DC1866C" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Denna lag träder i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9E14C2" w14:textId="444EBABF" w:rsidR="00377EC0" w:rsidRPr="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="008D7C36">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Bestämmelsen i 26 kap. 13 b § i den äldre lydelsen gäller fortfarande för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0901">
+        <w:t xml:space="preserve">förbud i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A971D5">
+        <w:t>Europaparlamentets och rådets förordning (EG) nr</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A971D5">
+        <w:t>1013/2006 av den 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A971D5">
+        <w:t>juni 2006 om transport av avfall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0901">
+        <w:t xml:space="preserve"> och förelägganden som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0901">
+        <w:t>beslutats med anledning av förordningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6636A2D8" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00382EDC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B78BF6" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00382EDC" w:rsidRDefault="00DB62B9" w:rsidP="00382EDC">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00382EDC" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId88"/>
+          <w:headerReference w:type="default" r:id="rId89"/>
+          <w:footerReference w:type="even" r:id="rId90"/>
+          <w:footerReference w:type="default" r:id="rId91"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="573B3996" w14:textId="48B68AFB" w:rsidR="00DB62B9" w:rsidRDefault="004A00EA" w:rsidP="00AD5D2B">
+    </w:p>
+    <w:p w14:paraId="377B42CD" w14:textId="29C3F5F9" w:rsidR="00DB62B9" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc228880049"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc230182055"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lagrådets yttrande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="54B4EF2D" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00AD5D2B">
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="14F9C511" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="001B0650">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="6E2CA091" w14:textId="307823E2" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00AD5D2B">
+      <w:r w:rsidRPr="001B0650">
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-04-29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02522792" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="001B0650" w:rsidRDefault="001C7D99" w:rsidP="001B0650">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CC1576" w14:textId="65292C62" w:rsidR="001C7D99" w:rsidRPr="001B0650" w:rsidRDefault="001C7D99" w:rsidP="001B0650">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0650">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B0650">
+        <w:t xml:space="preserve"> F.d. justitieråden Kerstin Calissendorff och Mari Andersson samt justitierådet Martin Nilsson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A66A8B" w14:textId="3038E3AB" w:rsidR="001C7D99" w:rsidRPr="001B0650" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0650">
+        <w:t>Kompletterande bestämmelser till EU-förordningar om kemikalier och avfall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1695EC21" w14:textId="702467DD" w:rsidR="001C7D99" w:rsidRPr="001B0650" w:rsidRDefault="001C7D99" w:rsidP="001B0650">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0650">
+        <w:t>Enligt en lagrådsremiss den 23 april 2026 har regeringen (Klimat- och näringslivsdepartementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i miljöbalken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB0326C" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="001B0650">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10906271" w14:textId="5755F4C9" w:rsidR="001C7D99" w:rsidRPr="001B0650" w:rsidRDefault="001C7D99" w:rsidP="001B0650">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0650">
+        <w:t xml:space="preserve">Förslaget har inför Lagrådet föredragits av kanslirådet Johan Fallenius och departementssekreterarna Leo Andersson och Linnea Rosenlöf Nilsson. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020E2A48" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="001B0650">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44ACDC1F" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="001C7D99" w:rsidP="001B0650">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B0650">
+        <w:t>Lagrådet lämnar förslaget utan erinran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366DA180" w14:textId="6CFA9F56" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AD5D2B">
-[...74 lines deleted...]
-    <w:p w14:paraId="4B35CD5E" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00AD5D2B" w:rsidRDefault="004A00EA" w:rsidP="00AD5D2B">
+    </w:p>
+    <w:p w14:paraId="30A5D025" w14:textId="36856482" w:rsidR="001C7D99" w:rsidRPr="001B0650" w:rsidRDefault="001C7D99" w:rsidP="001B0650">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:sectPr w:rsidR="004A00EA" w:rsidRPr="00AD5D2B" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId68"/>
+        <w:sectPr w:rsidR="001C7D99" w:rsidRPr="001B0650" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId92"/>
+          <w:headerReference w:type="default" r:id="rId93"/>
+          <w:footerReference w:type="even" r:id="rId94"/>
+          <w:footerReference w:type="default" r:id="rId95"/>
+          <w:headerReference w:type="first" r:id="rId96"/>
+          <w:footerReference w:type="first" r:id="rId97"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="582E3328" w14:textId="75E9D032" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00601D40">
+        <w:p w14:paraId="095C8BE9" w14:textId="18DB2257" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="006F1A01">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7F6D5E05" w14:textId="2A0D760E" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="3E7026F0" w14:textId="27F281A8" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="_Toc228880050"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc230182056"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-05-07T00:00:00Z">
+          <w:date w:fullDate="2026-05-21T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 7 maj 2026</w:t>
+          <w:r w:rsidR="00920BE0" w:rsidRPr="00792BD4">
+            <w:t>den 21 maj 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="92"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="21BCD383" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="6F928EFD" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="640B1F6E" w14:textId="358561B2" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="64847CE3" w14:textId="195627EC" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00854A6E">
-[...15 lines deleted...]
-            <w:t>Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Lann</w:t>
+          <w:r w:rsidR="00991AE8">
+            <w:t xml:space="preserve">statsrådet Busch, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Carlson, Rosencrantz, Dousa, Britz, Mohamsson </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="19C1ACCF" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="49B80FC5" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="360F3F9E" w14:textId="6665A0B6" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="3541C359" w14:textId="196C588B" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Strömmer</w:t>
+          <w:r w:rsidR="00CE1A7E">
+            <w:t>Britz</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="02084FA4" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00827386" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="36EFEB73" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00827386" w:rsidRDefault="001C7D99" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13E405BF" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="00915BF3" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="2D286482" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="00915BF3" w:rsidRDefault="001C7D99" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBD2896" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRPr="006E102E" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="01A49EE1" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRPr="006E102E" w:rsidRDefault="001C7D99" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CCAD5D0" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F85486">
+    <w:p w14:paraId="236FD470" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="362F1262" w14:textId="71D88E26" w:rsidR="00DB62B9" w:rsidRDefault="004A00EA" w:rsidP="00070A7D">
+    <w:p w14:paraId="14359718" w14:textId="0D95B41B" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
-            <w:t>Stärkt skydd mot utlänningar som utgör kvalificerade säkerhetshot</w:t>
+            <w:t>Kompletterande bestämmelser till EU-förordningar om kemikalier och avfall</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
+    <w:p w14:paraId="619211F2" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId69"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId74"/>
+      <w:headerReference w:type="even" r:id="rId98"/>
+      <w:headerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="even" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:headerReference w:type="first" r:id="rId102"/>
+      <w:footerReference w:type="first" r:id="rId103"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69690232" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00F8009C">
+    <w:p w14:paraId="7A95A80E" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EDABD1F" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="00F8009C">
+    <w:p w14:paraId="3F1E24DF" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20666,9476 +20751,14904 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OrigGarmnd BT">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7468B282" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="23AAF42F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="25" name="Textruta 4"/>
+              <wp:docPr id="33" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="03E7862A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="0464273F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="03E7862A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="0464273F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="091C46A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6B7FE694" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="34" name="Textruta 4"/>
+              <wp:docPr id="42" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="563C62DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="04294B5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="04294B5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="260496D4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="005D2BFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="005D2BFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76B5F615" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0A75B4A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0A75B4A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7ADCE03C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658300" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="094D6249" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658300;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="094D6249" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="006244F8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="22A586F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="22A586F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39A88043" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="316214F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="316214F7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20E87B11" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658301" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="26A60F03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658301;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="26A60F03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0797439B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="147683F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="147683F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FA8E66C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1E171F2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1E171F2C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60C5C4C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658302" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="143618C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658302;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="143618C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37309CDD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="08AED5A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="08AED5A5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C21A78D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A41F302" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A41F302" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E244252" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1632C107" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1632C107" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67C24F94" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="54" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6508F06F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658303;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6508F06F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="534B8E95" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="76651081" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="76651081" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B0037E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="19B49660" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="19B49660" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16862278" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="57" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5FDF5688" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5FDF5688" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="379AF95F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="58" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="70CADCF6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="70CADCF6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45EDBE4C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="530F4F92" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="530F4F92" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51389891" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658305" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="60" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7B7865F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658305;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7B7865F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05FA54FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="604DCE2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="604DCE2E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22C54E18" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2D60FA03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2D60FA03" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A82FC68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="59" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4FA680F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4FA680F5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04111BCF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658306" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="63" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="56F9B448" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658306;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="56F9B448" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="661885DB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17AFED42" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="17AFED42" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FDAA2A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="62" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1D006E87" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1D006E87" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3054A3C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658307" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="66" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5F00C284" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658307;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5F00C284" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35BD89E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="67" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="55DD4BF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="55DD4BF3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B8E7C41" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="65" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="06498EFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="06498EFD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A1F3CCC" w14:textId="77777777" w:rsidR="000618B7" w:rsidRDefault="000618B7" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674693" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6B6C1867" wp14:editId="2CF10D66">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1785027044" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0C01B9B2" w14:textId="77777777" w:rsidR="000618B7" w:rsidRPr="00756E21" w:rsidRDefault="000618B7" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6B6C1867" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251674693;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQClFxk3eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0C01B9B2" w14:textId="77777777" w:rsidR="000618B7" w:rsidRPr="00756E21" w:rsidRDefault="000618B7" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E50249E" w14:textId="77777777" w:rsidR="000618B7" w:rsidRDefault="000618B7" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668549" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="339974BA" wp14:editId="211FC74F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="99389624" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="09FE8000" w14:textId="77777777" w:rsidR="000618B7" w:rsidRPr="00756E21" w:rsidRDefault="000618B7" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="339974BA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251668549;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="09FE8000" w14:textId="77777777" w:rsidR="000618B7" w:rsidRPr="00756E21" w:rsidRDefault="000618B7" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42E6E675" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658308" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="69" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="12854B6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658308;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb0sXUeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01TgiebwmwgGpDvPDQj0xw8qam17sVAR+EpxmhB6e5x3v6aAOEPgwSZ0vwv9+6&#10;j/ZEXdJy1tLMlTz8WgmvODPfLJH6Ij+JPMJ0ODk9JyIxf6hZHGrsqrkCokROG8bJJEZ7NFtRe2ie&#10;aD3MYlZSCSspd8lxK15hvwlovUg1myUjGksn8NbOnYyhI8yRm4/dk/BuIDAS8+9gO52ieMXj3jZ6&#10;BjdbIXExkTwC3aM6PACNdOL+sH7izjg8J6v9kpy+AAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb0sXUeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="12854B6D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65C07C20" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658297" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="18FC3BE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="563C62DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="18FC3BE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FF40D16" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2A832363" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 1"/>
+              <wp:docPr id="70" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="254A7E87" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0A5C6D3E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANhLcI94AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0A5C6D3E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08C5361D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="68" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="229C1D53" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="001C7D99">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1096" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="229C1D53" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="001C7D99">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75BAC3E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658309" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="72" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4CC2C7FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658309;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxYY5InkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4CC2C7FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18D18C6E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="61359031" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6NHb3eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="254A7E87" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="61359031" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38E4D2EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0ABD5557" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:docPr id="71" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E198EC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="48C583AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E198EC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="48C583AF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0744B616" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="47B87D05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 4"/>
+              <wp:docPr id="37" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0A63E2E9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...1084 lines deleted...]
-                        <w:p w14:paraId="60F08208" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="15628B56" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="60F08208" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="15628B56" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="547312DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0859806E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 1"/>
+              <wp:docPr id="35" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="59EBD0E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7004B3B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="59EBD0E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7004B3B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F352D3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="42032288" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:docPr id="39" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7C27A8F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1084 lines deleted...]
-                        <w:p w14:paraId="064893A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="47E1FD35" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="064893A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="47E1FD35" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2412B19B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="151815F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:docPr id="40" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="098FCCDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="25C6FF09" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="098FCCDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="25C6FF09" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B322D51" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="273C8A5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="24" name="Textruta 1"/>
+              <wp:docPr id="38" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D537D6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2E6F1C2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4D537D6F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1084 lines deleted...]
-                  <w:p w14:paraId="633C8A60" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2E6F1C2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54B0D3C1" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="006923D1">
+    <w:p w14:paraId="0354301A" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="272F7C2C" w14:textId="77777777" w:rsidR="005D5924" w:rsidRPr="006923D1" w:rsidRDefault="005D5924" w:rsidP="006923D1">
+    <w:p w14:paraId="7C95E8CB" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRPr="006923D1" w:rsidRDefault="003F7C07" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28B4B1E6" w14:textId="77777777" w:rsidR="005D5924" w:rsidRDefault="005D5924" w:rsidP="006923D1">
+    <w:p w14:paraId="7EA9A77E" w14:textId="77777777" w:rsidR="003F7C07" w:rsidRDefault="003F7C07" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="475E9E30" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="00F961AD">
+    <w:p w14:paraId="7512B6B3" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Ändringen innebär bl.a. att andra stycket tas bort.</w:t>
+        <w:t xml:space="preserve"> Paragrafen fick sin nuvarande beteckning genom 2022:1100. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="146E7988" w14:textId="77777777" w:rsidR="004A00EA" w:rsidRDefault="004A00EA" w:rsidP="0085225F">
+    <w:p w14:paraId="69F7EED4" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Ändringen innebär bl.a. att andra stycket tas bort.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:1315.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="67923A51" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2026:000.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="6FD42691" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00404691">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:1315.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="6219D682" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:1315.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="14471F0F" w14:textId="77777777" w:rsidR="001C7D99" w:rsidRDefault="001C7D99" w:rsidP="00C17D45">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:1315.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="1B5EFF3D" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Paragrafen fick sin nuvarande beteckning genom 2022:1100. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="26729670" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:1315.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="150200E9" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2026:000.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="08E9A34B" w14:textId="77777777" w:rsidR="00377EC0" w:rsidRDefault="00377EC0" w:rsidP="00377EC0">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Senaste lydelse 2025:1315.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E43C4B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="65670CF7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="30109CFB" w14:textId="2534E08A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="6694928A" w14:textId="21BB0BC3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005937C3" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="30109CFB" w14:textId="2534E08A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="6694928A" w14:textId="21BB0BC3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0078347D" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41256ED2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="27563527" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="09543B7E" w14:textId="30AF84F8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="4C956295" w14:textId="27E38D19" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-17475171"/>
+                              <w:id w:val="870806355"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1125815676"/>
+                              <w:id w:val="-1863737377"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="4975FB2F" w14:textId="02E64DAD" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="001C7D99">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="09543B7E" w14:textId="30AF84F8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="4C956295" w14:textId="27E38D19" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-17475171"/>
+                        <w:id w:val="870806355"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1125815676"/>
+                        <w:id w:val="-1863737377"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="4975FB2F" w14:textId="02E64DAD" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="001C7D99">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45A03C35" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5A44FBC8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0EFEA0F6" w14:textId="33B15641" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="54017A3F" w14:textId="65FB10E9" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1293748413"/>
+                              <w:id w:val="-1351177736"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1093745942"/>
+                              <w:id w:val="-444693591"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1F9FAB71" w14:textId="766A015B" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="001C7D99">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0EFEA0F6" w14:textId="33B15641" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="54017A3F" w14:textId="65FB10E9" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1293748413"/>
+                        <w:id w:val="-1351177736"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1093745942"/>
+                        <w:id w:val="-444693591"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1F9FAB71" w14:textId="766A015B" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="001C7D99">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="778F52E2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1A924AE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="384E8DC1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2D93C951" w14:textId="794F569F" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="26A7FCBB" w14:textId="72F682E2" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="859635894"/>
+                              <w:id w:val="724490130"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2009430354"/>
+                              <w:id w:val="1541172142"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="0F3237E2" w14:textId="2015B440" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                        <w:p w14:paraId="2C10E4A7" w14:textId="68F18177" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1710640699"/>
+                              <w:id w:val="1044414916"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="001C7D99">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="568394623"/>
+                              <w:id w:val="-1587221487"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2D93C951" w14:textId="794F569F" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="26A7FCBB" w14:textId="72F682E2" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="859635894"/>
+                        <w:id w:val="724490130"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2009430354"/>
+                        <w:id w:val="1541172142"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="0F3237E2" w14:textId="2015B440" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                  <w:p w14:paraId="2C10E4A7" w14:textId="68F18177" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1710640699"/>
+                        <w:id w:val="1044414916"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="001C7D99">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="568394623"/>
+                        <w:id w:val="-1587221487"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22559F56" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1D130279" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5E6B7B90" w14:textId="67C1A41A" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3C7BFDCC" w14:textId="2F0F404B" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1193301072"/>
+                              <w:id w:val="-142121308"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-298374405"/>
+                              <w:id w:val="-39912437"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="175932CF" w14:textId="4739C411" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                        <w:p w14:paraId="550A7586" w14:textId="7876ED41" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-205724955"/>
+                              <w:id w:val="446055266"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="001C7D99">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="7733761"/>
+                              <w:id w:val="1775739928"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5E6B7B90" w14:textId="67C1A41A" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3C7BFDCC" w14:textId="2F0F404B" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1193301072"/>
+                        <w:id w:val="-142121308"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-298374405"/>
+                        <w:id w:val="-39912437"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="175932CF" w14:textId="4739C411" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                  <w:p w14:paraId="550A7586" w14:textId="7876ED41" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-205724955"/>
+                        <w:id w:val="446055266"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="001C7D99">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="7733761"/>
+                        <w:id w:val="1775739928"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0892B086" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2CF1276E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43B1913D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7CC1164A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3A0BD804" w14:textId="363A6278" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="165528AF" w14:textId="7796E526" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-422261233"/>
+                              <w:id w:val="-1207172554"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2107484654"/>
+                              <w:id w:val="343204590"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="262EB01A" w14:textId="7DCE298F" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                        <w:p w14:paraId="1D812191" w14:textId="20F633F5" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-800303754"/>
+                              <w:id w:val="-69114159"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="001C7D99">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-451942665"/>
+                              <w:id w:val="-1191371124"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3A0BD804" w14:textId="363A6278" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="165528AF" w14:textId="7796E526" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-422261233"/>
+                        <w:id w:val="-1207172554"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2107484654"/>
+                        <w:id w:val="343204590"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="262EB01A" w14:textId="7DCE298F" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                  <w:p w14:paraId="1D812191" w14:textId="20F633F5" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-800303754"/>
+                        <w:id w:val="-69114159"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="001C7D99">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-451942665"/>
+                        <w:id w:val="-1191371124"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30A73474" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="52575EA5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0C856D8D" w14:textId="51B02E92" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="78F118B9" w14:textId="5E7E1918" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-342931238"/>
+                              <w:id w:val="-1466122753"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="507799691"/>
+                              <w:id w:val="1062217823"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="794FDEFF" w14:textId="2248B0BB" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                        <w:p w14:paraId="0E58AA0A" w14:textId="0530DCEF" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="274063150"/>
+                              <w:id w:val="-184668052"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="001C7D99">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1564055971"/>
+                              <w:id w:val="-592697879"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0C856D8D" w14:textId="51B02E92" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="78F118B9" w14:textId="5E7E1918" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-342931238"/>
+                        <w:id w:val="-1466122753"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="507799691"/>
+                        <w:id w:val="1062217823"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="794FDEFF" w14:textId="2248B0BB" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                  <w:p w14:paraId="0E58AA0A" w14:textId="0530DCEF" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="274063150"/>
+                        <w:id w:val="-184668052"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="001C7D99">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1564055971"/>
+                        <w:id w:val="-592697879"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A56871D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="20F831EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="022551AC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0A1A8E93" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1DB91229" w14:textId="24E342B9" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="49E94303" w14:textId="5286BEB9" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1074509673"/>
+                              <w:id w:val="695814237"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="627591374"/>
+                              <w:id w:val="1548182655"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="310628C4" w14:textId="0F128877" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                        <w:p w14:paraId="581F16DB" w14:textId="0F8B8E84" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1465107200"/>
+                              <w:id w:val="2004461584"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="001C7D99">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1910366376"/>
+                              <w:id w:val="-990939421"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1DB91229" w14:textId="24E342B9" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="49E94303" w14:textId="5286BEB9" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1074509673"/>
+                        <w:id w:val="695814237"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="627591374"/>
+                        <w:id w:val="1548182655"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="310628C4" w14:textId="0F128877" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                  <w:p w14:paraId="581F16DB" w14:textId="0F8B8E84" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1465107200"/>
+                        <w:id w:val="2004461584"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="001C7D99">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1910366376"/>
+                        <w:id w:val="-990939421"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C02A9D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6FB97963" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="787DFC98" w14:textId="7ED1407E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="787DFC98" w14:textId="7ED1407E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22DE4B82" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="06F236D9" w14:textId="79346922" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="747124A0" w14:textId="074A6C0D" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="710771935"/>
+                              <w:id w:val="1731037193"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1208028638"/>
+                              <w:id w:val="549958350"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="367FFE7C" w14:textId="78952ABC" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                        <w:p w14:paraId="7B69B787" w14:textId="75B164D9" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-828058187"/>
+                              <w:id w:val="1130741657"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="001C7D99">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-286117467"/>
+                              <w:id w:val="-1536498031"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>3</w:t>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="06F236D9" w14:textId="79346922" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="747124A0" w14:textId="074A6C0D" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="710771935"/>
+                        <w:id w:val="1731037193"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1208028638"/>
+                        <w:id w:val="549958350"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="367FFE7C" w14:textId="78952ABC" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                  <w:p w14:paraId="7B69B787" w14:textId="75B164D9" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-828058187"/>
+                        <w:id w:val="1130741657"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="001C7D99">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-286117467"/>
+                        <w:id w:val="-1536498031"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>3</w:t>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38C87343" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="11BDC99B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F9E2790" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...201 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72EC5D6F" w14:textId="53188085" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="257BE59D" w14:textId="5C4983C8" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-510528621"/>
+                              <w:id w:val="977811847"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1024864788"/>
+                              <w:id w:val="1171149033"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="21B440C3" w14:textId="26C0FC29" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                        <w:p w14:paraId="2D79F383" w14:textId="78764AC7" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="910883883"/>
+                              <w:id w:val="1962910844"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="001C7D99">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1645081166"/>
+                              <w:id w:val="-1851246517"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="72EC5D6F" w14:textId="53188085" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="257BE59D" w14:textId="5C4983C8" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-510528621"/>
+                        <w:id w:val="977811847"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1024864788"/>
+                        <w:id w:val="1171149033"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="21B440C3" w14:textId="26C0FC29" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                  <w:p w14:paraId="2D79F383" w14:textId="78764AC7" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="910883883"/>
+                        <w:id w:val="1962910844"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="001C7D99">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1645081166"/>
+                        <w:id w:val="-1851246517"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3012A57A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0DF06E16" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E3304A8" w14:textId="2C3C2C1B" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="44C82BC2" w14:textId="512B9210" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1936970266"/>
+                              <w:id w:val="-1668930045"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="458918284"/>
+                              <w:id w:val="-1870213718"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="13FCCCEC" w14:textId="2CAE92FB" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                        <w:p w14:paraId="2E73E8DD" w14:textId="71D57B0E" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-929344834"/>
+                              <w:id w:val="1601363186"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="001C7D99">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1793739885"/>
+                              <w:id w:val="-1814940277"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E3304A8" w14:textId="2C3C2C1B" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="44C82BC2" w14:textId="512B9210" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1936970266"/>
+                        <w:id w:val="-1668930045"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="458918284"/>
+                        <w:id w:val="-1870213718"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="13FCCCEC" w14:textId="2CAE92FB" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                  <w:p w14:paraId="2E73E8DD" w14:textId="71D57B0E" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-929344834"/>
+                        <w:id w:val="1601363186"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="001C7D99">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1793739885"/>
+                        <w:id w:val="-1814940277"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>4</w:t>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F275BC2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7263E87E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4320E00F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="5FCD503B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="076AE79C" w14:textId="6A529965" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="5C7026FF" w14:textId="0600E93E" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1451743522"/>
+                              <w:id w:val="-1423335474"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1158429045"/>
+                              <w:id w:val="179090198"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="50F7314C" w14:textId="1F194722" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                        <w:p w14:paraId="5464E362" w14:textId="55B39FA4" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1817534020"/>
+                              <w:id w:val="2061980054"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="001C7D99">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1540050497"/>
+                              <w:id w:val="996767894"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>6</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="076AE79C" w14:textId="6A529965" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="5C7026FF" w14:textId="0600E93E" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1451743522"/>
+                        <w:id w:val="-1423335474"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1158429045"/>
+                        <w:id w:val="179090198"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="50F7314C" w14:textId="1F194722" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                  <w:p w14:paraId="5464E362" w14:textId="55B39FA4" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1817534020"/>
+                        <w:id w:val="2061980054"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="001C7D99">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1540050497"/>
+                        <w:id w:val="996767894"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>6</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75DFA316" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="75B70C70" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0C0E02E9" w14:textId="39CA9156" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="19F2252A" w14:textId="6EBC5134" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="556053326"/>
+                              <w:id w:val="-217051898"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="225573359"/>
+                              <w:id w:val="-559395032"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="58BDA4D0" w14:textId="25E02876" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                        <w:p w14:paraId="00FC0CD0" w14:textId="0DFAC2C9" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-53468967"/>
+                              <w:id w:val="-1056467694"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="004A00EA">
+                          <w:r w:rsidR="001C7D99">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1807584839"/>
+                              <w:id w:val="722030574"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>6</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0C0E02E9" w14:textId="39CA9156" w:rsidR="00244011" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="19F2252A" w14:textId="6EBC5134" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="556053326"/>
+                        <w:id w:val="-217051898"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="225573359"/>
+                        <w:id w:val="-559395032"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="58BDA4D0" w14:textId="25E02876" w:rsidR="004A00EA" w:rsidRPr="00C7375F" w:rsidRDefault="00280640" w:rsidP="00C7375F">
+                  <w:p w14:paraId="00FC0CD0" w14:textId="0DFAC2C9" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-53468967"/>
+                        <w:id w:val="-1056467694"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="004A00EA">
+                    <w:r w:rsidR="001C7D99">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1807584839"/>
+                        <w:id w:val="722030574"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>6</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="631A8354" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5A286A79" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DFD141E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2CD1356C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>451485</wp:posOffset>
+                <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1191D79A" w14:textId="60150A5F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="7387BF2F" w14:textId="70DBBD4A" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1175540630"/>
+                              <w:id w:val="1937552132"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="93517549"/>
+                              <w:id w:val="-149450006"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="45D07CFD" w14:textId="4C11B292" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-726758435"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="001C7D99">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="99996835"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>7</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1191D79A" w14:textId="60150A5F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="7387BF2F" w14:textId="70DBBD4A" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1175540630"/>
+                        <w:id w:val="1937552132"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="93517549"/>
+                        <w:id w:val="-149450006"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="45D07CFD" w14:textId="4C11B292" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-726758435"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="001C7D99">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="99996835"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>7</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4329A9D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="129C1BA7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4419600</wp:posOffset>
+                <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0A97BB58" w14:textId="69135B3E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="5F63F497" w14:textId="5F900638" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-202094366"/>
+                              <w:id w:val="827781410"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1209691796"/>
+                              <w:id w:val="6037696"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="533DB738" w14:textId="35526D73" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="55908792"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="001C7D99">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-401373602"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>7</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCI9HyhegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0A97BB58" w14:textId="69135B3E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="5F63F497" w14:textId="5F900638" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-202094366"/>
+                        <w:id w:val="827781410"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1209691796"/>
+                        <w:id w:val="6037696"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="533DB738" w14:textId="35526D73" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="55908792"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="001C7D99">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-401373602"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>7</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63BAAAD5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="19C68487" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CA2A19A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6EE9C68A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3AA56081" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1330AAB0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="25" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="07F0B092" w14:textId="716DA2A1" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1868869515"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-847553596"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="641D9EF2" w14:textId="7EF48A49" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1093778342"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="001C7D99">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1878154322"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>8</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="07F0B092" w14:textId="716DA2A1" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1868869515"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-847553596"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="641D9EF2" w14:textId="7EF48A49" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1093778342"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="001C7D99">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1878154322"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>8</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2457C519" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="633204B1" w14:textId="55E1A331" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="567621732"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1536417582"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2F601087" w14:textId="2DD61209" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="651025067"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="001C7D99">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1126205688"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>8</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="633204B1" w14:textId="55E1A331" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="567621732"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1536417582"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2F601087" w14:textId="2DD61209" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="651025067"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="001C7D99">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1126205688"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[8]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>8</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="157B24A3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47CBCC51" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="27" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6027B464" w14:textId="10E25185" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-595630453"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1193504381"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="7F9A9BDC" w14:textId="4B33A3B2" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-759985348"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="001C7D99">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-826671370"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000618B7">
+                                <w:t>9</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6027B464" w14:textId="10E25185" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-595630453"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1193504381"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="7F9A9BDC" w14:textId="4B33A3B2" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-759985348"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="001C7D99">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-826671370"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000618B7">
+                          <w:t>9</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A44C654" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="26" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2677C811" w14:textId="177B101D" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1199234269"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1334648707"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="22C67FDE" w14:textId="0FCC25DB" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1749538291"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="001C7D99">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1049967296"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000618B7">
+                                <w:t>9</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2677C811" w14:textId="177B101D" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1199234269"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1334648707"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="22C67FDE" w14:textId="0FCC25DB" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1749538291"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="001C7D99">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1049967296"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000618B7">
+                          <w:t>9</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header36.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3267BF82" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header37.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F2F76CE" w14:textId="77777777" w:rsidR="00623B5E" w:rsidRDefault="00623B5E" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664453" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4AED9387" wp14:editId="174181F4">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="716667668" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="061FF9C3" w14:textId="77777777" w:rsidR="00623B5E" w:rsidRDefault="005937C3" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1245177620"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00623B5E">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00623B5E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1949118544"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00623B5E">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="13BD6AAF" w14:textId="76EC7D8F" w:rsidR="00623B5E" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1043677555"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00623B5E">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00623B5E">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-1950696072"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000618B7">
+                                <w:t>9</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4AED9387" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251664453;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="061FF9C3" w14:textId="77777777" w:rsidR="00623B5E" w:rsidRDefault="0078347D" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1245177620"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00623B5E">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00623B5E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1949118544"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00623B5E">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="13BD6AAF" w14:textId="76EC7D8F" w:rsidR="00623B5E" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1043677555"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00623B5E">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00623B5E">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-1950696072"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000618B7">
+                          <w:t>9</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header38.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AF58C64" w14:textId="77777777" w:rsidR="000618B7" w:rsidRDefault="000618B7" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670597" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4917C7E5" wp14:editId="305C87CA">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="703256976" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3C9B5BEB" w14:textId="77777777" w:rsidR="000618B7" w:rsidRDefault="005937C3" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="997310943"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000618B7">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="000618B7">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-198017442"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000618B7">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2F221E6A" w14:textId="08D49F06" w:rsidR="000618B7" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="696429626"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000618B7">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="000618B7">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="000D49D7">
+                            <w:t>10</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4917C7E5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251670597;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3C9B5BEB" w14:textId="77777777" w:rsidR="000618B7" w:rsidRDefault="0078347D" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="997310943"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000618B7">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="000618B7">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-198017442"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000618B7">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2F221E6A" w14:textId="08D49F06" w:rsidR="000618B7" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="696429626"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000618B7">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="000618B7">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="000D49D7">
+                      <w:t>10</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header39.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5695E314" w14:textId="77777777" w:rsidR="000618B7" w:rsidRDefault="000618B7" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672645" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4F35501B" wp14:editId="4B4EED7B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1193569990" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0868552B" w14:textId="77777777" w:rsidR="000618B7" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="280696281"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000618B7">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="000618B7">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1698580709"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000618B7">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="25981622" w14:textId="2C244611" w:rsidR="000618B7" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-786436919"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="000618B7">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="000618B7">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="000D49D7">
+                            <w:t>10</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4F35501B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672645;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJcQ8ZeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VDghON4xYAnVlojhoZ+Z4OR1Td27EQHvhachoYbT4OMdHdoAoQ+DxNkK/O/X&#10;/kd74i5pOWtp6Eoefq2FV5yZb5ZYfZ5PJnFK02Vy+omIxPyxZnmssevmEogSOa0YJ5MY7dHsRO2h&#10;eaT9MI9ZSSWspNwlx514if0qoP0i1XyejGguncAbu3Ayho4wR24+dI/Cu4HASNS/hd14iuIFj3vb&#10;6BncfI3ExUTyCHSP6tAAmunE/WH/xKVxfE9Why05ewYAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiXEPGXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0868552B" w14:textId="77777777" w:rsidR="000618B7" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="280696281"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000618B7">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="000618B7">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1698580709"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000618B7">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="25981622" w14:textId="2C244611" w:rsidR="000618B7" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-786436919"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[9]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="000618B7">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="000618B7">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="000D49D7">
+                      <w:t>10</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CF36660" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44E1ABFB" w14:textId="5A388995" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="2C87DE69" w14:textId="00731D17" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005937C3" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1092517869"/>
+                              <w:id w:val="-422104936"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-122612207"/>
+                              <w:id w:val="1969702099"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="44E1ABFB" w14:textId="5A388995" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="2C87DE69" w14:textId="00731D17" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0078347D" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1092517869"/>
+                        <w:id w:val="-422104936"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-122612207"/>
+                        <w:id w:val="1969702099"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C391CA1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3059A85B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="29" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="13EC9C6A" w14:textId="3644A4EC" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-294529334"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1977871119"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="078138EC" w14:textId="72946FA9" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="115498140"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="001C7D99">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="910271041"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>1</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00377EC0">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1092" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ZHJeeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheLZnwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN2RyXnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="13EC9C6A" w14:textId="3644A4EC" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-294529334"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1977871119"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="078138EC" w14:textId="72946FA9" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="115498140"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="001C7D99">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="910271041"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>1</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00377EC0">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header41.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C8E7487" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="281136D1" w14:textId="46541466" w:rsidR="00244011" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1860235239"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-448624997"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="2C449597" w14:textId="7DDB13AE" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="005937C3" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1135177606"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="001C7D99">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-179975899"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00377EC0">
+                                <w:t>11</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1093" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3tNP6eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDgheL5nwArKHRHDQzczwclFRd27EQHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPx3FK02V89omIxPypZnWqsZv6CogSOa0YJ5MY7dHsRe2h&#10;fqT9MI9ZSSWspNwFx714hd0qoP0i1XyejGguncAbu3Qyho4wR24+tI/Cu57ASNS/hf14iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNOJ+/3+iUvj9J6sjlty9gwAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97TT+nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="281136D1" w14:textId="46541466" w:rsidR="00244011" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1860235239"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-448624997"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="2C449597" w14:textId="7DDB13AE" w:rsidR="001C7D99" w:rsidRPr="00C7375F" w:rsidRDefault="0078347D" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1135177606"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="001C7D99">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-179975899"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[10]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00377EC0">
+                          <w:t>11</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header42.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="143E6D55" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header43.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46CDAA97" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1611A6D4" w14:textId="556F8811" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005937C3" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="2087951172"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-672342054"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1097" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApMI6oeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6yFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlP/t4OkqOLUTz3rOx0Y1KZBjC&#10;HTJMEm6NihhjvynN6iol+kpsIaWy+/gJHVGaQr3FcMAfXvUW4z4PskiRweLeuKkt+JR9mp5Dyaof&#10;u5LpHk8FP8o7itgtO0q85OepdfFqCdWWiOGhn5ng5E1N3bsVAR+EpyGhhtPg4z19tAGqPgwSZyvw&#10;v167j3jiLmk5a2noSh5+roVXnJmvllh9kU8mcUrTYXJ6TkRi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKTCOqHkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1611A6D4" w14:textId="556F8811" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0078347D" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="2087951172"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-672342054"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header44.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A71EE05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="06FEF827" w14:textId="1FA32005" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-50008692"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="001C7D99">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="2104918045"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1098" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgsF9eQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabsacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/Kc3qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37s&#10;INO9PQF+VHcUsVt2VHjJz/cMWEK1JWJ46GcmOHlTU/duRcAH4WlIqOE0+HhPhzZA6MMgcbYC/+u1&#10;/9GeuEtazloaupKHn2vhFWfmqyVWX+STSZzSdJmcnhORmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFaCwX15AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="06FEF827" w14:textId="1FA32005" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-50008692"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="001C7D99">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="2104918045"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header45.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61416D4C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D667D2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="088F0655" w14:textId="7B15DB6B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="03A5B153" w14:textId="4F5B92AA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-471594475"/>
+                              <w:id w:val="10573586"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="340123866"/>
+                              <w:id w:val="-1718429223"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="088F0655" w14:textId="7B15DB6B" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="03A5B153" w14:textId="4F5B92AA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-471594475"/>
+                        <w:id w:val="10573586"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="340123866"/>
+                        <w:id w:val="-1718429223"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11D834FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="362F2E2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31126956" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="2A6739CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="038B5AD6" w14:textId="6C4ECABD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                        <w:p w14:paraId="0565CB52" w14:textId="7FDDCA94" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005937C3" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="676388091"/>
+                              <w:id w:val="1516963413"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-301382183"/>
+                              <w:id w:val="1012721753"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="038B5AD6" w14:textId="6C4ECABD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00664D04">
+                  <w:p w14:paraId="0565CB52" w14:textId="7FDDCA94" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0078347D" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="676388091"/>
+                        <w:id w:val="1516963413"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-301382183"/>
+                        <w:id w:val="1012721753"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E699E11" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7F208C3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="58E19FAD" w14:textId="03505702" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4C3CDEAF" w14:textId="0879F404" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005937C3" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-982617541"/>
+                              <w:id w:val="-1402051409"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="004A00EA">
+                              <w:r w:rsidR="001C7D99">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1703244395"/>
+                              <w:id w:val="-134112274"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="002C7A22">
-                                <w:t>2025/26:267</w:t>
+                              <w:r w:rsidR="00E2332A">
+                                <w:t>2025/26:270</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="58E19FAD" w14:textId="03505702" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00280640" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4C3CDEAF" w14:textId="0879F404" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="0078347D" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-982617541"/>
+                        <w:id w:val="-1402051409"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="004A00EA">
+                        <w:r w:rsidR="001C7D99">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1703244395"/>
+                        <w:id w:val="-134112274"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="002C7A22">
-                          <w:t>2025/26:267</w:t>
+                        <w:r w:rsidR="00E2332A">
+                          <w:t>2025/26:270</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="747E1CAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7EC01393" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
@@ -32412,986 +37925,1019 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="196"/>
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005D5924"/>
+    <w:rsidRoot w:val="003F7C07"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
-    <w:rsid w:val="00023A08"/>
-    <w:rsid w:val="00024972"/>
     <w:rsid w:val="00025171"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="00041E55"/>
+    <w:rsid w:val="00040AC7"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
-    <w:rsid w:val="000450B9"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="00053B35"/>
     <w:rsid w:val="00055486"/>
+    <w:rsid w:val="000618B7"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="000730E3"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="0008478C"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
+    <w:rsid w:val="000C0B5D"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000D49D7"/>
+    <w:rsid w:val="000E51CA"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="001005D9"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
-    <w:rsid w:val="00125F53"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="001378CE"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
+    <w:rsid w:val="00151174"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
-    <w:rsid w:val="001558D6"/>
+    <w:rsid w:val="00155759"/>
     <w:rsid w:val="00157EF7"/>
-    <w:rsid w:val="001608C0"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="0017142A"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
+    <w:rsid w:val="00196D36"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C7D99"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
+    <w:rsid w:val="001D4104"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
-    <w:rsid w:val="001E20AC"/>
+    <w:rsid w:val="001E7D0B"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00201552"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="0021221A"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00221EC0"/>
+    <w:rsid w:val="0022009C"/>
+    <w:rsid w:val="00224CDF"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
+    <w:rsid w:val="002379B7"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
+    <w:rsid w:val="00253EFD"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00280640"/>
+    <w:rsid w:val="00272B8A"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
+    <w:rsid w:val="002A2E28"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
+    <w:rsid w:val="002B7145"/>
     <w:rsid w:val="002B7EB5"/>
+    <w:rsid w:val="002C0CBD"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C24CB"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C7A22"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
+    <w:rsid w:val="002D7B76"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
+    <w:rsid w:val="00304883"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
+    <w:rsid w:val="003175A4"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="00326AF1"/>
+    <w:rsid w:val="00327945"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="00335A60"/>
+    <w:rsid w:val="003370C7"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
-    <w:rsid w:val="003530E6"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
+    <w:rsid w:val="00354D71"/>
+    <w:rsid w:val="00354F6E"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
+    <w:rsid w:val="00377EC0"/>
     <w:rsid w:val="00381C02"/>
-    <w:rsid w:val="00382DFF"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
-    <w:rsid w:val="003905DE"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="0039282B"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A477D"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B47FD"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
+    <w:rsid w:val="003E709D"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
+    <w:rsid w:val="003F65E1"/>
     <w:rsid w:val="003F6CBA"/>
+    <w:rsid w:val="003F7C07"/>
+    <w:rsid w:val="00402C3E"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="00433053"/>
-    <w:rsid w:val="0044549D"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="0046339D"/>
+    <w:rsid w:val="00465008"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="00480C3A"/>
-    <w:rsid w:val="00482BBD"/>
+    <w:rsid w:val="0048127C"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A00EA"/>
-    <w:rsid w:val="004A3C80"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B20AD"/>
-    <w:rsid w:val="004B21A5"/>
+    <w:rsid w:val="004A5940"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
+    <w:rsid w:val="004D3222"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
+    <w:rsid w:val="00513EBB"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="0051608D"/>
-    <w:rsid w:val="00523B20"/>
+    <w:rsid w:val="00517595"/>
+    <w:rsid w:val="00524983"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
-    <w:rsid w:val="00533930"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00544FDA"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
+    <w:rsid w:val="00562694"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="0056643E"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="00595BCF"/>
+    <w:rsid w:val="005937C3"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
+    <w:rsid w:val="005B7F0F"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
+    <w:rsid w:val="005D2FB6"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D5924"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
+    <w:rsid w:val="005E38DB"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="00614EA4"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="00623B5E"/>
+    <w:rsid w:val="006251E3"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="006532DA"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
-    <w:rsid w:val="0069257A"/>
+    <w:rsid w:val="006937A3"/>
+    <w:rsid w:val="00693B59"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
-    <w:rsid w:val="006A400E"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
-    <w:rsid w:val="006D6211"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
-    <w:rsid w:val="006E1AA2"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
+    <w:rsid w:val="006F1A01"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
+    <w:rsid w:val="006F5612"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="0070493C"/>
     <w:rsid w:val="007064DA"/>
-    <w:rsid w:val="00711EED"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00716E64"/>
-    <w:rsid w:val="0072004F"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00736DD4"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="00742A4B"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
+    <w:rsid w:val="00792BD4"/>
+    <w:rsid w:val="00796AB3"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007B23D4"/>
+    <w:rsid w:val="007B1863"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E48AA"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
+    <w:rsid w:val="007F6CBB"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
-    <w:rsid w:val="0081234C"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="00825B0D"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
+    <w:rsid w:val="00833804"/>
     <w:rsid w:val="00834815"/>
+    <w:rsid w:val="00834A15"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
-    <w:rsid w:val="00854A6E"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00875F9A"/>
+    <w:rsid w:val="00867350"/>
     <w:rsid w:val="0087615E"/>
-    <w:rsid w:val="008763EB"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
+    <w:rsid w:val="0088759C"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
+    <w:rsid w:val="008B0561"/>
     <w:rsid w:val="008B1C1B"/>
+    <w:rsid w:val="008B32E1"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008C3782"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
+    <w:rsid w:val="008D4CB5"/>
     <w:rsid w:val="008D5418"/>
+    <w:rsid w:val="008D7C36"/>
     <w:rsid w:val="008E1047"/>
-    <w:rsid w:val="008E34E0"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
+    <w:rsid w:val="008E4DD0"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
-    <w:rsid w:val="00901782"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
-    <w:rsid w:val="0091650F"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
+    <w:rsid w:val="00920BE0"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
+    <w:rsid w:val="00934467"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
-    <w:rsid w:val="00954BA6"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="0096437D"/>
+    <w:rsid w:val="00973BFD"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A1035"/>
+    <w:rsid w:val="00991AE8"/>
+    <w:rsid w:val="00995F11"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C3A79"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
-    <w:rsid w:val="009C793B"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E0FA3"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F5F33"/>
     <w:rsid w:val="00A118D8"/>
+    <w:rsid w:val="00A11C36"/>
     <w:rsid w:val="00A11C77"/>
-    <w:rsid w:val="00A1387A"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
+    <w:rsid w:val="00A22A80"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A23CD7"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
-    <w:rsid w:val="00A520D0"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A57EA4"/>
+    <w:rsid w:val="00A53D41"/>
+    <w:rsid w:val="00A55530"/>
+    <w:rsid w:val="00A57980"/>
+    <w:rsid w:val="00A60A28"/>
+    <w:rsid w:val="00A6209F"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
+    <w:rsid w:val="00AA2735"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD28DF"/>
-    <w:rsid w:val="00AD2E7A"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
-    <w:rsid w:val="00B27BEF"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
-    <w:rsid w:val="00B41C8F"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
+    <w:rsid w:val="00B42A7F"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B473D2"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B54552"/>
-    <w:rsid w:val="00B57CF1"/>
+    <w:rsid w:val="00B56177"/>
     <w:rsid w:val="00B61F4F"/>
+    <w:rsid w:val="00B63298"/>
     <w:rsid w:val="00B6470E"/>
+    <w:rsid w:val="00B65A86"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
+    <w:rsid w:val="00B916DE"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
+    <w:rsid w:val="00BC397C"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
-    <w:rsid w:val="00BD2AF0"/>
     <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="00BD3513"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
+    <w:rsid w:val="00BF57C2"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
+    <w:rsid w:val="00C01DBF"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
+    <w:rsid w:val="00C344C2"/>
     <w:rsid w:val="00C3691B"/>
+    <w:rsid w:val="00C43D1E"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C64B55"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
-    <w:rsid w:val="00C71255"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C73900"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C94ACE"/>
     <w:rsid w:val="00C95AD1"/>
+    <w:rsid w:val="00C9641C"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
+    <w:rsid w:val="00CC1F25"/>
+    <w:rsid w:val="00CC2F24"/>
+    <w:rsid w:val="00CC368E"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
+    <w:rsid w:val="00CD338C"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
+    <w:rsid w:val="00CD6325"/>
     <w:rsid w:val="00CE0113"/>
+    <w:rsid w:val="00CE0C19"/>
+    <w:rsid w:val="00CE161D"/>
+    <w:rsid w:val="00CE1A7E"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF0684"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D2280F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D3275A"/>
+    <w:rsid w:val="00D14DA1"/>
+    <w:rsid w:val="00D15812"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D42A63"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
+    <w:rsid w:val="00D70741"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
+    <w:rsid w:val="00D77DB6"/>
+    <w:rsid w:val="00D853F6"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00DA227F"/>
-    <w:rsid w:val="00DA4F71"/>
+    <w:rsid w:val="00DA2732"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB0F96"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
-    <w:rsid w:val="00DB7FB5"/>
+    <w:rsid w:val="00DC0628"/>
+    <w:rsid w:val="00DC0BD8"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
-    <w:rsid w:val="00DC6403"/>
-    <w:rsid w:val="00DC681F"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
+    <w:rsid w:val="00E01471"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E1127E"/>
+    <w:rsid w:val="00E149CC"/>
+    <w:rsid w:val="00E15C1C"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E2332A"/>
+    <w:rsid w:val="00E242F2"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
-    <w:rsid w:val="00E46066"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
+    <w:rsid w:val="00E5565B"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E66139"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
-    <w:rsid w:val="00E71496"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E73AA8"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EC1FF5"/>
+    <w:rsid w:val="00EB3498"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC7746"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00ED79B7"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
+    <w:rsid w:val="00EF06AA"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
-    <w:rsid w:val="00EF6826"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
+    <w:rsid w:val="00F0233E"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
-    <w:rsid w:val="00F207C4"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F60B6F"/>
     <w:rsid w:val="00F615FB"/>
+    <w:rsid w:val="00F6313D"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F754BD"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F81444"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
-    <w:rsid w:val="00F85C7B"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
+    <w:rsid w:val="00F87781"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F95CD3"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
+    <w:rsid w:val="00FB2543"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
-    <w:rsid w:val="00FC0F5E"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC6448"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
+    <w:rsid w:val="00FD33D8"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE2C83"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="13852157"/>
-  <w15:docId w15:val="{A0990679-C02F-4431-B93A-B31EC32269A5}"/>
+  <w14:docId w14:val="7E7E4965"/>
+  <w15:docId w15:val="{4047C75D-291B-43F7-9375-6EC3A404FE60}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -34937,84 +40483,82 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
@@ -35093,86 +40637,84 @@
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
@@ -35823,51 +41365,50 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -35910,66 +41451,196 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E2332A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D15812"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D15812"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D15812"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D15812"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D15812"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="652024989">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="732200736">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1003629683">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1483350716">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/ju-L4/Propositioner/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header45.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header41.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header44.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -36241,244 +41912,295 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Klimat- och näringslivsdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Edholm, Waltersson Grönvall, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Carlson, Rosencrantz, Dousa, Britz, Mohamsson </närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Klimat- och näringslivsdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:270</dokumentnummer>
+  <titel>Kompletterande bestämmelser till EU-förordningar om kemikalier och avfall</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="6" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="7" bilageetikett="Bilaga"/>
+    <bilaga bilageetikett="Bilaga" bilagenummer="8"/>
+    <bilaga bilageetikett="Bilaga" bilagenummer="9"/>
+    <bilaga bilageetikett="Bilaga" bilagenummer="11"/>
+  </bilagor>
+</dokumentvärden>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
     <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Justitiedepartementet</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">75210908-dd30-49f2-afb6-71c3d988f75d</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Klimat- och näringslivsdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c0493b0-b933-4b95-9adf-86d543f32632</TermId>
         </TermInfo>
       </Terms>
     </k46d94c0acf84ab9a79866a9d8b1905f>
     <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
-      <Value>1</Value>
+      <Value>112</Value>
     </TaxCatchAll>
     <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
     <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
     <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </edbe0b5c82304c8e847ab7b8c02a77c3>
-    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14068</_dlc_DocId>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14072</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
-      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14068</Url>
-      <Description>6VV7YVCVAJZ7-373442560-14068</Description>
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14072</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14072</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Dokument" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1" ma:contentTypeVersion="28" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="bbd1197027d3ae3c71d41581fff8ffb5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
-[...21 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -36539,249 +42261,178 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...83 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A84E228E-0846-45C4-B7A2-6EDDEDA417E6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6539C8E8-0700-4C0A-B38F-CB422E56EE32}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A533FD22-B24E-4E1D-93E1-1711DDCAAF1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F49607C8-BD93-4C5D-A3E8-FCDAA7CB95DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6277D8BE-8BA3-45D4-AD7E-944E4202126F}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9A09634-E4E0-444B-82A8-89367D7E5763}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFD435BD-4F92-42A7-A7CA-521682CABFC4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6E4F5EC-8972-4B8C-89B0-24E9B0295A52}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{827C9362-27E6-47D8-BF6F-FA6993FBF92D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3490604E-EC91-4043-95DF-56215A1EEA1C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{270F9939-FB34-4EDB-812D-6659F4B5EDBE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Prop-samling</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>66</Pages>
-[...1 lines deleted...]
-  <Characters>139731</Characters>
+  <Pages>64</Pages>
+  <Words>23577</Words>
+  <Characters>124960</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>331</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>1041</Lines>
+  <Paragraphs>296</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Stärkt skydd mot utlänningar som utgör kvalificerade säkerhetshot</vt:lpstr>
+      <vt:lpstr>Kompletterande bestämmelser till EU-förordningar om kemikalier och avfall</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>165764</CharactersWithSpaces>
+  <CharactersWithSpaces>148241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Stärkt skydd mot utlänningar som utgör kvalificerade säkerhetshot</dc:title>
-  <dc:creator>Isabelle Waldenström</dc:creator>
+  <dc:title>Kompletterande bestämmelser till EU-förordningar om kemikalier och avfall</dc:title>
+  <dc:creator>Leo Andersson</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocId">
-    <vt:lpwstr>7RWQ5A3E44ZW-1210876700-5570</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
+    <vt:lpwstr>112;#Klimat- och näringslivsdepartementet|8c0493b0-b933-4b95-9adf-86d543f32632</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdUrl">
-    <vt:lpwstr>https://dhs.sp.regeringskansliet.se/yta/ju-L4/_layouts/15/DocIdRedir.aspx?ID=7RWQ5A3E44ZW-1210876700-5570, 7RWQ5A3E44ZW-1210876700-5570</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>bccdbca2-778c-4d3b-88a5-ccf9f8d29a37</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocId">
+    <vt:lpwstr>TSDR5AECP2XP-1839530900-63531</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Organisation">
-    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_dlc_DocIdUrl">
+    <vt:lpwstr>https://dhs.sp.regeringskansliet.se/yta/kn-rs/_layouts/15/DocIdRedir.aspx?ID=TSDR5AECP2XP-1839530900-63531, TSDR5AECP2XP-1839530900-63531</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ActivityCategory">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>372c03b8-8dfe-4672-9050-7eec6fc8fe8e</vt:lpwstr>
   </property>
 </Properties>
 </file>