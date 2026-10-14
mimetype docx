--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -1,219 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="image/x-emf"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer34.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer35.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer36.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer37.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer38.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer39.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...28 lines deleted...]
-  <Override PartName="/word/footer45.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="708ABA27" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="479610A1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D42413A" wp14:editId="11CD005A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11C127CC" wp14:editId="3A20868A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="0A7175CE" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="00811BB8" w:rsidRDefault="006A1D50" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="27E44C45" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00811BB8" w:rsidRDefault="00336EEE" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33D50CD0" wp14:editId="0F595125">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71074C47" wp14:editId="40062A6B">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
                                               <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
@@ -235,80 +223,80 @@
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1D42413A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="11C127CC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="0A7175CE" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="00811BB8" w:rsidRDefault="006A1D50" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="27E44C45" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00811BB8" w:rsidRDefault="00336EEE" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33D50CD0" wp14:editId="0F595125">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71074C47" wp14:editId="40062A6B">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
                                         <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
@@ -327,383 +315,526 @@
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="15144F79" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+        <w:p w14:paraId="6308CE72" w14:textId="06B28A79" w:rsidR="00336EEE" w:rsidRDefault="00EF3721" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:155</w:t>
+            <w:t>2025/26:168</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="47399E9D" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="005F407A" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="63E4E313" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="005F407A" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A1D50" w14:paraId="438A5F8B" w14:textId="77777777" w:rsidTr="00654ED9">
+      <w:tr w:rsidR="00336EEE" w14:paraId="6825549F" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="0886B5B8" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+              <w:p w14:paraId="5EE82CD0" w14:textId="3FB27A6E" w:rsidR="00336EEE" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>En mer rättssäker och effektiv domstolsprocess</w:t>
+                  <w:t>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="32F60EAA" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+              <w:p w14:paraId="0C0C0A65" w14:textId="6F3CA778" w:rsidR="00336EEE" w:rsidRDefault="00832620" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="249D59CA" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="00141F91" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+              <w:p w14:paraId="44F78E92" w14:textId="685CA721" w:rsidR="00336EEE" w:rsidRPr="00141F91" w:rsidRDefault="00EF3721" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:155</w:t>
+                  <w:t>2025/26:168</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E802413" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="7B2C52F1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04F4B8CF" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="6E76D911" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6290C0" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="60724235" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F57EE64" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="1A62CDCA" w14:textId="2075986F" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-03-03T00:00:00Z">
+          <w:date w:fullDate="2026-03-05T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 3 mars 2026</w:t>
+          <w:r w:rsidR="008D3A63">
+            <w:t>den 5 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7B614798" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="5B7D6C63" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E04872E" w14:textId="1EAA195E" w:rsidR="006A1D50" w:rsidRDefault="002A26FD" w:rsidP="00654ED9">
+    <w:p w14:paraId="75B40008" w14:textId="74A0EEE7" w:rsidR="00336EEE" w:rsidRDefault="008D3A63" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Lotta Edholm </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EC2DE61" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+        <w:t>Ulf Kristersson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15722C98" w14:textId="32AFB0BE" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>Gunnar Strömmer</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44DA13F1" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="008624B2" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+      </w:r>
+      <w:r w:rsidR="00621AB6">
+        <w:t>Johan Britz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58257618" w14:textId="325C64B7" w:rsidR="00336EEE" w:rsidRPr="008624B2" w:rsidRDefault="00336EEE" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00832620">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3BE32F" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="30305D5F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D876BB8" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="729A3E49" w14:textId="632F3C94" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F205C0">
+      <w:r w:rsidRPr="00394FA8">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A63" w:rsidRPr="00394FA8">
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121DCC">
+        <w:t xml:space="preserve"> föreslås ändringar i lagen (1984:3) om kärnteknisk verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00121DCC">
+        <w:t>samhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som innebär att </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4CC5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anläggning för utvinning av kärnämnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775234">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eller för bearbetning för koncentration av utvunna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>kärn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775234">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ämnen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4F3C768B" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+      <w:r w:rsidRPr="00BF4CC5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> längre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4CC5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4CC5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>anses vara en kärnteknisk anläggning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Utvinning och bearbetning för efter</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>följande koncentration av kärnämnen ska i stället utgöra kärnteknisk verksamhet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081458E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk219718906"/>
+      <w:r>
+        <w:t>Ändringarna görs i syfte att skapa en ändamålsenlig reglering för utvinning och bearbetning av kärnämnen, där strålskydds- och säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>hets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>krav är anpassade efter verksamhetens risker. Förslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F75B9">
+        <w:t xml:space="preserve"> innebär</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att utvinning och bearbetning av uran på en övergripande nivå kommer att behandlas på samma sätt som andra metaller och mineraler inom ramen för den samlade tillståndsprocessen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="22546078" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...24 lines deleted...]
-    <w:p w14:paraId="1B0F08D7" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="007E6308" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+      <w:bookmarkStart w:id="1" w:name="_Hlk219719012"/>
+      <w:r>
+        <w:t xml:space="preserve">Det föreslås också följdändringar i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>(2010:950) om ansvar och ersättning vid radiologiska olyckor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som innebär att lagen inte ska gälla för radiologiska olyckor som kan inträffa i samband med utvinning av kärnämnen med efterföljande bearbetning för koncentration av utvunnet ämne. Vidare föreslås att </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk217039787"/>
+      <w:r>
+        <w:t xml:space="preserve">lagen (2006:647) om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3279">
+        <w:t>finansiering av kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007F3279">
+        <w:t>tekniska restprodukter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t xml:space="preserve"> ändras så att utvinningsavfall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>från en kärnteknisk verksamhet som avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t xml:space="preserve">utvinning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och bearbetning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inte är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>en restprodukt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4A7AD982" w14:textId="1A05AF71" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-    <w:p w14:paraId="05D883EF" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="008F2013" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+      <w:r>
+        <w:t>Lagändringarna föreslås träda i kraft den 15 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F71B74" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="008F2013" w:rsidRDefault="00336EEE" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B4A527" w14:textId="319EE053" w:rsidR="00E854E2" w:rsidRDefault="006A1D50">
+    <w:p w14:paraId="2927B1EA" w14:textId="0E782826" w:rsidR="00CD3F9E" w:rsidRDefault="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -711,15615 +842,14647 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc223428880" w:history="1">
-        <w:r w:rsidR="00E854E2" w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527693" w:history="1">
+        <w:r w:rsidR="00CD3F9E" w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00E854E2">
+        <w:r w:rsidR="00CD3F9E">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E854E2" w:rsidRPr="00FA69F9">
+        <w:r w:rsidR="00CD3F9E" w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00E854E2">
+        <w:r w:rsidR="00CD3F9E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E854E2">
+        <w:r w:rsidR="00CD3F9E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E854E2">
+        <w:r w:rsidR="00CD3F9E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428880 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527693 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E854E2">
+        <w:r w:rsidR="00CD3F9E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00E854E2">
+        <w:r w:rsidR="00CD3F9E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E854E2">
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E854E2">
+        <w:r w:rsidR="00CD3F9E">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62309EF6" w14:textId="13C998CC" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="72E12B2F" w14:textId="0F08A813" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428881" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527694" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lagtext</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428881 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527694 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E4F1C61" w14:textId="2B85C195" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="434294FF" w14:textId="4809C2A9" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428882" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527695" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i rättegångsbalken</w:t>
+          <w:t>Förslag till lag om ändring i lagen (1984:3) om kärnteknisk verksamhet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428882 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527695 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C00AD59" w14:textId="1623CC11" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="6C5ADC44" w14:textId="251DD39E" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428883" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527696" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (1994:831) om rättegången i vissa hyresmål i Svea hovrätt</w:t>
+          <w:t>Förslag till lag om ändring i lagen (2006:647) om finansiering av kärntekniska restprodukter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428883 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527696 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01070FC5" w14:textId="395049DB" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="74C1108A" w14:textId="7588FA84" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428884" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527697" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>2.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i offentlighets- och sekretesslagen (2009:400)</w:t>
+          <w:t>Förslag till lag om ändring i lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428884 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527697 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06F4A348" w14:textId="7C23ABD5" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="2DA47771" w14:textId="4173B198" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428885" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527698" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428885 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527698 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7228A2CC" w14:textId="04A5A9C3" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="198706E4" w14:textId="1C193641" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428886" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527699" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Sekretess hos Domstolsverket</w:t>
+          <w:t>En anläggning för utvinning och bearbetning av kärnämnen ska inte vara en kärnteknisk anläggning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428886 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527699 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BFA66CF" w14:textId="3F040D26" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w14:paraId="6C200E53" w14:textId="40D9F22B" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428887" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527700" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Sekretess för uppgifter om enskilda</w:t>
+          <w:t>Följdändringar i annan lagstiftning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428887 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527700 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7046C446" w14:textId="59E9DB07" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="24D27A85" w14:textId="3130C8D7" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428888" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527701" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>5.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Sekretess för uppgifter om tvångsmedel</w:t>
+          <w:t>Följdändringar i lagen om ansvar och ersättning vid radiologiska olyckor</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428888 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527701 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65E4B0A8" w14:textId="27F90FD7" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="39B2F73D" w14:textId="03004DA3" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428889" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527702" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>5.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Tidiga förhör och vittnesattester som bevis i domstol</w:t>
+          <w:t>Följdändringar i lagen om finansiering av kärntekniska restprodukter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428889 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527702 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="115A075C" w14:textId="19804599" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
-[...242 lines deleted...]
-    <w:p w14:paraId="392F3291" w14:textId="1956A0B4" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="21C3BE79" w14:textId="020C0662" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428893" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527703" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
-[...78 lines deleted...]
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428894 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527703 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2164C4DF" w14:textId="0AC9802E" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="6D6EDD3B" w14:textId="7B3476B2" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428895" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527704" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Konsekvenser</w:t>
+          <w:t>Konsekvenser av förslagen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428895 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527704 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31E17601" w14:textId="15387DF5" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="5129FFE4" w14:textId="5AF8B4A4" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223527705" w:history="1">
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Allmänt om konsekvenser av förslagen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527705 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AF25A4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="534AB78D" w14:textId="5F00C587" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223527706" w:history="1">
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för myndigheter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527706 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AF25A4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7470815F" w14:textId="07725005" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223527707" w:history="1">
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för kommuner</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527707 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AF25A4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B2021F5" w14:textId="5EAF2575" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223527708" w:history="1">
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för företag</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527708 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AF25A4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3AC38501" w14:textId="38AA06F6" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223527709" w:history="1">
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Konsekvenser för miljön</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527709 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AF25A4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79D23866" w14:textId="58E23D57" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223527710" w:history="1">
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>7.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förenlighet med EU-rätten och annan internationell rätt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527710 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AF25A4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="10CA945F" w14:textId="20B3EE23" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428896" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527711" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Författningskommentar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428896 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527711 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3178D9C8" w14:textId="74775013" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="46AAC8F8" w14:textId="33DF4AAD" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428897" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527712" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>9.1</w:t>
+          <w:t>8.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslaget till lag om ändring i rättegångsbalken</w:t>
+          <w:t>Förslaget till lag om ändring i lagen (1984:3) om kärnteknisk verksamhet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428897 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527712 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>31</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0447AA32" w14:textId="7FC6D992" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="20EC9E5F" w14:textId="02358964" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428898" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527713" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>9.2</w:t>
+          <w:t>8.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00FA69F9">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förslaget till lag om ändring i offentlighets- och sekretesslagen</w:t>
+          <w:t>Förslaget till lag om ändring i lagen (2006:647) om finansiering av kärntekniska restprodukter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428898 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527713 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>34</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C590027" w14:textId="2E2986ED" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="308478E8" w14:textId="09EBCE4E" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sv-SE"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223527714" w:history="1">
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>8.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="sv-SE"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="002015AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          </w:rPr>
+          <w:t>Förslaget till lag om ändring i lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527714 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00AF25A4">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="651F2050" w14:textId="276FF5A8" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428899" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527715" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av slutbetänkandet En mer rättssäker och effektiv domstolsprocess (SOU 2024:51) i relevant del</w:t>
+          <w:t>Sammanfattning av promemorian Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och anrikning av kärnämnen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428899 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527715 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>36</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D67B6A8" w14:textId="09FEE907" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="76279A90" w14:textId="0258197A" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428900" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527716" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Slutbetänkandets lagförslag i relevant del</w:t>
+          <w:t>Promemorians lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428900 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527716 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>42</w:t>
+          <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ED70061" w14:textId="5B742576" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="68619007" w14:textId="194BFCE5" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428901" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527717" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428901 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527717 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>50</w:t>
+          <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79366FA9" w14:textId="2894E809" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="01DF575B" w14:textId="72D47FCB" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428902" w:history="1">
-[...213 lines deleted...]
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527718" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428905 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527718 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>54</w:t>
+          <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A3267CC" w14:textId="3547880D" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="7026E65E" w14:textId="371F05CD" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428906" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527719" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428906 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527719 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>60</w:t>
+          <w:t>36</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AC4E748" w14:textId="3F8FDC26" w:rsidR="00E854E2" w:rsidRDefault="00E854E2">
+    <w:p w14:paraId="1F6099B7" w14:textId="5C11D54F" w:rsidR="00CD3F9E" w:rsidRDefault="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc223428907" w:history="1">
-        <w:r w:rsidRPr="00FA69F9">
+      <w:hyperlink w:anchor="_Toc223527720" w:history="1">
+        <w:r w:rsidRPr="002015AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 3 mars 2026</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 5 mars 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc223428907 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223527720 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00AF25A4">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>63</w:t>
+          <w:t>37</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55816FDF" w14:textId="6EE99DD4" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="16FF788C" w14:textId="57F5CBBC" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AD9A06" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="005A72C8" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="61C03E64" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="005A72C8" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Toc223428880"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc337112318"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc4079163"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc223527693"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5BFABF94" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="272670A0" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D948415" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="006F1849" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="5975F86F" w14:textId="31383980" w:rsidR="00336EEE" w:rsidRDefault="008D3A63" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D3A63">
         <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F1849">
-        <w:t>lag om ändring i rättegångsbalken</w:t>
+      <w:r w:rsidR="00336EEE">
+        <w:t>lag om ändring i lagen (1984:3) om kärnteknisk verksamhet</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F1849">
-[...3 lines deleted...]
-    <w:p w14:paraId="059BE203" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="006F1849" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    </w:p>
+    <w:p w14:paraId="1DC8972A" w14:textId="3A08BF11" w:rsidR="00336EEE" w:rsidRDefault="008D3A63" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D3A63">
         <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F1849">
-        <w:t>lag om ändring i lagen (1994:831) om rättegången i vissa hyresmål i Svea hovrätt</w:t>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="003E2FC8">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE">
+        <w:t xml:space="preserve"> om ändring i lagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="003E2FC8">
+        <w:t xml:space="preserve"> (2006:647) om finansiering av kärntekniska restprodukter</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483A5266" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="335BDBC2" w14:textId="18810FC2" w:rsidR="00336EEE" w:rsidRDefault="008D3A63" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Numreradlista"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D3A63">
         <w:t xml:space="preserve">Riksdagen antar regeringens förslag till </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F1849">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="003E2FC8">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE">
+        <w:t xml:space="preserve"> om ändring i </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="003E2FC8">
+        <w:t>lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BB6BFE" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00144361" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefternumreradlista"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192A95CA" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00152749" w:rsidRDefault="00336EEE" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E1BDB4" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="64C341AB" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc223428881"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc221108805"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc223527694"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Lagtext</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="563756B1" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="31BB342F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen har följande förslag till lagtext.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2405A167" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="00DC06CD" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+    <w:p w14:paraId="75CDBA99" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00DC06CD" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc223428882"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="070DA72A" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+      <w:bookmarkStart w:id="8" w:name="_Toc223527695"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i lagen (1984:3) om kärnteknisk verksamhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="707C8361" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Härigenom föreskrivs i fråga om rättegångsbalken</w:t>
+        <w:t>Härigenom föreskrivs att 1 och 2 §§ lagen (1984:3) om kärnteknisk verksamhet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31D2B952" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+        <w:t xml:space="preserve"> ska ha följande lydelse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C90D8E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00340C98">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>del</w:t>
-[...43 lines deleted...]
-        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2947"/>
         <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A1D50" w14:paraId="0D2DEE7C" w14:textId="77777777" w:rsidTr="00654ED9">
+      <w:tr w:rsidR="00336EEE" w:rsidRPr="005B0E77" w14:paraId="72C07C79" w14:textId="77777777" w:rsidTr="00302326">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="47DA9686" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="005B0E77" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+          <w:p w14:paraId="031A0164" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="005B0E77" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ydelse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="17B41619" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="005B0E77" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D74120F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E5BD10" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3092F311" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Denna lag gäller kärnteknisk verksamhet, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4C2F">
+        <w:t>m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1083AE5E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4C2F">
+        <w:t xml:space="preserve">sådan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verksamhet avses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C501CD" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. uppförande, innehav eller drift av kärnteknisk anläggning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE2CB0B" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. förvärv, innehav, överlåtelse, hantering, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6E9B">
+        <w:t>bearbetning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6C98">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> transport av eller annan befattning med kärnämne eller kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00336EEE" w14:paraId="5103CB0A" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D946055" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3. införsel till riket av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00422989">
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> eller kärnavfall, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00860762">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10404FC2" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00860762" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4. utförsel ur riket av kärnavfall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00277A68">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E4085C5" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00DA0AFE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>införsel till riket av</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00422989">
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ller kärnavfall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C049E5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00834539">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C588432" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00DA0AFE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>utförsel ur riket av kärnavfall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00834539">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AD463C1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>. utvinning av kärnämnen och</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>bearbetning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för koncentration av utvunn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>a kärn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19911600" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00394FA8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00394FA8" w:rsidRPr="000E6F0B" w14:paraId="650D2778" w14:textId="77777777" w:rsidTr="002603EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B33ABC8" w14:textId="1D4CBBE2" w:rsidR="00394FA8" w:rsidRPr="000E6F0B" w:rsidRDefault="00394FA8" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Lydelse enligt prop</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4638">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>. 2025/26:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A70DDE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>171</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2851CC08" w14:textId="77777777" w:rsidR="00394FA8" w:rsidRPr="000E6F0B" w:rsidRDefault="00394FA8" w:rsidP="003D6F49">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="402EB1A5" w14:textId="77777777" w:rsidR="00394FA8" w:rsidRPr="00DA0AFE" w:rsidRDefault="00394FA8" w:rsidP="00421158">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E05CFE5" w14:textId="547011E8" w:rsidR="00336EEE" w:rsidRPr="00DA0AFE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7005727C" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00DA0AFE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:t>I denna lag avses med</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C05E746" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00DA0AFE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:t>1. kärnteknisk anläggning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29863562" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00DA0AFE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:t>a) anläggning för utvinning av kärnenergi (kärnkraftsreaktor),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBAB8FC" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00DA0AFE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:t>b) annan anläggning i vilken en självunderhållande kärnreaktion kan ske, såsom forskningsreaktor,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00336EEE" w14:paraId="7AA9788F" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="425760DB" w14:textId="530C56D8" w:rsidR="00336EEE" w:rsidRPr="00DA0AFE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t xml:space="preserve">c) anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>utvinning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>, fram</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD3F9E">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>ställning, hantering, bearbet</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>ning, förvaring som avses bli be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>stående (slutförvaring) eller annan förvaring (lagring) av kärn-ämne, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2D2B8C13" w14:textId="2633D40E" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t xml:space="preserve">c) anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>isotopanrik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t xml:space="preserve">, framställning, hantering, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD3F9E">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:t>arbetning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>, förvaring som avses bli bestående (slutförvaring) eller annan förvaring (lagring) av kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>ämne</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med undantag för en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00421158">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>anlägg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00421158">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">ning </w:t>
+            </w:r>
+            <w:r w:rsidR="0015631B" w:rsidRPr="00421158">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>där det bedrivs</w:t>
+            </w:r>
+            <w:r w:rsidR="0015631B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">sådan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>verksam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>het som avses i 1 § </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">andra stycket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34C44">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t xml:space="preserve"> och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="528306FA" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093481C">
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093481C">
+        <w:t>anläggning för hantering, bearbetning, lagring eller slutförvaring av kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AF7692" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. kärnämne:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71647908" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2CFE">
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2CFE">
+        <w:t>uran, plutonium eller annat ämne som används eller kan användas för utvinning av kärnenergi (kärnbränsle) eller förening i vilken sådant ämne ingår</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36841860" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10726">
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10726">
+        <w:t>torium eller annat ämne som är ägnat att omvandlas till kärnbränsle eller förening i vilken sådant ämne ingår, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A7E715" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>använt kärnbränsle som inte har placerats i slutförvar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3858B9B1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>kärnavfall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED88375" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>använt kärnbränsle som har placerats i slutförvar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1337F646" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>radioaktivt ämne som har bildats i en kärnteknisk anläggning och som inte har framställts eller tagits ur anläggningen för att användas i under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>visnings- eller forskningssyfte eller för medicinska, jordbrukstekniska eller kommersiella ändamål,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EF9BF1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>material eller annat som har tillhört en kärnteknisk anläggning och blivit radioaktivt förorenat samt inte längre ska användas i en sådan anläggning, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B09A15" w14:textId="72AE1185" w:rsidR="00394FA8" w:rsidRDefault="00336EEE" w:rsidP="00394FA8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>radioaktiva delar av en kärnteknisk anläggning som avvecklas,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D96C969" w14:textId="56D012A2" w:rsidR="00336EEE" w:rsidRDefault="00394FA8" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00C343B0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00C343B0">
+        <w:t>kärnteknisk utrustning</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB9B44E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>utrustning eller material som särskilt har konstruerats eller ställts i ordning för bearbetning, användning eller framställning av kärnämne, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B471B81" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>utrustning eller material som kan användas för framställning av kärnladdningar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F717C6" w14:textId="31264B13" w:rsidR="00336EEE" w:rsidRDefault="00B7644F" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE">
+        <w:t>. radiologisk nödsituation: en plötsligt inträffad händelse som</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F580722" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inbegriper en strålkälla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F167519" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) har medfört eller kan befaras medföra skada, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B972070" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B23A01" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B23A01">
+        <w:t>c) kräver omedelbara åtgärder, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5490E73C" w14:textId="068A42D0" w:rsidR="00336EEE" w:rsidRDefault="00B7644F" w:rsidP="0071682C">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00E1686A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00E1686A">
+        <w:t>geologiskt slutförvar:</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0D79">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00E1686A">
+        <w:t xml:space="preserve">en anläggning för slutförvaring som är placerad i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>berggrunden</w:t>
+      </w:r>
+      <w:r w:rsidR="0071682C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00E1686A">
+        <w:t>och som ska ge isolering från biosfären av</w:t>
+      </w:r>
+      <w:r w:rsidR="0071682C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00E1686A">
+        <w:t>kärnavfall,</w:t>
+      </w:r>
+      <w:r w:rsidR="0071682C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE">
+        <w:t>kärnämne som inte ska användas på nytt eller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE">
+        <w:t>annat radioaktivt avfall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5603BB71" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00811E52" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F8EA97" w14:textId="683AC54D" w:rsidR="00DB62B9" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C939C3">
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">15 juli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C939C3">
+        <w:t>2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F250085" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00336EEE" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC04B48" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00DC06CD" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc223527696"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag till lag om ändring i lagen (2006:647) om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3279">
+        <w:t>finansiering av kärntekniska restprodukter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="4F14CFBD" w14:textId="67C9BFB0" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>§ lagen (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2006:647</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t xml:space="preserve">) om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3279">
+        <w:t>finansiering av kärn</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="007F3279">
+        <w:t>tekniska restprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C72638B" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="007F3279" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00336EEE" w:rsidRPr="000E6F0B" w14:paraId="379E0420" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B61BC2F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="000E6F0B" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F7D5E78" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="000E6F0B" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44111412" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E3BC536" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36099E2E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I denna lag avses med restprodukt</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00336EEE" w14:paraId="19031AE9" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A062454" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1. använt kärnbränsle eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>annat</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som inte ska användas på nytt, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48AC6748" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1. använt kärnbränsle eller </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>andra</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som inte ska användas på nytt, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="272C29BF" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. kärnavfall som uppkommer vid en kärnteknisk anläggning efter det att anläggningen är permanent avstängd.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00336EEE" w14:paraId="2C21E98E" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="644A5AB4" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13868ED3" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B229B8" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B229B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Utvinningsavfall som upp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B229B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>kommer i en kärnteknisk verk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B229B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>samhet som avser utvinning av kärnämnen och bearbetning för koncentration av utvunna kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00B229B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ämnen är inte en restprodukt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>enligt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B229B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> denna lag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C09A934" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00811E52" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769D05D3" w14:textId="09AD07B6" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">15 juli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10229B48" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00336EEE" w:rsidSect="00336EEE">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67295BB8" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00DC06CD" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc223527697"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag till lag om ändring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>i lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>(2010:950) om ansvar och ersättning vid radiologiska olyckor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="38B0995B" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>att 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>§ lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F80708" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00336EEE" w:rsidRPr="005B0E77" w14:paraId="6059D7B1" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B32A8FA" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="005B0E77" w:rsidRDefault="00336EEE" w:rsidP="00302326">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27CD61CE" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="005B0E77" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+          <w:p w14:paraId="11896E51" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="000A7357" w:rsidRDefault="00336EEE" w:rsidP="00302326">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3622CBF0" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
-[...15 lines deleted...]
-    <w:p w14:paraId="6FF67533" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+    <w:p w14:paraId="71B478F7" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="000A7357" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33918980" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>21 §</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5CFB1C83" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+        <w:t>5 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7154D162" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...142 lines deleted...]
-    <w:p w14:paraId="61A65631" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med kärnteknisk anläggning avses i denna lag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF18D4B" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00395D91" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="center"/>
-[...1166 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>1. en kärnreaktor som inte har infogats i ett fartyg eller annat transportmedel för att användas som kraftkälla för transportmedlet,</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A1D50" w14:paraId="5F47E085" w14:textId="77777777" w:rsidTr="00654ED9">
+      <w:tr w:rsidR="00336EEE" w14:paraId="297B61A7" w14:textId="77777777" w:rsidTr="00302326">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0CDFB57A" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="005B0E77" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+          <w:p w14:paraId="16C65748" w14:textId="0CA8783A" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">en anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>utvinning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>, framställning, hantering eller be</w:t>
+            </w:r>
+            <w:r w:rsidR="00832620">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">arbetning av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="520F213F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">en anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>isotopanrik-ning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">, framställning, hantering eller bearbetning av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D1C74">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>med undantag för kärnteknisk verk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>het som avser utvinning av kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ämnen och bearbetning för koncen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tration av utvunn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D1C74">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D5E0F7E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t>en anläggning för hantering eller bearbetning av kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00336EEE" w14:paraId="3C1E2F0E" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C854E16" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>en anläggning för slut</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">varing av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve"> eller kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>avfall,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41115877" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">en anläggning för förvaring eller lagring av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve"> eller kärnavfall, om anläggningen inte är avsedd endast för tillfällig för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>varing under transport, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="517BA918" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>en anläggning för slutför</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">varing av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve"> eller kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>avfall,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1012CBB9" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">en anläggning för förvaring eller lagring av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve"> eller kärnavfall, om anläggningen inte är avsedd endast för tillfällig för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>varing under transport, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6D00046D" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t>en kärnreaktor eller annan kärnteknisk anläggning som avvecklas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B6A95B" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00811E52" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF30C11" w14:textId="5E8BE74A" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15 juli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41047B88" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00336EEE" w:rsidSect="00336EEE">
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="first" r:id="rId30"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E63F93B" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc221108809"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc223527698"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="0C5D31AA" w14:textId="526DBD65" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00064BF2">
+        <w:t xml:space="preserve">Inom Regeringskansliet har promemorian Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och anrikning av kärnämnen (KN2025/01478) tagits fram. Promemorian innehåller förslag om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att en anläggning för utvinning av kärnämne inte ska vara en kärnteknisk anläggning utan en kärnteknisk verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064BF2">
+        <w:t>. Promemorian har tagits fram mot bakgrund av att en anläggning för utvinning av ett kärnämne i Sverige anses vara en kärnteknisk anläggning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064BF2">
+        <w:t xml:space="preserve"> vilket skiljer sig från hur uttrycket används internationellt.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:t xml:space="preserve">En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:t xml:space="preserve">. Promemorians lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:t>. Promemorian har remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:t xml:space="preserve">behandlats. En förteckning över remissinstanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346151">
+        <w:t xml:space="preserve">. Remissvaren finns tillgängliga i Klimat- och näringslivsdepartementet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8252F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(KN2025/01478). I </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A63">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>propositionen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8252F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behandlas lagförslagen i promemorian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512D16AE" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00421158" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00421158">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CBE475" w14:textId="482D0CC2" w:rsidR="00336EEE" w:rsidRPr="009C2BC2" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve">Regeringen beslutade den 5 februari 2026 att inhämta Lagrådets yttrande över lagförslagen i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A63" w:rsidRPr="00421158">
+        <w:t xml:space="preserve">Lagrådet lämnar förslagen utan erinran. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED029A" w:rsidRPr="00421158">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve"> yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3A63" w:rsidRPr="00421158">
+        <w:t>I förhållande till lagrådsremissens lagförslag görs vissa språkliga och redaktionella ändringar</w:t>
+      </w:r>
+      <w:r w:rsidR="0015631B" w:rsidRPr="00421158">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F7862A" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc221108810"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc223527699"/>
+      <w:r>
+        <w:t>En anläggning för utvinning och bearbetning av kärnämnen ska inte vara en kärnteknisk anläggning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="40E2F890" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C93D5D">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E667717" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4CC5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anläggning för utvinning av kärnämnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775234">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>eller för bearbetning för koncentration av utvunna ämnen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4CC5">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ska inte anses vara en kärnteknisk anläggning. En anläggning för isotopanrikning ska dock vara en kärnteknisk anläggning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF391D6" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00A76360" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006819CE">
+        <w:t>Utvinning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och bearbetning för koncentration av utvunna kärnämnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:t xml:space="preserve"> ska i stället vara en kärnteknisk verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2E8878" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1636599C" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00C93D5D" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915A59">
+        <w:t xml:space="preserve"> stämmer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">delvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915A59">
+        <w:t>överens med regeringens.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I promemorian anges inte särskilt att bearbetning för koncentration av utvunna kärnämnen ska vara en kärnteknisk verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E186C5F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2899">
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0242EA" w14:textId="7BF0DC8D" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000212B1">
+        <w:t xml:space="preserve">En majoritet av de remissinstanser som yttrar sig i denna del avstyrker </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000212B1">
+        <w:t xml:space="preserve">eller är negativa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767043">
+        <w:t>till det.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Flera remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>styrelsen i Jämtlands län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7149F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D06114">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Jönköpings län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7149F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Skellefteå kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7149F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Strålsäkerhetsmyndigheten (SSM) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sveriges kommuner och regioner (SKR), </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser att det krävs vidare utredning av såväl innebörden </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>som följderna av att utvinning av kärnämne inte längre ska vara en kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>teknisk anläggning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767043">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CDF302" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00641852" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Några remissinstanser, bland annat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3F6E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SUA Holding Limited, Sveriges Advokatsamfund, Sveriges geologiska undersökning (SGU)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B3F6E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svemin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, är positiva till förslaget och framhåller att harmoniseringen med vad som internationellt avses med begreppet kärnteknisk anläggning och vad som gäller anläggningar för utvinning kommer att främja mineralnäringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF07210" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SSM och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7272E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Kärntekniska Sällskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> efterfrågar ett förtydligande av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263DE3">
+        <w:t xml:space="preserve">vad som omfattas av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uttrycken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263DE3">
+        <w:t xml:space="preserve"> utvinning respektive framställning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och hantering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263DE3">
+        <w:t xml:space="preserve">av kärnämne. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2A47">
+        <w:t>Sveriges Kärntekniska Sällskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> efterfrågar också ett förtydligande av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D2A47">
+        <w:t xml:space="preserve">när själva ”utvinningen” är avslutad och ”hanteringen” tar vid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C625E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bergsstaten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och SSM anser att förslaget medför att en kärnteknisk anläggning för bearbetning får olika innebörd i olika lagstiftning vilket bör ses över för att undvika otydlighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09549D97" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svea </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003151EA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>hovrätt (Mark- och miljööverdomstolen)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">påtalar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823BA3">
+        <w:t>att det saknas en tydlig beskrivning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och motivering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823BA3">
+        <w:t xml:space="preserve"> av att förslaget får till följd att regeringens tillåtlighetsprövning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823BA3">
+        <w:t>det kommunala vetot enligt 17</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823BA3">
+        <w:t>kap. miljöbalken inte längre kommer omfatta anläggningar för brytning av uran</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. De flesta kommuner som har svarat, däribland </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bodens kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7149F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Krokoms kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Storumans kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, liksom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66CFC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kommunförbundet Jämtland Härjedalen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Norrbottens kommuner </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, anser att förslaget innebär en oproportionerlig inskränkning i den kommunala självstyrelsen och kommunernas planmonopol. Flera kommuner, t.ex. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lycksele kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7149F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Skövde kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7149F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vadstena kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Östersunds kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, menar att det är missvisande att hänvisa till kommunernas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767043">
+        <w:t xml:space="preserve"> möjlighet att utöva in</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00767043">
+        <w:t>flytande genom planarbete</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t, eftersom det endast är ett indirekt och be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gränsat inflytande. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sametinget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">påpekar att det samiska inflytandet minskar när det kommunala inflytandet minskar i frågor som kan ha stor påverkan på samisk markanvändning. Många remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>brukarnas Riksförbund (LRF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7149F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Falköpings kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7149F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Åre kommun </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7CFC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>olkkampanjen mot Kärnkraft-Kärnvapen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, pekar på de stora miljö- och hälsoriskerna som finns i uranbr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871F14">
+        <w:t>ytnin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">g, särskilt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871F14">
+        <w:t>i alunskiffer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2E722A" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1564">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DE739A" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1721">
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE72E0">
+        <w:t>anläggning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1721">
+        <w:t xml:space="preserve"> för utvinning av ett kärnämne är en kärnteknisk anläggning i Sverige men inte internationellt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F059338" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t>lagen (1984:3) om kärnteknisk verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (kärntekniklagen)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är en kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>teknisk anläggning bland annat en anläggning för utvinning, fram</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ställning, hantering, bearbetning eller förvaring av kärnämne (2 § 1 c). Med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t xml:space="preserve"> kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t>ämne avses uran, plutonium</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, torium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t xml:space="preserve"> eller något annat ämne som används eller kan användas för utvinning av kärnenergi (kärnbränsle) eller en förening som ett sådant ämne ingår i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och använt kärnbränsle som inte placerats i slutförvar (2 § 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53ED8EA1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t xml:space="preserve"> en kärnteknisk anläggning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> omfattar en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t xml:space="preserve"> anläggning för utvinning av kärnämne i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> svensk lagstiftning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t xml:space="preserve"> skiljer sig från hur uttrycket används inter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t>nationellt.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t>I rådets direktiv 2009/71/Euratom av den 25 juni 2009 om upprättande av ett gemenskapsramverk för kärnsäkerhet vid kärntekniska anläggningar (kärnsäkerhetsdirektivet) omfatta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t xml:space="preserve"> uttrycket kärnteknisk anläggning en anrikningsanläggning men inte en anläggning för utvinning av kärnämne. Med anrikningsanläggning avses i direktivet en anläggning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:lastRenderedPageBreak/>
+        <w:t>där andelen uran-235 ökas (isotopanrikas), vilket är ett steg i kärnbränsle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t>cykeln efter att kärnämnet skilts från annat utvunnet material</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t>och har konverterats till uranhexafluorid för att kunna isotopanrikas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8594AC" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00646469">
+        <w:t>Samma sak gäller enligt det internationella atomenergiorganets (IAEA) säkerhetsstandarder (s.k. ”safety standards”). I standarderna utgör en an</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t>lägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t xml:space="preserve">ning för isotopanrikning av uran en kärnteknisk anläggning (”nuclear installation”). En anläggning för brytning med efterföljande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763EAA">
+        <w:t>utskiljning eller koncentration av uran- eller toriummalmer är dock inte en kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00763EAA">
+        <w:t>teknisk anläggning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom att en sådan anläggning undantas uttryck</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ligen från förklaringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763EAA">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Precis som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSM </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påpekar förekommer i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072139F">
+        <w:t xml:space="preserve"> IAEA:s standarder även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>andra förklaringar av anläggningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072139F">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072139F">
+        <w:t>nuclear facility</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072139F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0072139F">
+        <w:t>nuclear fuel cycle facilities</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864C62">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som är bredare samlingsbegrepp för anläggningar. Dessa typer av anläggningar kan dock inte likställas med en sådan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5ECC">
+        <w:t>kärnteknisk anläggning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som är en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00646469">
+        <w:t>anläggning för isotopanrikning av uran</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5ECC">
+        <w:t>(”nuclear installation”)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA570B0" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00763EAA" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763EAA">
+        <w:t>Även vid en jämförelse med hur kärntekniska anläggningar regleras i andra länder noteras samma avgränsning. I såväl det finska som det polska regelverket för kärnteknisk verksamhet är en anläggning för isotop</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00763EAA">
+        <w:t xml:space="preserve">anrikning en kärnteknisk anläggning, medan en anläggning för utvinning av uran eller andra kärnämnen inte är det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE0E07D" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Att en anläggning för utvinning av uran inte är en kärnteknisk anlägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning enligt kärnsäkerhetsdirektivet, IAEA:s säkerhetsstandarder och vissa andra länders lagar på det kärntekniska området ska ses mot bakgrund av vilka risker och åtgärder av säkerhetskaraktär som kan bli aktuella för kärntekniska anläggningar. För kärntekniska anläggningar ställs det krav på åtgärder för att förhindra oavsiktlig kriticitet, säkerställa kylning eller bortförsel av värme från bestrålat material och inneslutning av strålkällor samt åtgärder för att begränsa och fördröja utsläpp av radioaktiva ämnen om en radiologisk nödsituation ändå inträffar. I isotopanriknings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">anläggningar är åtgärder för att förhindra oavsiktlig kriticitet centralt för säkerheten, vilket bland annat IAEA har lyft fram (se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A647B8">
+        <w:t xml:space="preserve">Safety of conversion facilities and uranium enrichment facilities, Safety </w:t>
+      </w:r>
+      <w:r>
+        <w:t>guide no. SSG-5 [rev. 1]). Vid utvinning av kärnämnen finns inte samma risker. De åtgärder som behöver vidtas är därför av ett annat slag än för kärntekniska anläggningar enligt kärnsäkerhetsdirektivet.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk215669412"/>
+    </w:p>
+    <w:p w14:paraId="1D10D901" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen ser ingen motsättning i det som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB088E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>SSM</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lyfter om att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F6F09">
+        <w:t>kommissionens förordning (Euratom) 2025/974 av den 26 maj 2025 om genomförandet av Euratoms kärnämneskontroll (kärnämneskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F6F09">
+        <w:t>för</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F6F09">
+        <w:t>ord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F6F09">
+        <w:t>ningen)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gäller för alla delar vid utvinning, inkluderat kemisk anrikning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F6F09">
+        <w:t>eftersom kärnämneskontroll gäller oavsett hur verksamheten definieras enligt kärntekniklagen.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve"> K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF69CB">
+        <w:t>ärnämneskontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00DF69CB">
+        <w:t>förordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF69CB">
+        <w:t xml:space="preserve"> har till syfte att säkerställa att alla kärnämnen inom EU används enbart för fredliga ändamål </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF69CB">
+        <w:t xml:space="preserve"> att förhindra otillåtna användningar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A61BAAE" w14:textId="624A0C39" w:rsidR="00336EEE" w:rsidRPr="005E4F08" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk219719190"/>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen instämmer med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Statens energimyndighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70BBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Aura Energy Sweden AB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853449" w:rsidDel="00853449">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70BBF">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Holding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limited</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att en anpassning till hur </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk219720098"/>
+      <w:r>
+        <w:t>en anlägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning för utvinning av uran tolkas i det internationella regelverket, dvs. som något annat än en kärnteknisk anläggning, skulle göra regelverket mer logiskt och förutsebart</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t xml:space="preserve">Samtidigt skulle bördan för en tillståndshavare minskas utan att det ökar risken för att människors hälsa och miljön utsätts för skadlig verkan av strålning vid utvinning av kärnämnen. Dessutom </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">skulle SSM som tillsynsmyndighet kunna använda sina resurser på ett effektivare sätt där dessa behövs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02436B59" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004342D">
+        <w:t>n anläggning för utvinning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004342D">
+        <w:t xml:space="preserve"> bör inte längre vara en kärnteknisk anläggning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F79E968" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kärntekniklagen är avsedd som en säkerhetslag, speciellt inriktad på att tillgodose kraven på säkerhet vid verksamhet på kärnenergiområdet (prop. 1983/84:60 s. 223). Det övergripande säkerhetsmålet för en kärnteknisk anläggning innebär att säkerhetsrelaterade åtgärder ska vidtas under en anläggnings alla faser. En kärnteknisk anläggning ska konstrueras, lokali</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>seras, uppföras, tas i drift, drivas och avvecklas med målet att und</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vika radiologiska nödsituationer. Om en radiologisk nödsituation ändå inträffar ska konsekvenserna av nödsituationen kunna hanteras. Den som har tillstånd att inneha eller driva en kärnteknisk anläggning ska också minst vart tionde år göra en ny systematisk helhetsbedömning av hur kraven enligt den lagen, strålskyddslagen (2018:396) och miljöbalken samt föreskrifter som har meddelats med stöd av dessa lagar uppfylls (10 a §). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FC1DD7" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som påpekas i föregående avsnitt finns det inte samma säkerhetsrisker vid utvinning av kärnämnen som vid en kärnteknisk anläggning. Precis som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Falköpings kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097E69">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70BBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>LRO</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70BBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SKR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framhåller innebär utvinning av kärnämnen däremot flera miljö- och hälsorisker. Vid utvinning av kärnämnen i dagbrott (ovan jord) eller i underjordsgruvor blir i huvudsak strålskyddsåtgärder aktuella. När uran sönderfaller bildas ädelgasen radon, som är ett radioaktivt ämne. Radon förekommer alltid där det finns uran och kan ta sig in i kroppen via luft eller vatten. Det är sönderfalls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>produkterna av radon som är särskilt farliga för både djur och människor. De åtgärder som behöver vidtas vid utvinning av uran är i första hand att skydda arbetstagare mot skadlig verkan av joniserande strålning och att begränsa utsläpp av radioaktiva ämnen i miljön. Den som bedriver en verksamhet med joniserande strålning ska också vidta åtgärder för att begränsa uppkomsten av radioaktivt avfall, utsläpp av radioaktiva ämnen och exponering av miljön för joniserande strålning. Genom strålskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagens bestämmelser säkerställs att sådana åtgärder vidtas vid utvinning av uran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D11909C" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den nuvarande regleringen i kärntekniklagen som innebär att en anlägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning för utvinning av kärnämne är en kärnteknisk anläggning </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_Hlk219720537"/>
+      <w:r>
+        <w:t xml:space="preserve">återspeglar inte vilka säkerhets- och strålskyddsåtgärder som behöver vidtas för anläggningar för utvinning av kärnämnen </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t xml:space="preserve">och framstår därför inte som ändamålsenlig. Samtidigt genomför regeringen ett flertal reformer för att förenkla och förtydliga regleringen för bland annat ny kärnkraft och uranbrytning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A01D1">
+        <w:t xml:space="preserve">Som ett led i regeringens arbete att säkerställa utbyggnad av ny kärnkraft och bidra till en målsättning om större självförsörjning av kritiska metaller och mineral har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A01D1">
+        <w:t>förbudet mot utvinning av uran tagits bort (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>SFS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4D57">
+        <w:t>2025:1043</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A01D1">
+        <w:t>prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A01D1">
+        <w:t>2024/25:203</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, bet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC4D57">
+        <w:t>2025/26:NU7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, rskr. 2025/26:40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A01D1">
+        <w:t>). Det innebär att det tidigare förbudet i miljöbalken som ang</w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A01D1">
+        <w:t xml:space="preserve"> att tillstånd inte får ges till gruvdrift eller gruvanläggning för brytning, provbrytning, bearbetning eller fysikalisk eller kemisk anrikning av uranhaltigt material om gruvdriften eller gruvanläggningen utgör en kärnteknisk anläggning som kräver tillstånd enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kärntekniklagen har</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A01D1">
+        <w:t xml:space="preserve"> upphör</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A01D1">
+        <w:t xml:space="preserve"> att gälla. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Samtidigt har 17 kap. 1 § miljöbalken ändrats så att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>regeringens tillåtlighetsprövning inte uttryckligen omfattar anläggningar för att bryta ämnen som kan användas för framställning av kärnämne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E5596E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regleringen i 17 kap. 1 § 1 miljöbalken innebär dock fortfarande att regeringens obligatoriska tillåtlighetsprövning gäller för kärntekniska anläggningar som prövas av regeringen enligt kärntekniklagen. Om kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tekniklagen ändras så att en anläggning för utvinning av kärnämnen inte längre är en kärnteknisk anläggning, kommer regeringens tillåtlighets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">prövning inte längre omfatta utvinning av kärnämnen. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk219719968"/>
+      <w:r>
+        <w:t xml:space="preserve">Som </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Statens energi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">myndighet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70BBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Aura Energy Sweden AB</w:t>
+      </w:r>
+      <w:r w:rsidDel="001A3645">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påpekar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F75B9">
+        <w:t xml:space="preserve"> skulle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en sådan ändring, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F75B9">
+        <w:t>i kombination med att förbudet mot uranutvinning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> lyfts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F75B9">
+        <w:t>, innebära</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att utvinning och bearbetning av uran på en övergripande nivå kommer att behandlas på samma sätt som utvinning av andra metaller och mineraler inom ramen för den samlade tillståndsprocessen.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="7AA4C9F8" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB20CF">
+        <w:t xml:space="preserve">Regeringen instämmer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB20CF">
+        <w:t xml:space="preserve"> promemorians bedömning att det är både lämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EB20CF">
+        <w:t xml:space="preserve">ligt och ändamålsenligt att anläggningar för utvinning av kärnämnen inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB20CF">
+        <w:t xml:space="preserve"> kärnteknisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB20CF">
+        <w:t xml:space="preserve"> anläggning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB20CF">
+        <w:t xml:space="preserve"> enligt kärntekniklagen. En anläggning för isotopanrikning där andelen uran-235 ökas bör däremot vara en kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EB20CF">
+        <w:t>teknisk anläggning, på grund av de risker som finns för oavsiktlig kriticitet i en sådan anläggning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE5166C" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utvinning av kärnämnen bör vara en kärnteknisk verksamhet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5599F34B" w14:textId="4DC3E26A" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prövning av gruvverksamhet är en omfattande process och det krävs flera olika tillstånd för verksamheten. Radioaktiviteten i en urangruva kräver dessutom en extra kontrollverksamhet utöver den miljökontroll som finns vid flera andra typer av gruvor. För att kunna påbörja gruvverksamhet krävs att verksamhetsutövaren har en beviljad bearbetningskoncession enligt minerallagen (1991:45) och att det finns ett miljötillstånd enligt miljöbalken. Därutöver krävs det ofta tillstånd enligt t.ex. plan- och bygg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen (2010:900). För att hantera uran krävs det som utgångspunkt även tillstånd enligt kärntekniklagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1757B8" w14:textId="6ED1D213" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vid utvinning av kärnämnen aktualiseras i första hand åtgärder som regleras i strålskyddslagen, som exempelvis skyddsutrustning för arbets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tagare och övervakning, kontroll och ventilering för att undvika skadlig exponering av framför allt radon. Kärntekniklagen innehåller dock be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stämmelser som bör gälla även för utvinning av kärnämnen. Exempelvis bör kraven på att ha en organisation med ekonomiska och administrativa resurser och personalresurser för såväl säkerhets- och strålskyddsåtgärder som åtgärder för fysiskt skydd (13 § första stycket 2) gälla för utvinning av kärnämnen. Även kraven på att verksamheten ska bedrivas på sådant sätt att de förpliktelser uppfylls som följer av Sveriges överenskommelser i syfte att förhindra kärnsprängningar, spridning av kärnvapen och obehörig befattning av kärnämne bör gälla (3 §). I detta sammanhang är det främst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580937">
+        <w:t xml:space="preserve">det s.k. icke-spridningsavtalet (Treaty on the Non-Proliferation of Nuclear </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Wepons, NPT) och de avtal om kärnämneskontroll som slutits med IAEA samt konventionen om fysiskt skydd av kärnämne som är aktuella För att dessa krav ska gälla även för en anläggning för utvinning av kärnämnen bör en sådan verksamhet även i fortsättningen vara en kärnteknisk verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308CEEA8" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00FB0D2A" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SSM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26134">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753F8E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Kärntekniska Sällskap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26134">
+        <w:t xml:space="preserve"> efterfrågar ett förtydligande av var gränsen går mellan utvinning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av kärnämne, som enligt förslaget i </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>promemorian är kärnteknisk verksamhet, och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26134">
+        <w:t xml:space="preserve"> framställning och hantering av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som enligt kärntekniklagen kan vara en kärnteknisk anläggning. Regeringen instämmer i att det finns ett behov att förtydliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005115EC">
+        <w:t xml:space="preserve">förslaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mot bakgrund av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71EAB">
+        <w:t>att utvinning också bör omfatta påföljande kemisk eller fysikalisk anrikning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005115EC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>Någon förklaring av vad som särskilt avses med utvinning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t xml:space="preserve"> finns inte i förarbetena till kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>teknik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t xml:space="preserve">lagen. Vägledning för vad som avses med utvinning kan hittas i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6D33">
+        <w:t>förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="000F6D33">
+        <w:t>ningen (2013:319) om utvinningsavfall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>, som genomför Europa</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>parla</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>mentets och rådets direktiv 2006/21/EG av den 15 mars 2006 om hantering av avfall från utvinningsindustrin och om ändring av direktiv 2004/35/EG (utvinningsavfallsdirektivet). Enligt förordningen avses med utvinning att bryta, borra, spränga eller på något annat sätt lösgöra material från jord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t xml:space="preserve">skorpan i syfte att ta ut en fyndighet eller ämnen eller material från en fyndighet ur jordskorpan. Med bearbetning avses en verksamhet som syftar till att genom en mekanisk, kemisk, biologisk eller termisk eller annan fysikalisk process eller en kombination av sådana processer skilja ut eller koncentrera ämnen eller material från utvunnet material eller från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D520A1">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>tidigare bortskaffat utvinningsavfall, men inte smältning eller andra upp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D520A1">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>värm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D520A1">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>ningsprocesser än kalkbränning och inga metallurgiska processer (2 §).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AC8171" w14:textId="13820B36" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I förarbetena till kärntekniklagen framgår att anrikning är detsamma som bearbetning (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7C17">
+        <w:t>prop.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7C17">
+        <w:t>1983/84:60 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7C17">
+        <w:t>76</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">). Även i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24376">
+        <w:t>förordningen om utvinnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A24376">
+        <w:t>avfall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förklaras anrikningsprocesser som ”bearbetning”. Det bör dock förtydligas att bearbetning som sker för koncentration av utvunna kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ämnen inte är samma sak som en anläggning för bearbetning av kärnämne i 2 § 1 c kärntekniklagen, som t.ex. avser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50873">
+        <w:t>en anläggning för upparbetning eller inkapsling av använt kärnbränsle</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7C17">
+        <w:t>se prop. 1983/84:60 s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7C17">
+        <w:t>76)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>arbet</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>ning av utvun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t xml:space="preserve"> kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t xml:space="preserve"> skiljer sig också från övrig bearbetning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t xml:space="preserve"> som kan förekomma i en kärnteknisk verksamhet, exempel</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>vis i laboratorier.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EEA0CB" w14:textId="13CAF2D1" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser sammanfattningsvis att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F179B9">
+        <w:t xml:space="preserve">bearbetning för koncentration av utvunnet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kärn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F179B9">
+        <w:t xml:space="preserve">ämne </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör vara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F179B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en sammanhängande verksamhet till ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>vinning. En sådan verksamhet bör därför inte vara en kärnteknisk anlägg</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ning utan en kärnteknisk verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329B764C" w14:textId="7289152E" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F6E47">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>SM</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pekar också på att avfallshanteringen vid en urangruva kan komma att ses som en kärnteknisk anläggning genom att deponering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26134">
+        <w:t>av lakrester som uppstår i samband med kemisk renframställning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26134">
+        <w:t xml:space="preserve"> kan </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vara sådan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26134">
+        <w:t xml:space="preserve">förvaring som avses bli bestående (slutförvaring) eller annan förvaring </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(lagring) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26134">
+        <w:t>av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det kan konstateras att utvinningsavfall, oavsett om det uppstår i en urangruva eller annan typ av gruva, kan inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">hålla rester av kärnämnen. Bestämmelser om utvinningsavfall finns i miljöbalken och förordningen om utvinningsavfall. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0EAE">
+        <w:t xml:space="preserve">Utvinningsavfall där uranet har utvunnits kan inte heller anses vara farligare än utvinningsavfall där uranet inte har omhändertagits. Bestämmelserna om lagring och slutförvaring i kärntekniklagen syftar inte till att omfatta utvinningsavfall. När anläggningar för utvinning av kärnämnen dessutom undantas från vad som avses med en kärnteknisk anläggning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">blir det tydligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0EAE">
+        <w:t>att de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0EAE">
+        <w:t xml:space="preserve"> inte kan bli </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fråga om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0EAE">
+        <w:t>sådana anläggningar på grund av utvinningsavfallet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>vinnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avfallet omfattas dock, beroende på avfallets karaktär, av strål</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skyddslagens bestämmelser. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11160054" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kommunens tillstyrkande ska inte längre krävas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14174B45" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk219720692"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget att en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B371E">
+        <w:t xml:space="preserve">anläggning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>utvinning och bearbetning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n inte längre ska vara en kärnteknisk anläggning får till följd att regeringens obligatoriska tillåtlighetsprövning enligt miljöbalken (17 kap. 1 § 1) inte längre kommer omfatta anläggningar för utvinning av kärnämnen. Det här innebär vidare att det inte längre kommer att krävas kommunfullmäktiges tillstyrkande för att verksamheten ska kunna tillåtas (17 kap. 6 § miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>balken).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t xml:space="preserve"> Kommuner, kommunförbund och organisationer m.fl. är kritiska till promemorians förslag att det kommunala vetot faller bort. Invänd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningarna handlar framför allt om att förslaget medför en inskränkning av den kommunala självstyrelsen som varken är motiverad eller proportioner</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lig. Flera remissinstanser, däribland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C796F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sveriges kommuner och regioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47F03">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C796F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lantbrukarnas riksförbund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47F03">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C796F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Norrbottens kommuner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47F03">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C796F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bergs kommun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47F03">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C796F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Falköpings kommun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D026C7">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C796F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motala kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påtalar att förslaget innebär ett betydande ingrepp i kommunernas möjlighet till</w:t>
+      </w:r>
+      <w:r w:rsidDel="003A390D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">inflytande över lokal markanvändning, samhällsbyggnad, miljö, hälsa och vattenförsörjning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAF44BF" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den kommunala självstyrelsen är grundlagsfäst i Sverige genom 1 kap. 1 § andra stycket regeringsformen. I 14 kap. 2 § anges principen om att kommunal självstyrelse gäller för all kommunal verksamhet. Enligt 14 kap. 3 § bör en inskränkning i den kommunala självstyrelsen inte gå utöver vad som är nödvändigt med hänsyn till de ändamål som har motiverat den. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AED3372" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den kommunala vetorätten är kopplad till kommunernas planmonopol i 1 kap. 2 § plan- och bygglagen som är ett uttryck för principen om den kommunala självstyrelsen (jfr prop. 1989/90:126 s. 9 och 22 och prop. 1997/98:45 del 1 s. 452). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062076C">
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> grundtanke vid miljöbalkens tillkomst var att kommunerna vid regeringens tillåtlighetsprövning ska garanteras ett starkt inflytande över den lokala miljön. Samtidigt kan principen om lokalt inflytande riskera att leda till konflikter i situationer när såväl lokala som regionala och nationella intressen ska beaktas. Den kommunala vetorätten kan därför behöva anpassas när det gäller frågor av större regional eller nationell betydelse (prop. 1997/98:45 del 1 s. 453). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DB7103" w14:textId="0FFE6BB1" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen konstaterar att kommunernas vetorätt sedan länge är en etablerad princip i fråga om vissa utpekade verksamheter som omfattas av regeringens obligatoriska tillåtlighetsprövning i miljöbalken. En sådan utpekad verksamhet är kärntekniska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A32E2">
+        <w:t>anläggningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som bland annat om</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fattar anläggningar för utvinning av kärnämnen. Regeringen instämmer med remissinstanserna i att förslaget leder till en inskränkning av kommunernas möjlighet att utöva lokalt inflytande i fråga om prövning av en anläggning för utvinning och bearbetning av kärnämnen. Kommunerna kommer därmed inte att kunna motsätta sig en etablering av en urangruva så som i dag. Så är fallet även om det, som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324890">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges Advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påpekar, i vissa situationer kan bli aktuellt med kommunens tillstyrkande när regeringen har förbehållit sig att pröva tillåtligheten av en verksamhet som inte omfattas av den obligatoriska tillåtlighetsprövningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658B3656" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen har förståelse för synpunkten som framförs av bland annat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lycksele kommun </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B371E">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Skövde kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att det inflytande som kommunen har genom planarbetet enligt plan- och bygglagen inte går att jämställa med det kommunala vetot. Samtidigt vill regeringen betona att </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk220053818"/>
+      <w:r>
+        <w:t xml:space="preserve">förslaget inte medför någon formell ändring av kommunens planmonopol och </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>kommunens möjligheter att genom plan- och bygglagen reglera mark- och vattenanvändningen inom ett område</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B06E90" w14:textId="2CA6A5CB" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Genom förslagen kommer kommunens möjligheter till inflytande vid en prövning av exempelvis en urangruva att likna processen vid övriga gruvetableringar</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk220053965"/>
+      <w:r>
+        <w:t xml:space="preserve">. I detta ingår bland annat att ett område som innehåller fyndigheter av kärnämnen kan pekas ut som riksintresse. Sådana områden ska så långt möjligt skyddas mot åtgärder </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Hlk219410794"/>
+      <w:r>
+        <w:t>som påtagligt kan skada riks</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>intresset</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>, som t.ex. detaljplaneläggning. Vidare kan detaljplaner över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">prövas </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_Hlk219410805"/>
+      <w:r>
+        <w:t xml:space="preserve">av länsstyrelsen </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve">och upphävas, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_Hlk219410820"/>
+      <w:r>
+        <w:t>om t.ex. ett riksintresse inte till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>godoses.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen kan också förelägga en kommun att inom en viss tid anta, ändra eller upphäva en detaljplan om det behövs för att tillgodose ett riksintresse. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063ACA">
+        <w:t>innebär</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> därmed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063ACA">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kommunernas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063ACA">
+        <w:t xml:space="preserve"> inflytande över </w:t>
+      </w:r>
+      <w:r>
+        <w:t>planering och beslut när det gäller kärnteknisk verksamhet i form av ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vinning av kärnämne försvagas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893ACA">
+        <w:t>Regeringen bedömer därför att för</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00893ACA">
+        <w:t>slagets samman</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00893ACA">
+        <w:t>lagda effekter innebär att den kommunala självstyrelsen in</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00893ACA">
+        <w:t>skränks</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138E64AE" w14:textId="3EA1ECB5" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Hlk219719099"/>
+      <w:r>
+        <w:t xml:space="preserve">Ett syfte med regeringens förslag är att processen för att pröva en verksamhet för utvinning och bearbetning av kärnämnen mer ska likna prövningsprocessen vid annan gruvverksamhet. Som vissa remissinstanser påpekar, exempelvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050789C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svemin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>District Metals</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, innebär </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_Hlk219720926"/>
+      <w:r>
+        <w:t xml:space="preserve">vetorätten en betydande osäkerhetsfaktor ur ett investeringsperspektiv som medför att prospektering och gruvutveckling inte kommer till stånd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593A2A">
+        <w:t>Förslaget inne</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00593A2A">
+        <w:t xml:space="preserve">bär att processen för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>påbörja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593A2A">
+        <w:t xml:space="preserve"> en verksamhet för utvinning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och be</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>arbetning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593A2A">
+        <w:t xml:space="preserve"> av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593A2A">
+        <w:t xml:space="preserve"> blir mer transparent och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>effektiv vilket möjlig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>gör etablering av sådana verksamheter.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t xml:space="preserve"> Regeringen anser vidare att en anpass</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ning till hur en anläggning för utvinning av uran tolkas i det internationella regelverket innebär att regelverket blir mer logiskt och förutsebart. Förslaget leder också till att bördan för en tillståndshavare minskas utan att det ökar risken för att människors hälsa och miljön utsätts för skadlig verkan av strålning vid utvinning av kärnämnen. Genom förslaget skapas därmed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593A2A">
+        <w:t xml:space="preserve">förutsättningar för en verksamhet av strategisk betydelse för landets energiförsörjning och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>för Sverige att bidra till mål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sättningen om en större självförsörjning av kritiska metaller och mineraler och till den gröna omställningen med etablering av ny kärnkraft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B91CEF" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det framstår inte som ändamålsenligt att reglera kommunernas vetorätt på det sätt som vissa remissinstanser föreslår genom att införa en generell vetorätt (jfr 16 kap. 4 § miljöbalken).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_Hlk220054128"/>
+      <w:r w:rsidRPr="00B81830">
+        <w:t xml:space="preserve">Kommunerna kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">däremot, utöver sitt inflytande över planarbetet enligt plan- och bygglagen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81830">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även fortsättningsvis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B81830">
+        <w:t xml:space="preserve">ha inflytande vid en prövning för utvinning av kärnämnen på motsvarande sätt som vid prövning för utvinning av andra mineraler och metaller. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I miljöbalken och minerallagen regleras att ett miljötillstånd eller en koncession inte får strida mot en detaljplan eller områdes</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bestämmelser enligt plan- och bygglagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76FA4">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76FA4">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76FA4">
+        <w:t>§ miljöbalken och 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76FA4">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76FA4">
+        <w:t xml:space="preserve">§ sjunde stycket minerallagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76FA4">
+        <w:t>1991:45)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Inför arbetet med en miljökonsekvensbeskrivning ska samråd genomföras med bland annat de kommuner som kan antas bli berörda av verksamheten eller åtgärden (6 kap. 30 § miljöbalken). En kommun har också möjlighet att föra talan i tillståndsärenden (22 kap. 6 § miljöbalken).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2204">
+        <w:t xml:space="preserve"> Regeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser därför sammantaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF2204">
+        <w:t>att förslaget i förhållande till den kommunala självstyrelsen inte går utöver vad som är nödvändigt med hänsyn till de ändamål som har föranlett den.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5097DFBB" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6971">
+        <w:lastRenderedPageBreak/>
+        <w:t>Några remissinstanser anser att det krävs vidare utredning av innebörden och följderna av att utvinning av kärnämne inte längre ska anses vara en kärnteknisk anläggning. Genom de förtydliganden som föreslås i detta avsnitt och det faktum att tillståndsprocessen för utvinning av uran kommer att likna processen för annan gruvverksamhet anser regeringen att det inte krävs någon ytterligare utredning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFC7EE8" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc221108811"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc223527700"/>
+      <w:r>
+        <w:t>Följdändringar i annan lagstiftning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="379D94D3" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00380EC7" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc221108812"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc223527701"/>
+      <w:r>
+        <w:t>Följdändringar i lagen om ansvar och ersättning vid radiologiska olyckor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="336336F3" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003FC905" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I lagen om ansvar och ersättning vid radiologiska olyckor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lägg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ning för utvinning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n och bearbetning för koncentration av utvunna kärnämnen inte vara en kärnteknisk anläggning. E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n anlägg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ning för isotopanrikning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ska dock vara en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006819CE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kärnteknisk anläggning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0F75E5" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2AAB0F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00E27507" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer i huvudsak överens med regeringens förslag. I promemorians förslag är det endast utvinning som uttryckligen undantas från vad som ska vara en kärnteknisk anläggning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F130A6" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E40DC0" w14:textId="6502B8D0" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD7856">
+        <w:t>En majoritet av remissinstanserna tillstyrker förslaget eller har inget att invända mot det.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SSM</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> påpekar att det endast är fysisk koncentration som uttryckligen undantas från Pariskonventionens tillämpningsområde, vilket skulle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84FA0">
+        <w:t>kunna innebära att en anläggning för kemisk anrikning omfattas av Pariskonventionen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6510B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Östersund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>s tingsrätt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6510B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6510B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ark- och miljödomstolen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6510B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976DFF">
+        <w:t>på</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00976DFF">
+        <w:t xml:space="preserve">pekar att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det saknas en analys </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976DFF">
+        <w:t xml:space="preserve">av vilken lagstiftning som ska gälla för skador vid radiologiska utsläpp till följd av att en innehavare av en verksamhet för utvinning av kärnämne inte längre kommer att omfattas av ansvarsbestämmelserna i lagen om ansvar och ersättning vid radiologiska olyckor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6510B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Jämtlands län</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anser att det behöver beskrivas vad som gäller vid radiologiska olyckor när miljöbalkens regler, som ger ett sämre skydd vid olyckor, ska tillämpas i stället för l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF272D">
+        <w:t>agen om ansvar och ersättning vid radiologiska olyckor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F03021" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1564">
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6473305D" w14:textId="58D4234F" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor (LRO) regleras skadeståndsansvar vid radiologiska olyckor och en skyl</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>dig</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>het att försäkra eller på något annat sätt säkerställa att ansvaret kan full</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">göras. Lagen är tillämplig i samband med en radiologisk olycka, som bland annat avser en händelse som orsakar en skada till följd av joniserande </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>strålning från en strålningskälla i en kärnteknisk anläggning. En kärn</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>teknisk anläggning är bland annat en anläggning för utvinning av ett kärn</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ämne (5 §). Samtidigt undantas naturligt uran från vad som avses med kärnämne, vilket innebär att en skada genom naturligt uran vid t.ex. gruvbrytning inte omfattas av lagen (se 2 § andra stycket och prop. 2009/10:173 s. 118). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321344F1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konventionen den 29 juli 1960 om skadeståndsansvar på atomenergins område (Pariskonventionen) och tilläggskonventionen den 31 januari 1963 till Pariskonventionen den 29 juli 1960 om skadeståndsansvar på atom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>energins område (Brysselkonventionen) innehåller bland annat be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stämmelser om skadeståndsansvar vid radiologiska olyckor och skyldighet att försäkra eller på annat sätt ekonomiskt säkerställa ansvaret. Nämnda konventioner ligger till grund för LRO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28488D45" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att bryta, borra, spränga eller på något annat sätt lösgöra uran från jordskorpan omfattas inte av Pariskonventionen (se artikel 1 a ii och v samt Exposé des Motifs of the Paris Conventions as amended by the Protocols of 1964, 1982 and 2004, punkten 21). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847EA6">
+        <w:t>I Ex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t xml:space="preserve">posé des Motifs anges fysisk </w:t>
+      </w:r>
+      <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>oncentration som exempel på en aktivitet som inte omfattas av konven</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t xml:space="preserve">tionen därför att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den inte innebär</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t xml:space="preserve"> höga nivåer av radioaktivitet, och de risker som föreligger snarare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">berör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0D2A">
+        <w:t>personer som är direkt involverade i dessa aktiviteter än allmänheten i stor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">t. Till skillnad från </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95FA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SM</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömer regeringen att inte bara fysisk koncentration utan även kemisk koncentra</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>tion av uran får anses vara undantagen från Pariskonventionens tillämp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">område eftersom kemisk koncentration inte skiljer sig från fysisk koncentration av uran sett till risken för kriticitet och radioaktivitet. Det innebär att LRO inte bör gälla för radiologiska olyckor som kan inträffa i samband med utvinning av kärnämnen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C625E">
+        <w:t xml:space="preserve">När innebörden av kärnteknisk anläggning ändras i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kärntekniklagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C625E">
+        <w:t xml:space="preserve"> bör den ändras även i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>LRO så att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220D45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utvinning av kärnämnen och efterföljande bearbetning för koncentration av utvunna ämnen undantas från vad som avses med kärnteknisk anlägg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407C30">
+        <w:t xml:space="preserve">I likhet med vad som föreslås </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i kärntekniklagen bör en anläggning för isotopanrikning vara en kärnteknisk anläggning även enligt LRO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026060FE" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00AD0601" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När LRO inte gäller för radiologiska olyckor som kan inträffa i samband med utvinning och bearbetning av kärnämnen tillämpas i stället bestämmelserna om skadestånd i 32 kap. 1 § miljöbalken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F10FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Östersunds tingsrätt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F10FB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ark- och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96E9C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>miljödomstolen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009826D8">
+        <w:t xml:space="preserve">uppmärksammar att miljöbalkens skadeståndsregler inte gäller i vissa fall för skador som har orsakats av joniserande stålning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Undantaget för sådana skador gäller dock endast i fall då särskilda bestämmelser gäller (32 kap. 2 §). Sådana särskilda be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">stämmelser kan bland annat vara LRO (jfr prop. 1985/86:63 s. 42–43). Eftersom LRO föreslås inte gälla för radiologiska olyckor som kan inträffa i samband med utvinning och viss bearbetning av kärnämnen, kommer miljöbalkens skadeståndsregler att tillämpas på skador som uppkommer i sådan verksamhet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407C30">
+        <w:t>De risker som vissa remissinstanser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, bland annat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Länsstyrelsen i Jämtlands län</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407C30">
+        <w:t xml:space="preserve"> pekar på som avser t.ex. dricksvattentäkter finns även i samband med annan gruvverksamhet.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407C30">
+        <w:t xml:space="preserve">egeringen bedömer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407C30">
+        <w:t xml:space="preserve">att det inte finns skäl att behandla skador som uppstår i samband med uranutvinning på </w:t>
+      </w:r>
+      <w:r>
+        <w:t>något annat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407C30">
+        <w:t xml:space="preserve"> sätt än</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> skador som uppstår i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407C30">
+        <w:t xml:space="preserve"> andra gruvverksamheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4675AA58" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc221108813"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc223527702"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Följdändringar i lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>om finansiering av kärntekniska restprodukter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="2B14C30C" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568B5C01" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="007C625E" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>om finansiering av kärntekniska restprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska inte gälla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>en kärnteknisk verksamhet som avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>utvinning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t xml:space="preserve"> och be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>arbetning för koncentration av utvunn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kärn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>ämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B55787E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FC435A" w14:textId="103324C1" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I promemorian bedöms att lagen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>(2006:647) om finansiering av kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>tekniska restprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte gäller för anläggningar för utvinning av kärn</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ämne. I promemorian lämnas därför inget förslag i frågan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B0BBC5" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772059DE" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00380EC7" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ingen remissinstans invänder mot bedömningen i promemorian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2489AB" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C22DE1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00C8252F" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8252F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Den som har tillstånd enligt kärntekniklagen till en kärnteknisk verksam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8252F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>het som ger eller har gett upphov till restprodukter har en skyldighet att betala kärnavfallsavgift och ställa säkerhet enligt lagen om finansiering av kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C8252F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>tekniska restprodukter (finansieringslagen). Med restprodukt avses bland annat använt kärnbränsle eller ett annat kärnämne som inte ska an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8252F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>vändas på nytt (3 § 1). Frågan om kärnämnen som finns i utvinningsavfall skulle kunna anses vara restprodukter enligt den lagen besvaras inte i för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C8252F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">arbetena till lagen (jfr prop. 1983/84:60 s. 90 och 2016/17:199 s. 25 och 40). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F66D286" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve">Enligt miljöbalken får ett tillstånd enligt balken göras beroende av att den som avser att bedriva verksamheten ställer säkerhet för kostnaderna för det avhjälpande av en miljöskada och andra återställningsåtgärder som kan komma att behövas med anledning av verksamheten (16 kap. 3 §). Denna reglering gäller när det inte finns en skyldighet att betala avgift eller ställa säkerhet enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>finansieringslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Enligt miljöbalken får dock e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>tt tillstånd till en verksamh</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve"> som omfattas av krav på en avfallshanterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>plan för utvinningsavfall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>ges endast om tillståndet förenas med en skyldighet att ställa säkerhet för fullgörandet av de skyldigheter som gäller för verksamheten (15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>kap. 36</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>§). Kravet på att ha en avfallshanterings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>plan gäller för den som driver en utvinnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>avfallsanläggning eller en verksamhet som ger upphov till utvinnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>avfall eller ansöker om tillstånd enligt miljöbalken till en sådan verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>het, se 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>§ förordningen om utvinningsavfall. Utvinningsavfall är sådant avfall som uppkommer som en direkt följd av prospektering, utvinning eller bearbetning eller som en direkt följd av lagring av utvunnet material innan bearbetning av materialet har avslutats (4</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve">§). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A74AF4" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En tillståndshavare för en befintlig gruvverksamhet som vill utvinna uran som biprodukt eller utveckla sekundär utvinning av uran riskerar med dagens reglering att få ställa dubbla säkerheter, dvs. enligt både finansierings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen och miljöbalken. En sådan reglering är inte ändamåls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">enlig och skulle motverka syftet med regeringens förslag, att processen för </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">att pröva en verksamhet för utvinning och bearbetning av kärnämnen mer ska likna prövningsprocessen vid annan gruvverksamhet. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_Hlk219724028"/>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>Regleringen i miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve">balken och förordningen om utvinningsavfall om ställande av säkerheter gäller för andra utvinningsverksamheter och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bör gälla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve"> även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve"> utvinning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och bearbetning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve">av kärnämnen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF3382C" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser därför att det inte är rimligt att finansieringslagen är tillämplig för utvinningsavfall från en kärnteknisk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>verksamhet som avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>utvinning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t xml:space="preserve"> och bearbetning för koncentration av utvunn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>ämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_Hlk216969867"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t xml:space="preserve">Utvinningsavfall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>från en kärnteknisk verksamhet som avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t>utvinning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t xml:space="preserve"> och bearbetning för koncentration av utvunn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t xml:space="preserve"> ämne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">n bör därför inte vara </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t xml:space="preserve">en restprodukt enligt </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">finansieringslagen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t>Detta bör klargöras i lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB6C440" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc216790602"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc221108814"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc223527703"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="41938CE3" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00420062">
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5490BECC" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna ska träda i kraft den 15 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF48C3F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B53B8E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="003757D5" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det behövs inga övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABA9B4B" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+      <w:r w:rsidDel="009554B0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E44485" w14:textId="7FCAB4AA" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AC1">
+        <w:t xml:space="preserve">romemorian stämmer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AC1">
+        <w:t xml:space="preserve"> överens med regeringens. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AC1">
+        <w:t>rome</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002D0AC1">
+        <w:t>morian föreslå</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AC1">
+        <w:t xml:space="preserve"> att lagändringarna ska träda i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0AC1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E1494">
+        <w:t>Prome</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003E1494">
+        <w:t>morian behandlar inte frågan om övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5725659A" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B7A321" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00E97BAB" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna har inga synpunkter på förslaget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFA0F31" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skälen för regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1564">
+        <w:t>förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27259B5A" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De föreslagna lagändringarna bör träda i kraft så fort som möjligt, vilket bedöms vara den 15 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C58949" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det bedöms inte finnas något behov av övergångsbestämmelser, efter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">som det inte förekommer någon verksamhet för utvinning och bearbetning av kärnämnen i dag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7D60A3" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc221108815"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc223527704"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser av förslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="50F12627" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00016F6D" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc221108816"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc223527705"/>
+      <w:r w:rsidRPr="00E102CA">
+        <w:t>Allmänt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om konsekvenser av förslagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="4E51974F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Syftet med förslagen är att skapa en ändamålsenlig reglering för utvinning och bearbetning av kärnämnen, där strålskydds- och säkerhetskrav är anpassade efter verksamhetens risker. Med förslagen blir regleringen mer förutsebar och effektiv samtidigt som allmänna och enskilda intressen säkerställs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B26962E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B74865">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att konsekvensutredningen i promemorian inte upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fyller kraven i f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250D94">
+        <w:t>örordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250D94">
+        <w:t xml:space="preserve"> (2024:183) om konsekvensutredningar</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Regelrådets bedömning beror på att vissa delaspekter saknas i konsekvens</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">utredningen, särskilt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150442">
+        <w:t xml:space="preserve">beskrivningar av </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vilka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150442">
+        <w:t xml:space="preserve"> företag som berörs, hur före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00150442">
+        <w:t>tagens kostnader, intäkter och konkurrens påverkas, liksom om särskilda hänsyn behöver tas till små och medelstora företag vid reglernas utform</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00150442">
+        <w:t>ning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Kommentarer och kompletteringar med anledning av synpunkterna lämnas nedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025C2C72" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00196EF7" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc221108817"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc223527706"/>
+      <w:r>
+        <w:t>Konsekvenser för myndigheter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="2521BAB4" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utvinning av uran har inte förekommit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4F49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i Sverige sedan slutet av 1960-talet. Detta innebär att det i stor utsträckning saknas erfarenheter vid berörda myndigheter av reglering och tillsyn av sådana verksamheter, vilket också påpekas av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347877">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Länsstyrelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347877">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Norrbotten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E23D3F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSM </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">konstaterar att myndighetens nuvarande föreskrifter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C758D9">
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C758D9">
+        <w:t xml:space="preserve">utformade för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">reglering av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C758D9">
+        <w:t>verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C758D9">
+        <w:t xml:space="preserve"> med uranbrytning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och att det kommer att bli en ökad arbetsbelastning för att komplettera det befintliga regelverket. Regeringen instämmer med remissinstanserna att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C758D9">
+        <w:t xml:space="preserve">förslagets genomförande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommer att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C758D9">
+        <w:t>kräva ett arbete med att bygga upp både kompetens och ta fram adekvata föreskrifter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A044218" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har i propositionen Förbudet mot uran tas bort (prop. 2024/25:203) bedömt att det kan förväntas bli ett begränsat antal ansök</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningar om undersökningstillstånd där uran omnämns särskilt. Att öppna en gruva är en i tiden utdragen process där det kan gå flera decennier från första prospekteringsåtgärden till dess att en gruva kan öppnas. Arbetet kräver avsevärda investeringar och det ekonomiska utfallet är alltid osäkert. Endast cirka en procent av alla prospekteringsinsatser leder till en gruva. Det är i dagsläget ett fåtal bolag som uttryckt intresse av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4CEF">
+        <w:t>sekundär utvinning av uran</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30684DC3" w14:textId="24A495EE" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Antalet ansökningar om exempelvis bearbetningskoncession och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004349C2">
+        <w:t>miljö</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004349C2">
+        <w:t>tillstånd för en gruvverksamhet med uran förväntas därmed också bli be</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004349C2">
+        <w:t xml:space="preserve">gränsat. Regeringen bedömer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att de nu föreslagna ändringarna kan förväntas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004349C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">leda till en ökad arbetsbelastning vid SSM men att ökningen blir begränsad. Detsamma gäller för berörda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004349C2">
+        <w:t>myndigheter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att bedriva tillsyn vid den uranutvinningsverksamhet som kan komma till stånd. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004349C2">
+        <w:t>e till</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="004349C2">
+        <w:t xml:space="preserve">kommande kostnaderna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedöms inte bli större än att de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004349C2">
+        <w:t>kan hanteras inom myndigheternas befintliga anslagsramar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7C10C7" w14:textId="0DE742F7" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008E22E2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Myndigheten för samhällsskydd och beredskap (MSB)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framhåller att de föreslagna ändringarna kommer att påverka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t xml:space="preserve"> uppdelningen mellan statlig och kommunal räddningstjänst enligt lagen (2003:778) om skydd mot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">olyckor och förordningen (2003:789) om skydd mot olyckor. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t>äns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t xml:space="preserve">styrelsen ansvarar för räddningstjänst vid utsläpp och sanering </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t xml:space="preserve"> radio</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t>aktiva ämnen från en kärnteknisk anläggning.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t>Den räddningstjänst som inte faller inom statens skyldigheter är kommunalt ansvar.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Förslagen innebär att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t xml:space="preserve">utvinning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och bearbetning av kärnämne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte längre kommer att vara en kärnteknisk anläggning utan en kärnteknisk verksamhet. Det inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">bär att länsstyrelsen inte kommer att ansvara för räddningstjänst i fråga om utsläpp och sanering från en verksamhet för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t xml:space="preserve">utvinning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och bearbetning av kärnämne, utan det kommer i stället vara ett kommunalt ansvar. Läns</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>styrelsen kommer däremot ansvara för räddningstjänst gällande en kärn</w:t>
+      </w:r>
+      <w:r w:rsidR="00776306">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>teknisk anläggning för</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC760A">
+        <w:t xml:space="preserve"> isotopanrikning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Förslagen be</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">döms därmed inte ha någon påverkan på länsstyrelserna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9C5B17" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc221108818"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc223527707"/>
+      <w:r>
+        <w:t>Konsekvenser för kommuner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="3F5F4F0E" w14:textId="59189D82" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t>Förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t xml:space="preserve"> innebär en inskränkning av den kommunala självstyrelsen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Även om regeringens förslag inte medför någon formell ändring av kommunen planmonopol, inskränks kommunernas möjlighet att utöva lokalt inflytande. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t>Inskränkningen av den kommunala självstyrelsen be</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t xml:space="preserve">döms vara nödvändig mot bakgrund </w:t>
+      </w:r>
+      <w:r>
+        <w:t>av att prövningsprocessen för verksamhet för utvinning och bearbetning av kärnämne inte är ändamåls</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">enlig på det sätt som beskrivs i avsnitt 4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t xml:space="preserve">För att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">prövningsprocessen ska bli effektiv </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t xml:space="preserve">måste </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det göras en anpassning till såväl det internationella regelverket som rimliga och lämpliga säkerhetskrav, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t xml:space="preserve">som framgår av avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4. Det har inte identifierats några andra sätt som skulle kunna leda till att ett likvärdigt resultat uppnås. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t xml:space="preserve">nskränkningen av den kommunala självstyrelsen som </w:t>
+      </w:r>
+      <w:r>
+        <w:t>förslagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t xml:space="preserve"> innebär </w:t>
+      </w:r>
+      <w:r>
+        <w:t>är</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t xml:space="preserve"> därför motiverad. Mot denna bakgrund bedöms förslaget inte gå utöver vad som är nödvändigt med hänsyn till de ändamål som föranlett det. Den skyldighet som den föreslagna lagen innebär bedöms alltså som godtagbar vid beaktande av proportionalitetsprincipen i 14</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030FC3">
+        <w:t>§ regeringsformen (se vidare avsnitt</w:t>
+      </w:r>
+      <w:r>
+        <w:t> 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4668B3C9" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00384182" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00384182">
+        <w:t xml:space="preserve">Kommuner där utvinning av kärnämnen kan bli aktuellt påverkas också, som framgår av avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>7.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384182">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384182">
+        <w:t xml:space="preserve"> räddningstjänstansvaret vid verksam</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00384182">
+        <w:t xml:space="preserve">heter för utvinning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och bearbetning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384182">
+        <w:t>av kärnämnen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384182">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Uppgiften att tillhandahålla räddningstjänst är dock inte ny för kommunen. Även vid andra typer av gruvor kan det finnas miljöer med joniserande strålning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384182">
+        <w:t>Beroende på var uranutvinningsverksamhet etableras kan personalen vid berörda kommunala räddningstjänster behöva viss kompletterande utbild</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00384182">
+        <w:t>ning om räddningsinsatser i miljöer med joniserande strålning och viss mät</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00384182">
+        <w:t xml:space="preserve">utrustning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">behöva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384182">
+        <w:t>anskaffas.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Sammantaget gör r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B74865">
+        <w:t xml:space="preserve">egeringen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedömningen att arbetet bör kunna ske inom ramen för befintliga uppgifter och förslagen bedöms ha ingen eller marginell påverkan på kommuners kostnader. Den kommunala finansieringsprincipen aktualiseras inte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C60ED8" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc221108819"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc223527708"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Konsekvenser för företag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="7E3452BA" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05491">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>SUA Holding Limited</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> menar att de föreslagna ändringarna sammantagna är en direkt nödvändighet, om den övergripande ambitionen faktiskt är att göra utvinning av uran i svenska fyndigheter praktiskt möjlig. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D42EC7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svemin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömer att de föreslagna ändringarna skulle stärka Sveriges attraktivitet som gruvnation och främja investeringsviljan. Regeringen bedömer att för såväl etablerade gruvverksamheter som verksamheter inriktade mot prospektering och nyetablering kommer förslagen, tillsammans med ändringarna till följd av regeringens proposition Förbudet mot utvinning av uran tas bort (prop. 2024/24:203), att bidra till att företagen kan utnyttja uranets ekonomiska potential, även i samband med prospektering och utvinning av andra metaller och mineral. Förslagen innebär att kraven för en tillståndshavare blir mer förutsebara och förväntas bidra till mindre administration och mer anpassade prövningsprocesser som liknar processerna för övrig gruvverksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385696BE" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc221108820"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc223527709"/>
+      <w:r>
+        <w:t>Konsekvenser för miljön</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="6CE1C386" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De kända miljöriskerna med utvinning av uran som regeringen lyfter fram i propositionen Förbudet mot utvinning av uran tas bort (prop. 2024/25:203) är flera och överensstämmer med de som gäller för gruv</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">verksamhet i allmänhet, särskilt där sulfidmineral förekommer. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452091">
+        <w:t xml:space="preserve">Främst är det risker kopplade till </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utvinnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452091">
+        <w:t xml:space="preserve">avfallet, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">där kvantiteterna i sig är en risk. Det kan t.ex. handla om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452091">
+        <w:t>sura respektive metallhaltiga lakvatten som riskerar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452091">
+        <w:t xml:space="preserve"> sprida</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452091">
+        <w:t xml:space="preserve"> till närliggande miljöer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C16D6FB" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3B0E">
+        <w:t xml:space="preserve">framtida utvinning av kritiska metaller och mineral, däribland sällsynta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A67A3">
+        <w:t>jordartsmetaller, kan förväntas ske i alunskiffer genom brytning i dagbrott. Det är i alunskiffrarna som uran når sina högsta koncentrationer i den svenska berggrunden. Dagbrott</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3B0E">
+        <w:t xml:space="preserve"> innebär </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A67A3">
+        <w:t>ianspråk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A67A3">
+        <w:t>agande av stora markområden, vilket i sig medför större ingrepp i naturen med risker att påverka ekosystem och inverka på den biologiska mångfalden i det aktuella området.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det är något som flera kommuner och andra remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>instanser också framför.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034212DC" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Även fortsättningsvis blir en noggrann utredning av miljökonse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kvenser</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>na i det enskilda fallet central och avgörande för effekterna på miljön. Effekterna är beroende av förutsättningarna i det enskilda fallet, t.ex. hur många och vilken typ av nya gruvverksamheter som kommer att bedrivas till följd av de ändrade reglerna samt vilken lokalisering och vilket teknikval som kommer att gälla för dessa. Av stor betydelse är också villkoren som fastställs för verksamheterna, eftersom de ska säkerställa att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12F3A">
+        <w:t xml:space="preserve"> tillräckligt miljöskydd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt miljöbalken uppnås. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DA33D4" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00196EF7" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc221108821"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc223527710"/>
+      <w:r>
+        <w:t>Förenlighet med EU-rätten och annan internationell rätt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="0602FE73" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003772DD">
+        <w:t xml:space="preserve">Förslagen bedöms vara förenliga med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EU-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003772DD">
+        <w:t>rätten och med annan inter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="003772DD">
+        <w:t>nationell rätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Som framgår av avsnitt 4 innebär förslagen en anpassning </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>till hur en anläggning för utvinning av uran behandlas i det internationella regelverket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3F0341" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc221108822"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc223527711"/>
+      <w:r w:rsidRPr="00B85A29">
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="2E6C9846" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc62812000"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc189496036"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc192173748"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc221108823"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc223527712"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget till lag om ändring i </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:t>lagen (1984:3) om kärnteknisk verksamhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="171A9019" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00E86EAD" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Inledande bestämmelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7116BA50" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED19C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED19C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4B3B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Denna lag gäller kärnteknisk verksamhet, m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF687DA" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00277A68" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00277A68">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Med sådan verksamhet avses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC6622D" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="000A31E4" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A31E4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A31E4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uppförande, innehav eller drift av kärnteknisk anläggning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B14A16" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="000A31E4" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE729F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A31E4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A31E4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>förvärv, innehav, överlåtelse, hantering, bearbetning, transport av eller annan befattning med kärnämne eller kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44742401" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="009362E5" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE729F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A31E4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>införsel till riket av kärnämne eller kärnavfall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C049E5">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36961780" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="006D1385" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE729F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A31E4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>utförsel ur riket av kärnavfall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009362E5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1385">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37105ADF" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="000A31E4" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A31E4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682F82">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>utvinning av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682F82">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och bearbetning för koncentration av utvunn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682F82">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00682F82">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ämne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682F82">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097B00E5" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00AA7388" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDE0989" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Hlk199838580"/>
+      <w:r>
+        <w:t>I paragrafen anges vad som är kärnteknisk verksamhet. Övervägandena finns i avsnitt 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p w14:paraId="3720BD63" w14:textId="13CF55FC" w:rsidR="00336EEE" w:rsidRPr="00421158" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Genom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070736">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>femte punkten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som är ny, omfattar kärnteknisk verksamhet utvinning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D66D4">
+        <w:t>och bearbetning för koncentration av utvunn</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a kärnämnen. I 2 § 2 anges vad som avses med ett kärnämne. Med utvinning avses att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24376">
+        <w:t xml:space="preserve"> bryta, borra, spränga eller på något annat sätt lösgöra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6968">
+        <w:t>material från jord</w:t>
+      </w:r>
+      <w:r w:rsidR="00832620">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008B6968">
+        <w:t>skorpan i syfte att ta ut en fyndighet eller ämnen eller material från en fyndighet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24376">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24376">
+        <w:t>jordskorpan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, jfr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C70">
+        <w:t>2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D66D4">
+        <w:t>§ förordningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2013:319) om utvinnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>avfall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24376">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Med bearbetning avses en verksamhet som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363D61">
+        <w:t>syftar till att genom en mekanisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00363D61">
+        <w:t>kemisk, biologisk eller termisk eller annan fysikalisk process skilja ut eller koncentrera ämnen eller material från utvunnet material eller från utvinningsavfall</w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t>jfr 2 § förordningen om utvinningsavfall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t>Bearbet</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t xml:space="preserve">ning för koncentration av utvunna kärnämnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t>ska inte förväxlas med isotop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">anrikning som omfattas av 2 § 1 c, se författningskommentaren till den bestämmelsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0E5906" w14:textId="32EC82A0" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve">En utvinningsverksamhet </w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t xml:space="preserve">enligt femte punkten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve">är alltså en kärnteknisk verksamhet, men omfattas inte av vad som avses med en kärnteknisk anläggning, se 2 §. Sådana krav i lagen som gäller kärnteknisk verksamhet omfattar även utvinning och bearbetning för koncentration av utvunna kärnämnen. Det här innebär att verksamheten är tillståndspliktig (5 §) och ska bedrivas på ett sådant sätt att de förpliktelser som följer av Sveriges överenskommelser i syfte att förhindra kärnsprängningar, spridning av kärnvapen och obehörig befattning </w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t>med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve"> kärnämne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D66D4">
+        <w:t xml:space="preserve"> uppfylls (3</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D66D4">
+        <w:t>§).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Verk</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>sam</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">heten ska vidare vidta åtgärder för att upprätthålla grundläggande säkerhetskrav (4 §) och ansvara för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D66D4">
+        <w:t xml:space="preserve">att ha en organisation med ekonomiska och administrativa resurser och personalresurser för såväl säkerhets- och strålskyddsåtgärder som åtgärder för fysiskt skydd (13 § första stycket 2). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792D9A5C" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00D457F5" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D457F5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D457F5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    I denna lag avses med </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6587B81A" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00A96FD6" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1. kärnteknisk anläggning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AEA0E1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00A96FD6" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) anläggning för utvinning av kärnenergi (kärnkraftsreaktor),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205E8CA4" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00A96FD6" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) annan anläggning i vilken en självunderhållande kärnreaktion kan ske, såsom forskningsreaktor,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66462C31" w14:textId="5158D459" w:rsidR="00336EEE" w:rsidRPr="00A96FD6" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) anläggning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>isotopanrikning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF57BB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> framställning, hantering, bearbetning, för</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>varing som avses bli bestående (slutförvaring) eller annan förvaring (lagring) av kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">med undantag för en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anläggning </w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>där det bedrivs</w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sådan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>verksamhet som avses i 1 § </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra stycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF57BB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1A51FB" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>anläggning för hantering, bearbetning, lagring eller slutförvaring av kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>avfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C7DF86" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. kärnämne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD7139D" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>uran, plutonium eller annat ämne som används eller kan användas för ut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vinning av kärnenergi (kärnbränsle) eller förening i vilken sådant ämne ingår,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39183225" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>torium eller annat ämne som är ägnat att omvandlas till kärnbränsle eller förening i vilken sådant ämne ingår, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7048938C" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) använt kärnbränsle som inte har placerats i slutförvar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B516775" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3. kärnavfall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFAC83F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) använt kärnbränsle som har placerats i slutförvar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE1036F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">radioaktivt ämne som har bildats i en kärnteknisk anläggning och som inte har framställts eller tagits ur anläggningen för att användas i undervisnings- eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D520A1">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>forskningssyfte eller för medicinska, jordbrukstekniska eller kommersiella ändamål</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324D9E8E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>material eller annat som har tillhört en kärnteknisk anläggning och blivit radioaktivt förorenat samt inte längre ska användas i en sådan anläggning, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C87058" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>d) radioaktiva delar av en kärnteknisk anläggning som avvecklas,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DDF422" w14:textId="217E3270" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00075110" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. kärnteknisk utrustning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EB8A47" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) utrustning eller material som särskilt har konstruerats eller ställts i ordning för bearbetning, användning eller framställning av kärnämne, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B249C0A" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>utrustning eller material som kan användas för framställning av kärnladd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ningar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6682E1BB" w14:textId="5A2641F7" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00075110" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. radiologisk nödsituation: en plötsligt inträffad händelse som</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461AA251" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a) inbegriper en strålkälla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D1E009" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b) har medfört eller kan befaras medföra skada, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8C6E3F" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00B40E64" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>c) kräver omedelbara åtgärder, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72ADA2E1" w14:textId="650FA840" w:rsidR="00336EEE" w:rsidRPr="00A96FD6" w:rsidRDefault="00075110" w:rsidP="00421158">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geologiskt slutförvar: en anläggning för slutförvaring som är placerad i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">berggrunden </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>och som ska ge isolering från biosfären av kärnavfall,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00B40E64">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kärnämne som inte ska användas på nytt eller annat radioaktivt avfall</w:t>
+      </w:r>
+      <w:r w:rsidR="00336EEE" w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4E89DA" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00AA7388" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="020B2A45" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen förklaras innebörden av centrala uttryck som används i lagen. Övervägandena finns i avsnitt 4.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016143C8" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4F72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första punkten c</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utgår ordet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4F72">
+        <w:t>utvinning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och ersätts med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46F26">
+        <w:t>isotopanrikning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. En anläggning för isotopanrikning är alltså en kärnteknisk anläggning. Med en anläggning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884B30">
+        <w:t>isotopanrikning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avses en anläggning där andelen uran-235 i utvunnet naturligt uran, efter konvertering till uranhexafluorid, ökas med hjälp av gascentrifuger, eller andra motsvarande processer, för att uranet ska kunna användas vid tillverkning av kärnbränsle. Detta ska skiljas från en anläggning för framställning och bearbetning av kärnämnen i samma punkt. Med en anläggning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92888">
+        <w:t>framställning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466CC4" w:rsidDel="000131A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avses bland annat en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E25">
+        <w:t xml:space="preserve">anläggning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E25">
+        <w:t>framställning av kä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E25">
+        <w:t xml:space="preserve">nbränsle och med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en anläggning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92888">
+        <w:t>bearbetning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avses bl.a. en anläggning för upparbetning eller inkapsling av använt kärnbränsle (se prop. 1983/84:60 s. 76). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B71F14E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="006A7689" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det förtydligas också att anläggningar där det </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7689">
+        <w:t>bedriv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7689">
+        <w:t xml:space="preserve"> verksamhet som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">består i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F483E">
+        <w:t xml:space="preserve">utvinning av kärnämnen och bearbetning för koncentration av utvunna </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sådana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F483E">
+        <w:t xml:space="preserve">ämnen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte är kärntekniska anläggningar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7689">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D42F6CD" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc221108824"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc223527713"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc202364989"/>
+      <w:r w:rsidRPr="00437D0F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till lag om ändring i l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DA">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DA">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2006:647</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DA">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709E7">
+        <w:t>om finansiering av kärntekniska restprodukter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="7D02E965" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="009709E7" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="Ordförklaringar"/>
+      <w:r w:rsidRPr="009709E7">
+        <w:t>Ordförklaringar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="73C0D2AE" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="009662D8" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009662D8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    I denna lag avses med restprodukt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475F5B51" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00C91C70" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. använt kärnbränsle eller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26338">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kärnämne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som inte ska användas på nytt, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303F00E1" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00C91C70" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2. kärnavfall som uppkommer vid en kärnteknisk anläggning efter det att anläggningen är permanent avstängd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C117207" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Utvinningsavfall som uppkommer i en kärnteknisk verksamhet som avser ut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vinning av kärnämnen och bearbetning för koncentration av utvunn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kärn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ämne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> är inte en restprodukt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> denna lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445082E2" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB9FA2E" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0000568F">
+        <w:t xml:space="preserve">I paragrafen anges vad som är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en restprodukt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000568F">
+        <w:t xml:space="preserve">. Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000568F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBFADFE" w14:textId="73433289" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91C70">
+        <w:t xml:space="preserve">Genom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C70">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26338">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91C70">
+        <w:t xml:space="preserve"> som är nytt, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>klargörs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009662D8">
+        <w:t xml:space="preserve"> att utvinningsavfall från</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t xml:space="preserve"> en kärnteknisk verksamhet som avser</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1A4F">
+        <w:t xml:space="preserve">utvinning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t>kärnämne</w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve"> och bearbetning för koncentration av utvunn</w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve"> ämne</w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve"> inte är en restprodukt. Utvinnings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:softHyphen/>
+        <w:t>avfall är sådant avfall som uppkommer som en direkt följd av prospek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:softHyphen/>
+        <w:t>tering, utvinning eller bearbetning eller som en direkt följd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve"> av lagring av utvunnet material innan bearbetning av materialet har avslutats</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>Regle</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>ringen i miljöbalken och förordningen (2013:319) om utvinnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve">avfall om ställande av säkerheter gäller för andra utvinningsverksamheter och </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gäller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve"> även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t xml:space="preserve"> utvinning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och bearbetning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00380EC7">
+        <w:t>av kärnämnen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6082F011" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="005B6C98" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övriga ändringar är endast språkliga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A40B3B0" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc221108825"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc223527714"/>
+      <w:r w:rsidRPr="00437D0F">
+        <w:t>Förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till lag om ändring i l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DA">
+        <w:t>ag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007479DA">
+        <w:t xml:space="preserve"> (2010:950) om ansvar och ersättning vid radiologiska olyckor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="3F3A35EA" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="00E86EAD" w:rsidRDefault="00336EEE" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Definitioner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373316B8" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="007C2E3E" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4B3B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Med kärnteknisk anläggning avses i denna lag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFB59F9" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="003D1C74" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en kärnreaktor som inte har infogats i ett fartyg eller annat transportmedel för att användas som kraftkälla för transportmedlet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB78A15" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="003D1C74" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1C74">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. en anläggning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1C74">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>isotopanrikning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1C74">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, framställning, hantering eller bearbetning av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1C74">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kärnämnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1C74">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1C74">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>med undantag för kärnteknisk verksamhet som avser utvinning av kärnämnen och bearbetning för koncentration av utvunna kärnämnen,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="123945A9" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="007C2E3E" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en anläggning för hantering eller bearbetning av kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A322BF4" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="007C2E3E" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. en anläggning för slutförvaring av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kärnämnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CCF507" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="007C2E3E" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en anläggning för förvaring eller lagring av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96FD6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kärnämnen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eller kärnavfall, om anläggningen inte är avsedd endast för tillfällig förvaring under transport, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE0C8AA" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="007C2E3E" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2E3E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en kärnreaktor eller annan kärnteknisk anläggning som avvecklas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307EE14C" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E95FBA7" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0000568F">
+        <w:t>I paragrafen anges vad som är kärnteknisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000568F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anläggningar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000568F">
+        <w:t xml:space="preserve">. Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0000568F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE3DD62" w14:textId="4101655C" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070736">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punkten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utgår ordet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4F72">
+        <w:t>utvinning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och ersätts med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E46F26">
+        <w:t>isotopanrikning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Med en anläggning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884B30">
+        <w:t>isotopanrikning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avses en anläggning där andelen uran-235 i utvunnet naturligt uran, efter konvertering till uranhexafluorid, ökas med hjälp av gascentrifuger, eller andra motsvarande processer, för att uranet ska kunna användas vid tillverkning av kärnbränsle. Detta ska skiljas från en anläggning för framställning och bearbetning av kärnämnen </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">i samma punkt. Med en anläggning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7237">
+        <w:t>framställning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466CC4" w:rsidDel="00F93DE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avses bland annat en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E25">
+        <w:t xml:space="preserve">anläggning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E25">
+        <w:t>framställning av kä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E25">
+        <w:t xml:space="preserve">nbränsle och med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en anläggning för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7237">
+        <w:t>bearbetning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avses bl.a. en anläggning för upparbetning eller inkapsling av använt kärnbränsle (se prop. 1983/84:60 s. 76). Genom ett tillägg i samma punkt klargörs att kärnteknisk verksamhet som avser utvinning och bearbetning för koncentration av utvunna kärnämnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t>är en kärn</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F9E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t>teknisk anläggning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t xml:space="preserve">, jfr 2 § </w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t>lagen (1984:3) om kärnteknisk verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421158">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2" w:rsidRPr="00421158">
+        <w:t xml:space="preserve"> Det innebär att lagen inte gäller sådan verksamhet.</w:t>
+      </w:r>
+      <w:r w:rsidR="008561F2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3858C82F" w14:textId="02B0B66C" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övriga ändringar är endast språkliga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71067239" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00336EEE" w:rsidSect="00336EEE">
+          <w:headerReference w:type="even" r:id="rId31"/>
+          <w:headerReference w:type="default" r:id="rId32"/>
+          <w:footerReference w:type="even" r:id="rId33"/>
+          <w:footerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="first" r:id="rId35"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5666BDED" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc221108826"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc223527715"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sammanfattning av promemorian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC206C">
+        <w:t>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och anrikning av kärnämnen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="3E911805" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00531CA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I denna promemoria föreslås vissa ändringar av vad som avses med en kärnteknisk anläggning och kärnteknisk verksamhet i lagen (1984:3) om kärnteknisk verksamhet, lagen om (2006:647) om finansiering av kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">tekniska restprodukter och lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor. Det föreslås att en anläggning för utvinning av kärnämnen inte ska vara en kärnteknisk anläggning men att en anläggning för isotopanrikning ska vara det. Utvinning av ett kärnämne föreslås i stället utgöra kärnteknisk verksamhet i lagen om kärnteknisk verksamhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14825F54" w14:textId="5F53595F" w:rsidR="00DB62B9" w:rsidRDefault="00832620" w:rsidP="00531CA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändringarna görs i syfte att skapa en ändamålsenlig reglering för ut</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>vinning och anrikning av kärnämnen, där strålskydds- och säkerhetskrav är anpassade efter verksamhetens risker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7929296A" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00531CA0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00832620" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId36"/>
+          <w:headerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="even" r:id="rId38"/>
+          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:footerReference w:type="first" r:id="rId41"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108B4062" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc221108827"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc223527716"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="4931A5A0" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc189496017"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc202364977"/>
+      <w:r>
+        <w:t xml:space="preserve">Förslag till lag om ändring i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9570C">
+        <w:t>lag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9570C">
+        <w:t xml:space="preserve"> (1984:3) om kärnteknisk verksamhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="10ABC38B" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 1 och 2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3674E">
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lagen om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9570C">
+        <w:t xml:space="preserve">(1984:3) om kärnteknisk verksamhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3674E">
+        <w:t>ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28796BDC" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4999" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2947"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0050232A" w:rsidRPr="005B0E77" w14:paraId="1D3F8157" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="552BB1E2" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="005B0E77" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2501" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08541893" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00B97CE2" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2851BA74" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626AB16E" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3225B921" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Denna lag gäller kärnteknisk verksamhet m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3BFD9A" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med sådan verksamhet avses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547CFC3F" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. uppförande, innehav eller drift av kärnteknisk anläggning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E5EE1A" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. förvärv, innehav, överlåtelse, hantering, bearbetning, transport av eller annan befattning med kärnämne eller kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0050232A" w14:paraId="79A85099" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64EC46E4" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D0261C">
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D0261C">
+              <w:t xml:space="preserve">införsel till riket av kärnämne eller kärnavfall, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF3C99">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="576884CC" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00BF3C99" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4. utförsel ur riket av kärnavfall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030292C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FBB7C7F" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00BF3C99" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3C99">
+              <w:t>3. införsel till riket av kärnämne eller kärnavfall,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A3EDAD" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3C99">
+              <w:t>4. utförsel ur riket av kärnavfall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>, och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E1E202" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DD604E" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D0261C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D0261C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>utvinning av kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4928F0AC" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00B3674E" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="tmp"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="42A5D053" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E35D1D2" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I denna lag avses med </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BF650B" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. kärnteknisk anläggning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4694254C" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) anläggning för utvinning av kärnenergi (kärnkraftsreaktor),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C67A755" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00726F8E" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) annan anläggning i vilken en självunderhållande kärnreaktion kan ske, såsom forskningsreaktor,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4999" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2947"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0050232A" w:rsidRPr="0049408E" w14:paraId="77F4B8BB" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F8B2FBC" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="002A4DE5" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">c) anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A4DE5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>utvinning</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, framställning, hantering, bearbet</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ning, förvaring som avses bli bestående (slutförvaring) eller annan förvaring (lagring) av kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ämne, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2501" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49B3208E" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="0049408E" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">c) anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00021414">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>isotop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00021414">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>anrik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00021414">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ning</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, framställning, hantering, be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>arbetning, förvaring som avses bli bestående (slutförvaring) eller annan förvaring (lagring) av kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+              <w:t>ämne, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="025FD347" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d) anläggning för hantering, bearbetning, lagring eller slutförvaring av kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3138E94A" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. kärnämne:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5A92F3" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) uran, plutonium eller annat ämne som används eller kan användas för utvinning av kärnenergi (kärnbränsle) eller förening i vilken sådant ämne ingår,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C467AC" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) torium eller annat ämne som är ägnat att omvandlas till kärnbränsle eller förening i vilken sådant ämne ingår, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C9DA79" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) använt kärnbränsle som inte har placerats i slutförvar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCF1526" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. kärnavfall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666B12D4" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) använt kärnbränsle som har placerats i slutförvar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BE442B" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>b) radioaktivt ämne som har bildats i en kärnteknisk anläggning och som inte har framställts eller tagits ur anläggningen för att användas i under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>visnings- eller forskningssyfte eller för medicinska, jordbrukstekniska eller kommersiella ändamål,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0249EC0F" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) material eller annat som har tillhört en kärnteknisk anläggning och blivit radioaktivt förorenat samt inte längre ska användas i en sådan anläggning, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F1A508" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d) radioaktiva delar av en kärnteknisk anläggning som avvecklas,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19551CD8" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4. permanent avstängd kärnkraftsreaktor: en kärnkraftsreaktor där verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>samheten med elproduktion har upphört och inte kommer att återupptas eller en reaktor som inte har levererat el till elnätet de senaste fem åren,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71405B63" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. kärnteknisk utrustning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFEEBC3" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>a) utrustning eller material som särskilt har konstruerats eller ställts i ordning för bearbetning, användning eller framställning av kärnämne, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA768FC" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>b) utrustning eller material som kan användas för framställning av kärn</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>laddningar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337380E3" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>6. radiologisk nödsituation: en plötsligt inträffad händelse som</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7124492C" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>a) inbegriper en strålkälla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18180C7B" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>b) har medfört eller kan befaras medföra skada, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA388F2" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>c) kräver omedelbara åtgärder, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C9A9F2" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>geologiskt slutförvar: en anläggning för slutförvaring som är placerad i en geologisk formation under jordytan och som ska ge isolering från biosfären av</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14897079" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>a) kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AC9756" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>b) kärnämne som inte ska användas på nytt, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3336C617" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>c) annat radioaktivt avfall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575A1FF8" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37894F1A" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB3AFB">
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003C49AA" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00832620" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId42"/>
+          <w:headerReference w:type="default" r:id="rId43"/>
+          <w:footerReference w:type="even" r:id="rId44"/>
+          <w:footerReference w:type="default" r:id="rId45"/>
+          <w:headerReference w:type="first" r:id="rId46"/>
+          <w:footerReference w:type="first" r:id="rId47"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692B07E2" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc202364978"/>
+      <w:r w:rsidRPr="001F61E7">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förslag till lag om ändring i lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="32DA69FB" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>Härigenom föreskrivs att 5 § lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002085D9" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4999" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2947"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0050232A" w:rsidRPr="001F61E7" w14:paraId="616A4A28" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7ABB8A21" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F61E7">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2501" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07AF0BF4" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001F61E7">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45ABDB6A" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0D4726" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>5 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316F6E3F" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>Med kärnteknisk anläggning avses i denna lag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE54107" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>1. en kärnreaktor som inte har infogats i ett fartyg eller annat transport</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>medel för att användas som kraftkälla för transportmedlet,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0050232A" w:rsidRPr="001F61E7" w14:paraId="15B8100C" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="67FC70B9" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F61E7">
+              <w:t xml:space="preserve">2. en anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F61E7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>utvinning,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F61E7">
+              <w:t xml:space="preserve"> framställning, hantering eller be</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="001F61E7">
+              <w:t xml:space="preserve">arbetning av kärnämne, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A7D5879" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F61E7">
+              <w:t xml:space="preserve">2. en anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F61E7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>isotopanrik</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F61E7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>ning,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F61E7">
+              <w:t xml:space="preserve"> framställning, hantering eller bearbetning av kärnämne,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="514C5A06" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>3. en anläggning för hantering eller bearbetning av kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792684D3" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>4. en anläggning för slutförvaring av kärnämne eller kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C27B07" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>5. en anläggning för förvaring eller lagring av kärnämne eller kärnavfall, om anläggningen inte är avsedd endast för tillfällig förvaring under transport, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F6966F" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>6. en kärnreaktor eller annan kärnteknisk anläggning som avvecklas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF5E077" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="001F61E7" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+        <w:spacing w:line="232" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F61E7">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760976DD" w14:textId="29B0FB4A" w:rsidR="00DB62B9" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB3AFB">
+        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046F9E8C" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00832620" w:rsidSect="0050232A">
+          <w:headerReference w:type="even" r:id="rId48"/>
+          <w:headerReference w:type="default" r:id="rId49"/>
+          <w:footerReference w:type="even" r:id="rId50"/>
+          <w:footerReference w:type="default" r:id="rId51"/>
+          <w:footerReference w:type="first" r:id="rId52"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21144A79" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc221108828"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc223527717"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="2279D256" w14:textId="1F11C30B" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="009E1D20">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A43D2">
+        <w:t>Efter remiss har yttranden kommit in från</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">Advokatsamfundet, Aura Energy Ltd, Bergs kommun, Bergsstaten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B54A3">
+        <w:t>Boverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">District Metals Corp., Falköpings kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94B5C">
+        <w:t>Försvarsmakten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve"> Gällivare kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C39CF">
+        <w:t>Havs- och vattenmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">Lantbrukarnas Riksförbund, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771907">
+        <w:t>Länsstyrelsen i Hallands län</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00771907">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">styrelsen i Västra Götalands län, Länsstyrelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>Jämtlands län, Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">styrelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">Jönköpings län, Länsstyrelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>Norrbotten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s län</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>, Läns</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">styrelsen i Kronobergs län, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0924">
+        <w:t xml:space="preserve">Länsstyrelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0924">
+        <w:t>Skåne</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> län,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0924">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">Länsstyrelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">Västerbottens län, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F55AF">
+        <w:t xml:space="preserve">Länsstyrelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F55AF">
+        <w:t>Örebro län</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>Motala kommun, Myndig</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">heten för samhällsskydd och beredskap, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5FD0">
+        <w:t>Mörbylånga kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>Natur</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>vårds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">verket, Ovanåkers kommun, Regelrådet, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2625">
+        <w:t>Riksantikvarie</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AC2625">
+        <w:t>ämbetet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2625">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005313EE">
+        <w:t>Riksgäldskontoret</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>Sametinget, Skellefteå kommun, Skövde kommun, Staffanstorps kommun, Strål</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>säker</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>hetsmyndigheten, Statens energi</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">myndighet, Statens geotekniska institut, Storumans kommun, SUA Holding Limited, Svea hovrätt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>Mark- och miljööverdomstolen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">, Svemin, Sveriges geologiska undersökning, Sveriges Kommuner och Regioner, Tillväxtverket, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C39CF">
+        <w:t>Trafikverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">Vadstena kommun, Vilhelmina kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F55AF">
+        <w:t>Växjö tingsrätt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F55AF">
+        <w:t>ark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005F55AF">
+        <w:t>domstolen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F55AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005538A6">
+        <w:t>Westinghouse Electric Sweden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A942FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve">Åre kommun, Östersunds kommun och Östersunds tingsrätt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>ark- och miljö</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>dom</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>stolen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3686E092" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="009E1D20">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A43D2">
+        <w:t>Därutöver har yttrande inkommit från</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>Arjeplogs kommun, Bodens kommun, Folkkampanjen mot Kärnkraft-Kärnvapen i Sundsvall, Föreningen Värmland mot Kärnkraft, Kommunförbundet Jämtland Härje</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>dalen, Krokoms kommuns, Lycksele kommun, Miljöpartiet de gröna Gävleborg, Miljörörelsens Kärnavfallssekretariat, Naturskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t>föreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve"> Sve</w:t>
+      </w:r>
+      <w:r>
+        <w:t>riges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve"> kärnteknisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860464">
+        <w:t xml:space="preserve"> sällskap</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E4778D" w14:textId="6F6204C6" w:rsidR="00DB62B9" w:rsidRDefault="00832620" w:rsidP="009E1D20">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001A43D2">
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Agnico Eagle, Askersunds kommun, Boliden AB, Borgholms kommun, Georange, Gotlands kommun, Grängesbergs exploration, Hedemora kommun, Karlsborg kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81156">
+        <w:t>Karlstads kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C81156">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Kaunis Iron AB, Kiruna kommun, Kristianstad kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5FD0">
+        <w:t xml:space="preserve">Landskrona </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kommun, Lilla Edet kommun, Lindesbergs kommun, Ljusdals kommun, Lomma kommun, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77D1D">
+        <w:t>Luleå tekniska universitet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Olofström kommun,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5FD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Svenska samernas riksförbund, Sveriges Jordägareförbund, Talga, Viscaria AB, Umeå tingsrätt (mark- och miljödomstolen), Zink</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gruvan Mining AB </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040CD3">
+        <w:t>och Örebro kommun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5406AC6D" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="009E1D20">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00832620" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId53"/>
+          <w:headerReference w:type="default" r:id="rId54"/>
+          <w:footerReference w:type="even" r:id="rId55"/>
+          <w:footerReference w:type="default" r:id="rId56"/>
+          <w:headerReference w:type="first" r:id="rId57"/>
+          <w:footerReference w:type="first" r:id="rId58"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B104521" w14:textId="0FA1BB4C" w:rsidR="00DB62B9" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc223527718"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="309CA859" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DC06CD" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc221108806"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i lagen (1984:3) om kärnteknisk verksamhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="04F331CE" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs att 1 och 2 §§ lagen (1984:3) om kärnteknisk verksamhet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska ha följande lydelse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CA6CA7" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F629D8" w:rsidRPr="005B0E77" w14:paraId="0E9767DF" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70B6FAB6" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="005B0E77" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ydelse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36BD133A" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="005B0E77" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0E77">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="61789AA5" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Hlk216431979"/>
+    </w:p>
+    <w:p w14:paraId="6AD19477" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053981FC" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Denna lag gäller kärnteknisk verksamhet, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4C2F">
+        <w:t>m.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3C51A1" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4C2F">
+        <w:t xml:space="preserve">sådan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>verksamhet avses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47143FFD" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. uppförande, innehav eller drift av kärnteknisk anläggning,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE7B715" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. förvärv, innehav, överlåtelse, hantering, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6E9B">
+        <w:t>bearbetning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6C98">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> transport av eller annan befattning med kärnämne eller kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F629D8" w14:paraId="2B11BEE2" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A67893A" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3. införsel till riket av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00422989">
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> eller kärnavfall, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00860762">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010865CB" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00860762" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>4. utförsel ur riket av kärnavfall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00277A68">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A35C98E" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DA0AFE" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>införsel till riket av</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00422989">
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ller kärnavfall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00834539">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C8217E4" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DA0AFE" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>utförsel ur riket av kärnavfall</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00834539">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>och</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65DB59D2" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>. utvinning av kärnämnen och</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>bearbetning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> för koncentration av utvunn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>a kärn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="80"/>
+    </w:tbl>
+    <w:p w14:paraId="62D4A5A9" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DA0AFE" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E44221" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DA0AFE" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:t>2 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C99785" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DA0AFE" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:t>I denna lag avses med</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C6B79D" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DA0AFE" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:t>1. kärnteknisk anläggning:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537EC3E5" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DA0AFE" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:t>a) anläggning för utvinning av kärnenergi (kärnkraftsreaktor),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412E1B6E" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DA0AFE" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0AFE">
+        <w:t>b) annan anläggning i vilken en självunderhållande kärnreaktion kan ske, såsom forskningsreaktor,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F629D8" w14:paraId="784FBA7E" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20DF32BD" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DA0AFE" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t xml:space="preserve">c) anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>utvinning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>, framställning, hantering, bearbet-ning, förvaring som avses bli bestående (slutförvaring) eller annan förvaring (lagring) av kärn-ämne, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2DAA4617" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t xml:space="preserve">c) anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>isotopanrik-ning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t xml:space="preserve">, framställning, hantering, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:t>bearbetning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>, förvaring som avses bli bestående (slutförvaring) eller annan förvaring (lagring) av kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t>ämne</w:t>
+            </w:r>
+            <w:r>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> med undantag för en anläggning som bedriver </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">sådan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>verksamhet som avses i 1 § </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">andra stycket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B34C44">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA0AFE">
+              <w:t xml:space="preserve"> och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25B26152" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093481C">
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093481C">
+        <w:t>anläggning för hantering, bearbetning, lagring eller slutförvaring av kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474C4FD8" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. kärnämne:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559FEF21" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C2CFE">
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2CFE">
+        <w:t>uran, plutonium eller annat ämne som används eller kan användas för utvinning av kärnenergi (kärnbränsle) eller förening i vilken sådant ämne ingår</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A5A0C6" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10726">
+        <w:lastRenderedPageBreak/>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10726">
+        <w:t>torium eller annat ämne som är ägnat att omvandlas till kärnbränsle eller förening i vilken sådant ämne ingår, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3415B953" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>använt kärnbränsle som inte har placerats i slutförvar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4073867C" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>kärnavfall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFB1B04" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>använt kärnbränsle som har placerats i slutförvar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E48255E" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>radioaktivt ämne som har bildats i en kärnteknisk anläggning och som inte har framställts eller tagits ur anläggningen för att användas i under</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>visnings- eller forskningssyfte eller för medicinska, jordbrukstekniska eller kommersiella ändamål,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CE7AD7" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>material eller annat som har tillhört en kärnteknisk anläggning och blivit radioaktivt förorenat samt inte längre ska användas i en sådan anläggning, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4B4EF6" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>radioaktiva delar av en kärnteknisk anläggning som avvecklas,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702130CB" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>permanent avstängd kärnkraftsreaktor: en kärnkraftsreaktor där verk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>samheten med elproduktion har upphört och inte kommer att återupptas eller en reaktor som inte har levererat el till elnätet de senaste fem åren,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4459DEA5" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>kärnteknisk utrustning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BF465E" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>utrustning eller material som särskilt har konstruerats eller ställts i ordning för bearbetning, användning eller framställning av kärnämne, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FB699A" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C343B0">
+        <w:t>utrustning eller material som kan användas för framställning av kärnladdningar,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720F1089" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. radiologisk nödsituation: en plötsligt inträffad händelse som</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FA3E92" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a) inbegriper en strålkälla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093F48F9" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) har medfört eller kan befaras medföra skada, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDF3B71" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00B23A01" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B23A01">
+        <w:t>c) kräver omedelbara åtgärder, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF846BA" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1686A">
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1686A">
+        <w:t>geologiskt slutförvar: en anläggning för slutförvaring som är placerad i en geologisk formation under jordytan och som ska ge isolering från biosfären av</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BE1DE4" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1686A">
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1686A">
+        <w:t>kärnavfall,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108DA93E" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>b) kärnämne som inte ska användas på nytt, eller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A27B34" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>c) annat radioaktivt avfall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655D3EE6" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00811E52" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382B6CD4" w14:textId="4542E28F" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C939C3">
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">15 juli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C939C3">
+        <w:t>2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8F0EA4" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00832620" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId59"/>
+          <w:headerReference w:type="default" r:id="rId60"/>
+          <w:footerReference w:type="even" r:id="rId61"/>
+          <w:footerReference w:type="default" r:id="rId62"/>
+          <w:headerReference w:type="first" r:id="rId63"/>
+          <w:footerReference w:type="first" r:id="rId64"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5571AA73" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DC06CD" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc221108807"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag till lag om ändring i lagen (2006:647) om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3279">
+        <w:t>finansiering av kärntekniska restprodukter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="04A4DE5D" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>§ lagen (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2006:647</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t xml:space="preserve">) om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3279">
+        <w:t>finansiering av kärntekniska restprodukter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t xml:space="preserve"> ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F34E6E" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="007F3279" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F629D8" w:rsidRPr="000E6F0B" w14:paraId="24F49FE7" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6814B816" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="000E6F0B" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Nuvarande lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DE713EE" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="000E6F0B" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Föreslagen lydelse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="57A71FEE" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4180E473" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C8D457" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I denna lag avses med restprodukt</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F629D8" w14:paraId="452E421A" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B86C8CD" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1. använt kärnbränsle eller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>annat</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som inte ska användas på nytt, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1CD226FC" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1. använt kärnbränsle eller </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>andra</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som inte ska användas på nytt, och</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1AAAADE6" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. kärnavfall som uppkommer vid en kärnteknisk anläggning efter det att anläggningen är permanent avstängd.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F629D8" w14:paraId="6A1F4334" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20DE0ADA" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="01530CD0" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00B229B8" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B229B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Utvinningsavfall som upp</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B229B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>kommer i en kärnteknisk verk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B229B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>samhet som avser utvinning av kärnämnen och bearbetning för koncentration av utvunna kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00B229B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ämnen är inte en restprodukt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>enligt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B229B8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> denna lag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4C621235" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00811E52" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2042E3" w14:textId="69616B45" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">15 juli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2F906E" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00832620" w:rsidSect="00F629D8">
+          <w:headerReference w:type="even" r:id="rId65"/>
+          <w:headerReference w:type="default" r:id="rId66"/>
+          <w:footerReference w:type="even" r:id="rId67"/>
+          <w:footerReference w:type="default" r:id="rId68"/>
+          <w:footerReference w:type="first" r:id="rId69"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BFB927" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00DC06CD" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc221108808"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Förslag till lag om ändring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>i lagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>(2010:950) om ansvar och ersättning vid radiologiska olyckor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="742EE14F" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Härigenom föreskrivs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>att 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D522B8">
+        <w:t>§ lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor ska ha följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4586933A" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F629D8" w:rsidRPr="005B0E77" w14:paraId="4F9D9911" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56CAF7E7" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="005B0E77" w:rsidRDefault="00832620" w:rsidP="00302326">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D41C5A2" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="005B0E77" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+          <w:p w14:paraId="43953EF8" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="000A7357" w:rsidRDefault="00832620" w:rsidP="00302326">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B0E77">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="637D3424" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+    <w:p w14:paraId="6C060D5F" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="000A7357" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3BDA71" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">18 kap. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>5 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7637EE4D" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med kärnteknisk anläggning avses i denna lag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABDE43A" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00395D91" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. en kärnreaktor som inte har infogats i ett fartyg eller annat transportmedel för att användas som kraftkälla för transportmedlet,</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F629D8" w14:paraId="5B795CA1" w14:textId="77777777" w:rsidTr="00302326">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41E96068" w14:textId="0EE376C3" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">en anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>utvinning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>, framställning, hantering eller be</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD3F9E">
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">arbetning av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31245FBB" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">en anläggning för </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>isotopanrik-ning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">, framställning, hantering eller bearbetning av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D1C74">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>med undantag för kärnteknisk verk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>sam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>het som avser utvinning av kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ämnen och bearbetning för koncen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>tration av utvunn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kärn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8670B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ämne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D1C74">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59E36234" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t>en anläggning för hantering eller bearbetning av kärnavfall,</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A1D50" w14:paraId="3230CA65" w14:textId="77777777" w:rsidTr="00654ED9">
+      <w:tr w:rsidR="00F629D8" w14:paraId="6A997936" w14:textId="77777777" w:rsidTr="00302326">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="55464383" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="009B6DB5" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+          <w:p w14:paraId="033B5D4E" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>en anläggning för slut</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">varing av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve"> eller kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>avfall,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177728D8" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-            <w:r w:rsidRPr="009B6DB5">
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">en anläggning för förvaring eller lagring av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:tab/>
+              <w:t>kärnämne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve"> eller kärnavfall, om anläggningen inte är avsedd endast för tillfällig för</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>varing under transport, och</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0398CACA" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00654ED9">
+          <w:p w14:paraId="5166A017" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>en anläggning för slutför</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">varing av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-[...153 lines deleted...]
-              <w:t xml:space="preserve">Sekretessen enligt 12 </w:t>
+              <w:t>kärnämne</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">§ </w:t>
+              <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="00103061">
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve"> eller kärn</w:t>
+            </w:r>
+            <w:r>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>avfall,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="691876FB" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00302326">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve">en anläggning för förvaring eller lagring av </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074006F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">hindrar inte att en domstol lämnar en uppgift till Domstolsverket, om uppgiften behövs för att genomföra en utbetalning av ersättning för någons inställelse i domstol. </w:t>
-[...6077 lines deleted...]
-              <w:t xml:space="preserve"> bildupptagning om det </w:t>
+              <w:t>kärnämne</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>påkallas av</w:t>
+              <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="00135C2F">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Ett förhör behöver dock inte dokumenteras genom </w:t>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t xml:space="preserve"> eller kärnavfall, om anläggningen inte är avsedd endast för tillfällig för</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>en</w:t>
+              <w:softHyphen/>
             </w:r>
-            <w:r w:rsidRPr="00135C2F">
-[...722 lines deleted...]
-              <w:t xml:space="preserve">om en skriftlig eller upptecknad berättelse ska också tillämpas i fråga om en ljudupptagning eller en ljud- och bildupptagning av en berättelse. </w:t>
+            <w:r w:rsidRPr="00F94A83">
+              <w:t>varing under transport, och</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FB901BC" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00C56A94">
+    <w:p w14:paraId="1CCBFA64" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="4784531A" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRPr="00811E52" w:rsidRDefault="00E854E2" w:rsidP="00C56A94">
+      </w:pPr>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t>en kärnreaktor eller annan kärnteknisk anläggning som avvecklas</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585185C6" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00811E52" w:rsidRDefault="00832620" w:rsidP="00F629D8">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="00811E52">
         <w:t>                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A74E310" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00C56A94">
-[...69 lines deleted...]
-    <w:p w14:paraId="72758CB3" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRPr="0075410E" w:rsidRDefault="00E854E2" w:rsidP="00C56A94">
+    <w:p w14:paraId="6D630E7C" w14:textId="4A85E6A7" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-    </w:p>
-[...28 lines deleted...]
-    <w:p w14:paraId="5E30485A" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00C56A94">
+      <w:r w:rsidRPr="00F94A83">
+        <w:t xml:space="preserve">Denna lag träder i kraft den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15 juli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94A83">
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9AD39A" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00F629D8" w:rsidRDefault="00832620" w:rsidP="00F629D8">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...1278 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId52"/>
+        <w:sectPr w:rsidR="00832620" w:rsidRPr="00F629D8" w:rsidSect="00F629D8">
+          <w:headerReference w:type="even" r:id="rId70"/>
+          <w:headerReference w:type="default" r:id="rId71"/>
+          <w:footerReference w:type="even" r:id="rId72"/>
+          <w:footerReference w:type="default" r:id="rId73"/>
+          <w:footerReference w:type="first" r:id="rId74"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="462AB301" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="008B2AC3">
+    <w:p w14:paraId="5A20CFCC" w14:textId="603E92A7" w:rsidR="00DB62B9" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc223428901"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc223527719"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förteckning över remissinstanserna</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="6F220EEB" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRPr="007521B5" w:rsidRDefault="00E854E2" w:rsidP="008B2AC3">
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="27893FBA" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Efter remiss har yttrande över betänkandet lämnats av Attunda tingsrätt, </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="08A33A3F" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="008B2AC3">
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-02-10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD21087" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="000F5567" w:rsidRDefault="00832620" w:rsidP="000F5567">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575E8C26" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EC73CA">
-[...170 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="000F5567">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...136 lines deleted...]
-    <w:p w14:paraId="3FE415C2" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="000E06EB">
+        <w:t>Närvarande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: F.d. justitieråden Eskil Nord och Stefan Lindskog samt justitierådet Magnus Medin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613375E1" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3E1E0B" w14:textId="6A605337" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Denna lag träder i kraft den 1 juli 2025.  </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="73F63671" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+        <w:t xml:space="preserve">Enligt en lagrådsremiss den 5 februari 2026 har regeringen (Klimat- och näringslivsdepartementet) beslutat inhämta Lagrådets yttrande över förslag till </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001355A8" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...27 lines deleted...]
-    <w:p w14:paraId="1034FEA9" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="002E0166">
+      </w:pPr>
+      <w:r>
+        <w:t>1. lag om ändring i lagen (1984:3) om kärnteknisk verksamhet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C9B05A" w14:textId="2532C284" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. lag om ändring i lagen (2006:647) om finansiering av kärntekniska restprodukter,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1BCAA4" w14:textId="25A31362" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. lag om ändring i lagen (2010:950) om ansvar och ersättning vid radiologiska olyckor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E88C5AF" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E39AF6D" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Efter remiss har yttrande över promemorian lämnats av </w:t>
-[...149 lines deleted...]
-    <w:p w14:paraId="5C1A5FFA" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRPr="001C3B23" w:rsidRDefault="00E854E2" w:rsidP="002E0166">
+        <w:t xml:space="preserve">Förslagen har inför Lagrådet föredragits av departementssekreteraren Joanna Olsson, biträdd av ämnessakkunnige Lars Skånberg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A57B329" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="000F5567" w:rsidRDefault="00832620" w:rsidP="000F5567">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="001C3B23">
-[...6 lines deleted...]
-    <w:p w14:paraId="7AE0D7B4" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRPr="001C3B23" w:rsidRDefault="00E854E2" w:rsidP="002E0166">
+    </w:p>
+    <w:p w14:paraId="1F98A361" w14:textId="260BA4C4" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="000F5567">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1A04BE98" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+      <w:r>
+        <w:t>Lagrådet lämnar förslagen utan erinran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363FF79D" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="000F5567" w:rsidRDefault="00832620" w:rsidP="000F5567">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-[...2420 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId93"/>
+        <w:sectPr w:rsidR="00832620" w:rsidRPr="000F5567" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId75"/>
+          <w:headerReference w:type="default" r:id="rId76"/>
+          <w:footerReference w:type="even" r:id="rId77"/>
+          <w:footerReference w:type="default" r:id="rId78"/>
+          <w:headerReference w:type="first" r:id="rId79"/>
+          <w:footerReference w:type="first" r:id="rId80"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
         <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="3EDF6ACB" w14:textId="1D9AFC2D" w:rsidR="00E854E2" w:rsidRDefault="00FC18EB" w:rsidP="00601D40">
+        <w:p w14:paraId="1FAF6787" w14:textId="1704F431" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00CD3F9E">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Justitiedepartementet</w:t>
+            <w:t>Klimat- och näringslivsdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1C10D680" w14:textId="6E9D3209" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00F85486">
+    <w:p w14:paraId="272367FC" w14:textId="0704DEAF" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc223428907"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc223527720"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-03-03T00:00:00Z">
+          <w:date w:fullDate="2026-03-05T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC18EB">
-            <w:t>den 3 mars 2026</w:t>
+          <w:r w:rsidR="000D5A73">
+            <w:t>den 5 mars 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="83"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4D019D6D" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="1458F309" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52014FE3" w14:textId="15E2833C" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00F85486">
+    <w:p w14:paraId="3370547F" w14:textId="6CD89379" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC18EB">
-            <w:t>statsrådet Edholm, ordförande, och statsråden Waltersson Grönvall, Strömmer, Forssell, Wykman, Bohlin, Larsson, Britz, Mohamsson,</w:t>
+          <w:r w:rsidR="00705E2F">
+            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
+          </w:r>
+          <w:r w:rsidR="003E0209">
+            <w:t>Tenje, Slottner</w:t>
+          </w:r>
+          <w:r w:rsidR="00705E2F">
+            <w:t>, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1762A9E2" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00F85486">
+    <w:p w14:paraId="776656C3" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F1C0497" w14:textId="224DB0DA" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00F85486">
+    <w:p w14:paraId="2C1B73BF" w14:textId="273C0C03" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC18EB">
-            <w:t>Strömmer</w:t>
+          <w:r w:rsidR="001E7DDD">
+            <w:t>Britz</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="30E8E541" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRPr="00827386" w:rsidRDefault="00E854E2" w:rsidP="00F85486">
+    <w:p w14:paraId="3434386F" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00827386" w:rsidRDefault="00832620" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71AFC4A1" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRPr="00915BF3" w:rsidRDefault="00E854E2" w:rsidP="00F85486">
+    <w:p w14:paraId="5265D031" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="00915BF3" w:rsidRDefault="00832620" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F174268" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRPr="006E102E" w:rsidRDefault="00E854E2" w:rsidP="00F85486">
+    <w:p w14:paraId="26F0C7C9" w14:textId="77777777" w:rsidR="00832620" w:rsidRPr="006E102E" w:rsidRDefault="00832620" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5B7B9B" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00F85486">
+    <w:p w14:paraId="7E2D37A4" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62A1AB78" w14:textId="2BF52DEF" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00F85486">
+    <w:p w14:paraId="27BC95AD" w14:textId="666C9BCF" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
           <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FC18EB">
-            <w:t>En mer rättssäker och effektiv domstolsprocess</w:t>
+          <w:r>
+            <w:t>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="717918F0" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="64C8B539" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId94"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId99"/>
+      <w:headerReference w:type="even" r:id="rId81"/>
+      <w:headerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="even" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:headerReference w:type="first" r:id="rId85"/>
+      <w:footerReference w:type="first" r:id="rId86"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D0D958C" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00F8009C">
+    <w:p w14:paraId="4B6A5BE9" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E2FDEB8" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="00F8009C">
+    <w:p w14:paraId="3555D5CB" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16354,14755 +15517,12610 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DC9FA45" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="61EC4ACA" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="35" name="Textruta 4"/>
+              <wp:docPr id="31" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B4E8952" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="64807702" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7Lc2geAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B4E8952" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="64807702" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B94D96D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="46B1529F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658295" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:docPr id="40" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="65FCF322" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="13E52EEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251684352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARqjuo3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658295;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="65FCF322" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="13E52EEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B4775CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="526E4DB3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251627008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:docPr id="41" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7CC6146C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="61C82D0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627008;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7CC6146C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="61C82D0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A621773" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4543F5B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251625984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:docPr id="39" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1665D7F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4FEE96B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251625984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFMVv4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1665D7F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4FEE96B7" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2CC64BDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="50C42D21" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:docPr id="43" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="59DB2939" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="45A06089" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAW5dHgHkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="59DB2939" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="45A06089" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1153834F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1B8A19F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="44" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="28DD3896" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="32CEA6CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="28DD3896" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="32CEA6CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CF14293" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="627CEB3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251628032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:docPr id="42" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="79DA6D2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3A5EF859" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkJQhVeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="79DA6D2F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3A5EF859" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0331AB59" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="6A15803A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686400" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658297" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="50" name="Textruta 4"/>
+              <wp:docPr id="46" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6DE5073A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="1012AE64" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251686400;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJssuOHkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658297;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6DE5073A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="1012AE64" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42EB7336" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4CB0B1DC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:docPr id="47" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="179BFF5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="15839987" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="179BFF5C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="15839987" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20A8962D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="60F3EEC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="49" name="Textruta 1"/>
+              <wp:docPr id="45" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="17F45625" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="112CC2C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlUptjeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="17F45625" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="112CC2C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14BC92C8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="1C0AD661" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658298" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="53" name="Textruta 4"/>
+              <wp:docPr id="49" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E4DFD50" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3F3244F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251687424;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARLQoQHkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658298;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4E4DFD50" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3F3244F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B7BFCE5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6D53FD30" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251620864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:docPr id="32" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1FEEE6BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="669941A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251620864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1FEEE6BD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="669941A2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="748DB7A1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="40E5DDA7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="50" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="73C4D00A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00832620">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="73C4D00A" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00832620">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53E89107" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3CF74B11" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00832620">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3CF74B11" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00832620">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42141D56" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658299" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="52" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="34429B4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00832620">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658299;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="34429B4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00832620">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72793667" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="53" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="33DB11E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00832620">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="33DB11E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00832620">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F416E35" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="51" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4A24EA69" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00832620">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4A24EA69" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00832620">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0014136D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658300" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="55" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D84E764" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00832620">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658300;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D84E764" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00832620">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="239D3395" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="56" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4B29862B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00832620">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4B29862B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00832620">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30015F3A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="54" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6DF6DBB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="69D51E68" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633152;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6DF6DBB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="69D51E68" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3146B712" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="30DDE783" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658301" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="52" name="Textruta 1"/>
+              <wp:docPr id="58" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="39FB8566" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="63BCE606" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251632128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7BmeVeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658301;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApJJqj3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="39FB8566" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="63BCE606" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17CAC111" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="58FB63DE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251688448" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="56" name="Textruta 4"/>
+              <wp:docPr id="59" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7462FFB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5650921C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251688448;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOehB+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1075" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnC9/UeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFAYVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN5/O&#10;OQsobCkMWFXwrQr8avrxw2XjJmoEKzCl8oyC2DBpXMFXiG6SZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDs6wBXzoPUoVAt9edkk9TfK2VxHutg0JmCk61Yfr69F3Gbza9FJNnL9yqkn0Z4h+qqEVl&#10;Kek+1LVAwda++itUXUkPATQOJNQZaF1JlXqgbvLhq24WK+FU6oXACW4PU/h/YeXdZuEePMP2C7T0&#10;gBGQxoVJoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIuT8/ykzFpJKnyUX4xSrBmB2fnA35VULMoFNzTqySw&#10;xOY2ICUk051JzBXAVOVNZUw6RCaoufFsI+gNDaYSyeMPK2NZU/Czk9NhCmwhuneRjY1hVOJCn+7Q&#10;YJJwa1S0Mfa70qwqU59v5BZSKrvPn6yjlaZU73Hs7Q9Vvce564M8UmawuHeuKws+dZ+G5wBZ+XMH&#10;me7sCfCjvqOI7bKlxgs+Pt8RYAnllnjhoRuZ4ORNRa93KwI+CE8zQg9Oc4/39NEGCH3oJc5W4H+/&#10;dR/tibqk5ayhmSt4+LUWXnFmvlki9UU+jjzCdBiffiYiMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCnC9/UeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7462FFB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="5650921C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C0D6142" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="54275DE6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251635200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="57" name="Textruta 1"/>
+              <wp:docPr id="30" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E1F3434" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1084 lines deleted...]
-                        <w:p w14:paraId="33AA6664" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="09732065" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251619840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAASfgnV4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="33AA6664" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="09732065" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55A1B6E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="03F8D884" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="61" name="Textruta 1"/>
+              <wp:docPr id="57" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2BD20855" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4BC1A45B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251638272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkkmqPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRd8fL4jwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkkmqPeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2BD20855" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4BC1A45B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="79DBB796" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="02B712B0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251691520" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658302" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="65" name="Textruta 4"/>
+              <wp:docPr id="61" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="232EB8AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="6D2825B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251691520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxXTZrHkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1079" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658302;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAusaWeXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="232EB8AA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="6D2825B8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="092874F6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6DB9BD0A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="66" name="Textruta 1"/>
+              <wp:docPr id="62" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4B7D9899" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="412F31EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251641344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1080" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFdNmseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8/2BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFdNmseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4B7D9899" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="412F31EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53EF09C8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6C7C75D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="64" name="Textruta 1"/>
+              <wp:docPr id="60" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="272F8E3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3AB95DAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6xpZ5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuHUytGeACsod8QLD93IBCcXFXXvVgR8EJ5mhBpOc4/39NEGCH3oJc7W4H+9&#10;dh/tibqk5ayhmSt4+LkRXnFmvloi9UV+HnmE6XA+/khEYv5UszrV2E19DUSJnDaMk0mM9mj2ovZQ&#10;P9F6mMespBJWUu6C4168xm4T0HqRaj5PRjSWTuCtXToZQ0eYIzcf2yfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6xpZ5eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1081" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7YaTreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VTK0d7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7YaTreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="272F8E3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3AB95DAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer34.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62824E27" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2675A23E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251692544" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658303" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="68" name="Textruta 4"/>
+              <wp:docPr id="64" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5B5B93EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="4FF10B39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251692544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuCiwFHkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1084" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658303;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAu7EFT3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5B5B93EA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="4FF10B39" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer35.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E6524FC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="10C039C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="69" name="Textruta 1"/>
+              <wp:docPr id="65" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1391FAF2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1B310E13" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1085" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4KLAUeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUyrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4KLAUeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1391FAF2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1B310E13" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer36.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BBEEC77" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="01A96D6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="67" name="Textruta 1"/>
+              <wp:docPr id="63" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18BC01B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="338CE4FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7sQVPeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpxaeb4lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7sQVPeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1086" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHmv/BeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VTK8d7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHmv/BeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="18BC01B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="338CE4FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00832620">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer37.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12DA93E5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="790969CF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="71" name="Textruta 4"/>
+              <wp:docPr id="67" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4F4620B9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...464 lines deleted...]
-                        <w:p w14:paraId="3949B0F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="31CCA478" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAGcaQYeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1089" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDapVbieAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qpcUJwtCfACsod8cJDNzLByUVFr3crAj4ITzNCD05zj/f00QYIfeglztbgf712&#10;H+2JuqTlrKGZK3j4uRFecWa+WiL1RX4eeYTpcD7+SERi/lSzOtXYTX0NRImcNoyTSYz2aPai9lA/&#10;0XqYx6ykElZS7oLjXrzGbhPQepFqPk9GNJZO4K1dOhlDR5gjNx/bJ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDapVbieAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3949B0F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="31CCA478" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer38.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E3C8E5E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="110C1764" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251694592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="74" name="Textruta 4"/>
+              <wp:docPr id="68" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70628E8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="3EFE579B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>2</w:t>
+                            <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1094" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251694592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYS3CPeAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+iocULwbEuABVQb4oWHfmSCk9c1vd6NCHgvPM0IPTjNPd7RRxsg9GGQOFuC//3W&#10;fbQn6pKWs5ZmruTh10p4xZn5ZonU5/lx5BGmw/HJZyIS84eaxaHGrpo5ECVy2jBOJjHao9mK2kPz&#10;ROthFrOSSlhJuUuOW3GO/Sag9SLVbJaMaCydwBv74GQMHWGO3HzsnoR3A4GRmH8L2+kUxSse97bR&#10;M7jZComLieQR6B7V4QFopBP3h/UTd8bhOVntl+T0BQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYS3CPeAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1090" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClFxk3eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YjgngArKHfECw/dyAQnFxW93q0I+CA8zQg9OM093tNHGyD0oZc4W4P/9dp9&#10;tCfqkpazhmau4OHnRnjFmflqidQX+XnkEabD+fgjEYn5U83qVGM39TUQJXLaME4mMdqj2YvaQ/1E&#10;62Ees5JKWEm5C4578Rq7TUDrRar5PBnRWDqBt3bpZAwdYY7cfGyfhHc9gZGYfwf76RTTFzzubKNn&#10;cPMNEhcTySPQHar9A9BIJ+736yfujNNzsjouydlvAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUXGTd4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="70628E8C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="3EFE579B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>2</w:t>
+                      <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer39.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="726E1551" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2239D5E7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="75" name="Textruta 1"/>
+              <wp:docPr id="66" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7C2D064E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2350B3D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1095" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCn+T9aeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgnB8Z4AKyh3xAsP3cgEJxcVvd6tCPggPM0IPTjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonU4/wi8gjT4WL0kYjE/Klmdaqxm/oaiBI5bRgnkxjt0exF7aF+&#10;ovUwj1lJJayk3AXHvXiN3Sag9SLVfJ6MaCydwFu7dDKGjjBHbj62T8K7nsBIzL+D/XSKyQsed7bR&#10;M7j5BomLieQR6A7V/gFopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn+T9aeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1091" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbAmRweAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgnB0Z4ASyh3xAsP3cgEJ28qer1bEfBBeJoRenCae7ynjzZA6EMvcbYG/+u1&#10;+2hP1CUtZw3NXMHDz43wijPz1RKpL/JR5BGmw2j8kYjE/Klmeaqxm3oBRImcNoyTSYz2aPai9lA/&#10;03qYx6ykElZS7oLjXlxgtwlovUg1nycjGksn8NY+OhlDR5gjN5/aZ+FdT2Ak5t/BfjrF9AWPO9vo&#10;Gdx8g8TFRPIIdIdq/wA00on7/fqJO+P0nKyOS3L2GwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABsCZHB4AgAAbAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7C2D064E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2350B3D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00E854E2">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="405C3019" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6C33517D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="73" name="Textruta 1"/>
+              <wp:docPr id="34" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2599B1CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...154 lines deleted...]
-                        <w:p w14:paraId="1B27AABC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="185DCE10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1099" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6NHb3eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnewIsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAujR293kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658293;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1B27AABC" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="185DCE10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7AB2BB60" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="454E15CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="78" name="Textruta 1"/>
+              <wp:docPr id="35" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5349DF01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0EAA17DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1100" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEIQuweQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qmFBgVKeqKmCYh&#10;QCsTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3nV1oZtlA8V2ILngyFnykooK/tc8B+PN58+&#10;cxZQ2FIYsKrgWxX41fTjh8vGTdQIVmBK5RkFsWHSuIKvEN0ky4JcqVqEAThlSanB1wLp6J+z0ouG&#10;otcmGw2HZ1kDvnQepAqBbq87JZ+m+ForifdaB4XMFJxqw/T16buM32x6KSbPXrhVJfsyxD9UUYvK&#10;UtJ9qGuBgq199VeoupIeAmgcSKgz0LqSKvVA3eTDV90sVsKp1AuBE9wepvD/wsq7zcI9eIbtF2jp&#10;ASMgjQuTQJexn1b7Ov6pUkZ6gnC7h021yCRdnp7lJ2PSSFLlo/xilGDNDs7OB/yqoGZRKLinV0lg&#10;ic1tQEpIpjuTmCuAqcqbyph0iExQc+PZRtAbGkwlkscfVsaypuBnJ6fDFNhCdO8iGxvDqMSFPt2h&#10;wSTh1qhoY+x3pVlVpj7fyC2kVHafP1lHK02p3uPY2x+qeo9z1wd5pMxgce9cVxZ86j4NzwGy8ucO&#10;Mt3ZE+BHfUcR22VLjRf8fLwjwBLKLfHCQzcywcmbil7vVgR8EJ5mhB6c5h7v6aMNEPrQS5ytwP9+&#10;6z7aE3VJy1lDM1fw8GstvOLMfLNE6ot8HHmE6TA+PSciMX+sWR5r7LqeA1Eipw3jZBKjPZqdqD3U&#10;T7QeZjErqYSVlLvguBPn2G0CWi9SzWbJiMbSCby1Cydj6Ahz5OZj+yS86wmMxPw72E2nmLzicWcb&#10;PYObrZG4mEgege5Q7R+ARjpxv18/cWccn5PVYUlOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEIQuweQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5349DF01" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0EAA17DD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14D0ED25" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="28BD0B96" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="76" name="Textruta 1"/>
+              <wp:docPr id="33" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6CD90445" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3E2792FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1101" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFhjkieQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz8ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFhjkieQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6CD90445" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3E2792FB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A1A1FC3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7F143417" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251622912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="37" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2956CFD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1A7B681C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658294;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A7B681C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="747FE21B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="207195B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251622912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2956CFD1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="207195B2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="752B3E96" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="72609CB5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251621888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="36" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0615EFD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="36A6B0C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251621888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAXoEUN4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0615EFD9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...464 lines deleted...]
-                  <w:p w14:paraId="1E82D83F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="36A6B0C3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C0DB2B7" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006923D1">
+    <w:p w14:paraId="1766AC46" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="512FC12B" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRPr="006923D1" w:rsidRDefault="006A1D50" w:rsidP="006923D1">
+    <w:p w14:paraId="64329381" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRPr="006923D1" w:rsidRDefault="00336EEE" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CB226D3" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006923D1">
+    <w:p w14:paraId="6D8119B2" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="00932B9B" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+    <w:p w14:paraId="31B0005A" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse av </w:t>
-[...15 lines deleted...]
-        <w:t>55 kap. 14 § 2016:37.</w:t>
+        <w:t xml:space="preserve"> Lagen omtryckt 1992:1536.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7A02A017" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+    <w:p w14:paraId="480A4D51" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2017:176.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D22">
+        <w:t>1994:720</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="51C47B97" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+    <w:p w14:paraId="4E450759" w14:textId="62E69C2C" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2017:176. </w:t>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D22">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00744AA6">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D22">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00744AA6">
+        <w:t>000</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="79C6415E" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+    <w:p w14:paraId="4E0D8019" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2016:37.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse av lagens rubrik 2017:1065.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="45C6BA78" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+    <w:p w14:paraId="76F814A6" w14:textId="77777777" w:rsidR="00336EEE" w:rsidRDefault="00336EEE" w:rsidP="00336EEE">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2021:1107.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2017:1065.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="73EC693A" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+    <w:p w14:paraId="29AC6267" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2021:1107.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse av 1 § i 1994:720</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4F8DDBE4" w14:textId="77777777" w:rsidR="006A1D50" w:rsidRDefault="006A1D50" w:rsidP="006A1D50">
+    <w:p w14:paraId="5547C79C" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="0050232A">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse av 7 § 2019:248.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse av 2 § i 2020:685</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2D6895A2" w14:textId="2B2B3078" w:rsidR="00422B6F" w:rsidRDefault="00422B6F">
+    <w:p w14:paraId="31FA5C18" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2017:176.</w:t>
+        <w:t xml:space="preserve"> Lagen omtryckt 1992:1536.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="724E1116" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00C56A94">
+    <w:p w14:paraId="6CABDDE2" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2017:176. </w:t>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D22">
+        <w:t>1994:720</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="37F26CE8" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00C56A94">
+    <w:p w14:paraId="186C06CA" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2016:37.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92D22">
+        <w:t>2020:685</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="6A48DA1E" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="00C56A94">
+    <w:p w14:paraId="595D251C" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2021:1107.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse av lagens rubrik 2017:1065.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="68ABFBF1" w14:textId="77777777" w:rsidR="00E854E2" w:rsidRDefault="00E854E2" w:rsidP="006A15C0">
+    <w:p w14:paraId="6565845A" w14:textId="77777777" w:rsidR="00832620" w:rsidRDefault="00832620" w:rsidP="00F629D8">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...116 lines deleted...]
-        <w:t xml:space="preserve"> Senaste lydelse av 7 § 2019:248.</w:t>
+        <w:t xml:space="preserve"> Senaste lydelse 2017:1065.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13AA3618" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="599A1AA2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="33DABC2B" w14:textId="1D0C72E2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="70BEB850" w14:textId="13E1EDC3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJXN17i&#10;qPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSqULl2&#10;F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn/WAR&#10;DtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNFtgRx&#10;RHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm3m7XHYCAABsBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAIAQAA&#10;DwAAAAAAAAAAAAAAAADQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="33DABC2B" w14:textId="1D0C72E2" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="70BEB850" w14:textId="13E1EDC3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AA87147" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0EE7EE51" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="583C99F3" w14:textId="1532E615" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="04A72C77" w14:textId="66758E58" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1339420187"/>
+                              <w:id w:val="952289524"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-345790053"/>
+                              <w:id w:val="-1783720966"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="7905206C" w14:textId="27F5D39A" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="246D306F" w14:textId="10DB0517" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
                               <w:id w:val="-1710640699"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
                               <w:id w:val="568394623"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="583C99F3" w14:textId="1532E615" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="04A72C77" w14:textId="66758E58" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1339420187"/>
+                        <w:id w:val="952289524"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-345790053"/>
+                        <w:id w:val="-1783720966"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="7905206C" w14:textId="27F5D39A" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="246D306F" w14:textId="10DB0517" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
                         <w:id w:val="-1710640699"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
                         <w:id w:val="568394623"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67FBB874" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4B4D44FE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="20C52DA9" w14:textId="1F4B6BC6" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0D6A495B" w14:textId="035DE8BB" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1897202794"/>
+                              <w:id w:val="-2095469289"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="691261654"/>
+                              <w:id w:val="-1112975313"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="091ECB6A" w14:textId="1404EDA7" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="2F94EE95" w14:textId="02B99251" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
                               <w:id w:val="-205724955"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
                               <w:id w:val="7733761"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE1Y2X&#10;OCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6vCh1&#10;YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS/b0b&#10;HcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HAcpHx&#10;uANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="20C52DA9" w14:textId="1F4B6BC6" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0D6A495B" w14:textId="035DE8BB" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1897202794"/>
+                        <w:id w:val="-2095469289"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="691261654"/>
+                        <w:id w:val="-1112975313"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="091ECB6A" w14:textId="1404EDA7" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="2F94EE95" w14:textId="02B99251" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
                         <w:id w:val="-205724955"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
                         <w:id w:val="7733761"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AF8A46D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2F112ECD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A0F88D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="380BE354" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="578CFB1B" w14:textId="599FE424" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="79FB281B" w14:textId="16581FB2" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1391258247"/>
+                              <w:id w:val="1719403808"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="289175063"/>
+                              <w:id w:val="-542899719"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="5CE07259" w14:textId="435EB464" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="03C2C449" w14:textId="4839CDE0" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1394544973"/>
+                              <w:id w:val="-1008606406"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-62253623"/>
+                              <w:id w:val="-1791585028"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00832620">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="578CFB1B" w14:textId="599FE424" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="79FB281B" w14:textId="16581FB2" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1391258247"/>
+                        <w:id w:val="1719403808"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="289175063"/>
+                        <w:id w:val="-542899719"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="5CE07259" w14:textId="435EB464" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="03C2C449" w14:textId="4839CDE0" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1394544973"/>
+                        <w:id w:val="-1008606406"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-62253623"/>
+                        <w:id w:val="-1791585028"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00832620">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62E387E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="062E0C1E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="25883A55" w14:textId="2D58423B" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0F7C96E3" w14:textId="10033C18" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-328983562"/>
+                              <w:id w:val="1936321547"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="195824579"/>
+                              <w:id w:val="-1071034876"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="4462760B" w14:textId="3435DE25" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="28508812" w14:textId="31897AEF" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="548275481"/>
+                              <w:id w:val="1761714379"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-897896908"/>
+                              <w:id w:val="-623766290"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00832620">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="25883A55" w14:textId="2D58423B" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0F7C96E3" w14:textId="10033C18" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-328983562"/>
+                        <w:id w:val="1936321547"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="195824579"/>
+                        <w:id w:val="-1071034876"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="4462760B" w14:textId="3435DE25" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="28508812" w14:textId="31897AEF" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="548275481"/>
+                        <w:id w:val="1761714379"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-897896908"/>
+                        <w:id w:val="-623766290"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00832620">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25E45D7C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="4461BADB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75F3FA87" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18CD5FE3" w14:textId="2B66EC8D" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="05DB8967" w14:textId="139CD92B" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="868796537"/>
+                              <w:id w:val="-1536881625"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="781075112"/>
+                              <w:id w:val="-2127074783"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="3D86EECC" w14:textId="7935212A" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="60992D58" w14:textId="1B3603EC" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-116994552"/>
+                              <w:id w:val="-556161029"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-2106336181"/>
+                              <w:id w:val="-1215118864"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="18CD5FE3" w14:textId="2B66EC8D" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="05DB8967" w14:textId="139CD92B" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="868796537"/>
+                        <w:id w:val="-1536881625"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="781075112"/>
+                        <w:id w:val="-2127074783"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="3D86EECC" w14:textId="7935212A" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="60992D58" w14:textId="1B3603EC" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-116994552"/>
+                        <w:id w:val="-556161029"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-2106336181"/>
+                        <w:id w:val="-1215118864"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21C9AAED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="106DBA6C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5D657103" w14:textId="23FA0667" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="19579708" w14:textId="6411C967" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="794484898"/>
+                              <w:id w:val="-1600947842"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-15932677"/>
+                              <w:id w:val="1090430954"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="17A5473C" w14:textId="525C3CEB" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="159441B7" w14:textId="185A4C2D" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1968470194"/>
+                              <w:id w:val="-414015295"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1302693993"/>
+                              <w:id w:val="2099359944"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658285;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5D657103" w14:textId="23FA0667" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="19579708" w14:textId="6411C967" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="794484898"/>
+                        <w:id w:val="-1600947842"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-15932677"/>
+                        <w:id w:val="1090430954"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="17A5473C" w14:textId="525C3CEB" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="159441B7" w14:textId="185A4C2D" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1968470194"/>
+                        <w:id w:val="-414015295"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1302693993"/>
+                        <w:id w:val="2099359944"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68C5F4AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0CC9C313" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="060DF346" w14:textId="743E0FAF" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="0799F80D" w14:textId="56ED24D5" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1066108181"/>
+                              <w:id w:val="1905953460"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-639188727"/>
+                              <w:id w:val="1824623551"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="741F6E70" w14:textId="53CC8165" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="462AE183" w14:textId="269F95D8" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-373775387"/>
+                              <w:id w:val="-332147889"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-190304318"/>
+                              <w:id w:val="-119616364"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="060DF346" w14:textId="743E0FAF" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="0799F80D" w14:textId="56ED24D5" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1066108181"/>
+                        <w:id w:val="1905953460"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-639188727"/>
+                        <w:id w:val="1824623551"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="741F6E70" w14:textId="53CC8165" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="462AE183" w14:textId="269F95D8" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-373775387"/>
+                        <w:id w:val="-332147889"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-190304318"/>
+                        <w:id w:val="-119616364"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C0D3A39" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7A764A12" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2CDB2D4B" w14:textId="1059EF4E" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="17F129C7" w14:textId="51AF103F" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-557237679"/>
+                              <w:id w:val="867727573"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="2126269746"/>
+                              <w:id w:val="-348339553"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="66F590C0" w14:textId="24E34127" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="6029E2A7" w14:textId="7E291421" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-344165573"/>
+                              <w:id w:val="-2083437801"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="66006807"/>
+                              <w:id w:val="326019552"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658286;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2CDB2D4B" w14:textId="1059EF4E" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="17F129C7" w14:textId="51AF103F" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-557237679"/>
+                        <w:id w:val="867727573"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="2126269746"/>
+                        <w:id w:val="-348339553"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="66F590C0" w14:textId="24E34127" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="6029E2A7" w14:textId="7E291421" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-344165573"/>
+                        <w:id w:val="-2083437801"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="66006807"/>
+                        <w:id w:val="326019552"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13169500" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1745B59B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4F9F0304" w14:textId="74D8E806" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1B97DE31" w14:textId="6FE84CE0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAFnMSleAAAAAJ&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm900aNKm2RQVPVgoxVbodZsds8Hs&#10;bMhu2vjvHU96egzv8eZ75XpynTjjEFpPCuazBARS7U1LjYKPw+vdAkSImozuPKGCbwywrq6vSl0Y&#10;f6F3PO9jI7iEQqEV2Bj7QspQW3Q6zHyPxN6nH5yOfA6NNIO+cLnrZJokmXS6Jf5gdY/PFuuv/egU&#10;HLZPZpRmMm8v9Xazw6Pc2PudUrc30+MKRMQp/oXhF5/RoWKmkx/JBNEpyJYZb4kK8pSVA4v8IQdx&#10;UrCcpyCrUv5fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx+4iyHUCAABlBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFnMSleAAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4F9F0304" w14:textId="74D8E806" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1B97DE31" w14:textId="6FE84CE0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B87F754" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="696E073C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="669E6EE3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="06BD08DF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2DE09FA6" w14:textId="1DE68574" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="55CCF05C" w14:textId="111413AB" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="984750213"/>
+                              <w:id w:val="1683703709"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-515611169"/>
+                              <w:id w:val="-1234927968"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="41DBBE46" w14:textId="1D0D4F6B" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="15B61B1F" w14:textId="06EF70D0" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1279145826"/>
+                              <w:id w:val="209081440"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1974901901"/>
+                              <w:id w:val="989605232"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2DE09FA6" w14:textId="1DE68574" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="55CCF05C" w14:textId="111413AB" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="984750213"/>
+                        <w:id w:val="1683703709"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-515611169"/>
+                        <w:id w:val="-1234927968"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="41DBBE46" w14:textId="1D0D4F6B" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="15B61B1F" w14:textId="06EF70D0" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1279145826"/>
+                        <w:id w:val="209081440"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1974901901"/>
+                        <w:id w:val="989605232"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EB3364C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="5C6FC672" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="79A5BEEE" w14:textId="541A0DA5" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6C6D2E0F" w14:textId="13CC477C" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-852185458"/>
+                              <w:id w:val="1729723423"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-808791135"/>
+                              <w:id w:val="-73597142"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="11DD429F" w14:textId="4F54B72E" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="30191B06" w14:textId="43A7D13D" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-526251412"/>
+                              <w:id w:val="-1671637912"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="344516333"/>
+                              <w:id w:val="-83923094"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251674112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658287;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="79A5BEEE" w14:textId="541A0DA5" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6C6D2E0F" w14:textId="13CC477C" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-852185458"/>
+                        <w:id w:val="1729723423"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-808791135"/>
+                        <w:id w:val="-73597142"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="11DD429F" w14:textId="4F54B72E" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="30191B06" w14:textId="43A7D13D" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-526251412"/>
+                        <w:id w:val="-1671637912"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="344516333"/>
+                        <w:id w:val="-83923094"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0ACBB6CB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="082FD5BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BAFAB43" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="331CBC3C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1E2248FA" w14:textId="0206CDF6" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="48007761" w14:textId="70A91A14" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1219249217"/>
+                              <w:id w:val="-1444913323"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1044132965"/>
+                              <w:id w:val="-1979291616"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="29708DDF" w14:textId="3ECA682E" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="7841CF38" w14:textId="27418285" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1140958263"/>
+                              <w:id w:val="527309678"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1962328367"/>
+                              <w:id w:val="-2048140176"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="00832620">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1E2248FA" w14:textId="0206CDF6" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="48007761" w14:textId="70A91A14" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1219249217"/>
+                        <w:id w:val="-1444913323"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1044132965"/>
+                        <w:id w:val="-1979291616"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="29708DDF" w14:textId="3ECA682E" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="7841CF38" w14:textId="27418285" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1140958263"/>
+                        <w:id w:val="527309678"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1962328367"/>
+                        <w:id w:val="-2048140176"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="00832620">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="616C2879" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="078E72AB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="22" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="438B8800" w14:textId="691E7F8B" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6C5FAF51" w14:textId="02A5FB95" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1244022272"/>
+                              <w:id w:val="1537995660"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-375312273"/>
+                              <w:id w:val="-1659293389"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="3519789D" w14:textId="32106E16" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="69C2604D" w14:textId="0000969F" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1516881310"/>
+                              <w:id w:val="-1041663005"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1800064814"/>
+                              <w:id w:val="268890259"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>5</w:t>
+                              <w:r w:rsidR="00832620">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIJN0FegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBx2d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEgk3QV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCI9HyhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabYGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBuOsAV86D1KFQH+vOyWfpvhaK4l3WgeFzBSc3obp9OlcxjObXorJygu3rmT/DPEPr6hF&#10;ZSnpIdS1QME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXJoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8YphwzY7ezgf8qqBmUSi4p7Yk&#10;tMR2EZAykuneJCYLYKrypjImXSIV1Nx4thXURIPpjeTxh5WxrCn4+OP5IAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPhrvGbCEckfE8NDNTHDypqLuLUTAe+FpSKjhNPh4R4c2QOhDL3G2Bv/7&#10;tf/RnrhLWs4aGrqCh18b4RVn5pslVl/ko1Gc0nQZnX8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj0fKF6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="438B8800" w14:textId="691E7F8B" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6C5FAF51" w14:textId="02A5FB95" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1244022272"/>
+                        <w:id w:val="1537995660"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-375312273"/>
+                        <w:id w:val="-1659293389"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="3519789D" w14:textId="32106E16" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="69C2604D" w14:textId="0000969F" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1516881310"/>
+                        <w:id w:val="-1041663005"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1800064814"/>
+                        <w:id w:val="268890259"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>5</w:t>
+                        <w:r w:rsidR="00832620">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BDDA9ED" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...12 lines deleted...]
-  <w:p w14:paraId="59CEF0CD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="32821655" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="25" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="795EEB67" w14:textId="4798F6FA" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="507E65E6" w14:textId="0F5D34E8" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1829518916"/>
+                              <w:id w:val="942653096"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1369449014"/>
+                              <w:id w:val="-1769152719"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="75390597" w14:textId="0AA8D3D2" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="59692AF4" w14:textId="3E5372EB" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1328559244"/>
+                              <w:id w:val="1698891690"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="564155080"/>
+                              <w:id w:val="1033392901"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>6</w:t>
+                              <w:r w:rsidR="00832620">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1077" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="795EEB67" w14:textId="4798F6FA" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="507E65E6" w14:textId="0F5D34E8" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1829518916"/>
+                        <w:id w:val="942653096"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1369449014"/>
+                        <w:id w:val="-1769152719"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="75390597" w14:textId="0AA8D3D2" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="59692AF4" w14:textId="3E5372EB" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1328559244"/>
+                        <w:id w:val="1698891690"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="564155080"/>
+                        <w:id w:val="1033392901"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>6</w:t>
+                        <w:r w:rsidR="00832620">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0060EA16" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2A85BB0F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="24" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="11EDC0EA" w14:textId="24E1859A" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0FEC2C53" w14:textId="3316EDFA" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-769860293"/>
+                              <w:id w:val="-455492617"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1998637368"/>
+                              <w:id w:val="1194502382"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="6B1C182D" w14:textId="76DE4707" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="018228E9" w14:textId="35A02539" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1605384016"/>
+                              <w:id w:val="-221293405"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1011957123"/>
+                              <w:id w:val="1237981589"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>6</w:t>
+                              <w:r w:rsidR="00832620">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251676160;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWcCHzegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjJCb+BAUuotkQMD/3MBCeva+rejQh4LzwNCTWcBh/v6NAGCH0YJM5W4H+/&#10;9j/aE3dJy1lLQ1fy8GstvOLMfLPE6vN8MolTmi6T009EJOaPNctjjV03l0CUyGnFOJnEaI9mJ2oP&#10;zSPth3nMSiphJeUuOe7ES+xXAe0XqebzZERz6QTe2IWTMXSEOXLzoXsU3g0ERqL+LezGUxQveNzb&#10;Rs/g5mskLiaSR6B7VIcG0Ewn7g/7Jy6N43uyOmzJ2TMAAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZwIfN6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApwm4meQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfHxgwBLKHRHDQzczwcmbirq3EAHvhachoYbT4OMdHdoAoQ+9xNka/O/X&#10;/kd74i5pOWto6Aoefm2EV5yZb5ZYfZGPRnFK02U0/kREYv5UszzV2E09B6JETivGySRGezR7UXuo&#10;n2g/zGJWUgkrKXfBcS/OsVsFtF+kms2SEc2lE7iwD07G0BHmyM3H9kl41xMYifq3sB9PMXnB4842&#10;egY32yBxMZE8At2h2jeAZjpxv98/cWmc3pPVcUtOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcJuJnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="11EDC0EA" w14:textId="24E1859A" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0FEC2C53" w14:textId="3316EDFA" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-769860293"/>
+                        <w:id w:val="-455492617"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1998637368"/>
+                        <w:id w:val="1194502382"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="6B1C182D" w14:textId="76DE4707" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="018228E9" w14:textId="35A02539" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1605384016"/>
+                        <w:id w:val="-221293405"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1011957123"/>
+                        <w:id w:val="1237981589"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[6]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>6</w:t>
+                        <w:r w:rsidR="00832620">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63AC4650" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
-[...25 lines deleted...]
-  <w:p w14:paraId="6BA18759" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="66091E73" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="27" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="57C8B455" w14:textId="76CEAE8F" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="508D991D" w14:textId="4F801E80" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1821029009"/>
+                              <w:id w:val="-965812813"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="47890892"/>
+                              <w:id w:val="1964541538"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="054D711B" w14:textId="002AF02B" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="5ADF3EF0" w14:textId="15BC6687" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="233906753"/>
+                              <w:id w:val="-2097393027"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1813829686"/>
+                              <w:id w:val="-677497037"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>7</w:t>
+                              <w:r w:rsidR="00832620">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1082" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="57C8B455" w14:textId="76CEAE8F" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="508D991D" w14:textId="4F801E80" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1821029009"/>
+                        <w:id w:val="-965812813"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="47890892"/>
+                        <w:id w:val="1964541538"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="054D711B" w14:textId="002AF02B" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="5ADF3EF0" w14:textId="15BC6687" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="233906753"/>
+                        <w:id w:val="-2097393027"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1813829686"/>
+                        <w:id w:val="-677497037"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>7</w:t>
+                        <w:r w:rsidR="00832620">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59433692" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="474ADD73" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="26" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2DF85C67" w14:textId="402FE5BF" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="34D0A6CF" w14:textId="1A70D3DE" w:rsidR="00244011" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1476032288"/>
+                              <w:id w:val="-2026395073"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1338810183"/>
+                              <w:id w:val="-1586525036"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="6278279B" w14:textId="2EEAA06D" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00364B1B" w:rsidP="00C7375F">
+                        <w:p w14:paraId="3A0E8610" w14:textId="1E34AE81" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="004B6D2C" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="1831398125"/>
+                              <w:id w:val="-1267470083"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="00E854E2">
+                          <w:r w:rsidR="00832620">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="42729701"/>
+                              <w:id w:val="2078705307"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>7</w:t>
+                              <w:r w:rsidR="00832620">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251677184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXB7LFegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnSbcGdYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC54MhZ8pKKCv7VPAfD9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VCNZgSuUZBbFh2riCrxHdNMuCXKtahAE4ZUmpwdcC6eqfstKL&#10;hqLXJhsNh2dZA750HqQKgf5edUo+S/G1VhLvtA4KmSk4vQ3T6dO5imc2uxDTJy/cupL9M8Q/vKIW&#10;laWkh1BXAgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVt9ulu/cM2y/Q&#10;UgMjII0L00A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf59QLziTp8lF+Pkq4Zkdv5wN+VVCzKBTcU1sS&#10;WmJ7E5AykuneJCYLYKryujImXSIV1MJ4thXURIPpjeTxh5WxrCn42cfJMAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2qpcILPpnsGbCCckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7Px+M4pekynnwiIjF/qlmdauymXgBRIqcV42QSoz2avag9&#10;1I+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i+4HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcHssV6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1083" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1xNhegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3lx2daGbZUPFdiC52cDzpSVUFZ2VfAfj9cf&#10;PnMWUNhSGLCq4DsV+OXs/buLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBpOsAV86D1KFQH+vOiWfpfhaK4l3WgeFzBSc3obp9OlcxjObXYjpygu3rmT/DPEPr6hF&#10;ZSnpIdSVQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVPKyFU6kWAie4A0zh/4WVt9sHd+8Ztl+g&#10;pQZGQBoXpoF+xnpa7ev4pZcy0hOEuwNsqkUmo1M+yqkXnEnS5cP8fJhwzY7ezgf8qqBmUSi4p7Yk&#10;tMT2JiBlJNO9SUwWwFTldWVMukQqqIXxbCuoiQbTG8njDytjWVPwycfxIAW2EN27yMbGMCqRoU93&#10;rDBJuDMq2hj7XWlWlanQV3ILKZU95E/W0UpTqrc49vbHV73FuauDPFJmsHhwrisLPlWfpucIWflz&#10;D5nu7Anwk7qjiO2ypcILPp7sGbCEckfE8NDNTHDyuqLu3YiA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrD7PR6M4pekyGn8iIjF/qlmeauymXgBRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXF9itAtovUs3nyYjm0gm8sQ9OxtAR5sjNx/ZJeNcTGIn6t7AfTzF9wePO&#10;NnoGN98gcTGRPALdodo3gGY6cb/fP3FpnN6T1XFLzp4BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfXE2F6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2DF85C67" w14:textId="402FE5BF" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="34D0A6CF" w14:textId="1A70D3DE" w:rsidR="00244011" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1476032288"/>
+                        <w:id w:val="-2026395073"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1338810183"/>
+                        <w:id w:val="-1586525036"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="6278279B" w14:textId="2EEAA06D" w:rsidR="00E854E2" w:rsidRPr="00C7375F" w:rsidRDefault="00E854E2" w:rsidP="00C7375F">
+                  <w:p w14:paraId="3A0E8610" w14:textId="1E34AE81" w:rsidR="00832620" w:rsidRPr="00C7375F" w:rsidRDefault="00171327" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="1831398125"/>
+                        <w:id w:val="-1267470083"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r>
+                    <w:r w:rsidR="00832620">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="42729701"/>
+                        <w:id w:val="2078705307"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[7]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>7</w:t>
+                        <w:r w:rsidR="00832620">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13F60DE7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3FC617B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header30.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A279C83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="29AD12A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header31.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A093D06" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="29" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6058D91E" w14:textId="3F43B3AC" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="25D2CFEF" w14:textId="49BAA2BF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1759816650"/>
+                              <w:id w:val="1191179959"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-239953209"/>
+                              <w:id w:val="758650252"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-[...40 lines deleted...]
-                                <w:t>7</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJoa69eAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1087" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6058D91E" w14:textId="3F43B3AC" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="25D2CFEF" w14:textId="49BAA2BF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1759816650"/>
+                        <w:id w:val="1191179959"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-239953209"/>
+                        <w:id w:val="758650252"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-[...40 lines deleted...]
-                          <w:t>7</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11EA4510" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4251CA2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658291" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="28" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2F59E54B" w14:textId="6716397F" w:rsidR="00244011" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2AF8BA84" w14:textId="2B653393" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1300025499"/>
+                              <w:id w:val="1177609659"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1104537607"/>
+                              <w:id w:val="-1819407682"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-[...40 lines deleted...]
-                                <w:t>7</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251678208;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2E+FoeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBCMLUuXi2h2hIxPPQzE5y8rql7NyLgvfA0JNRwGny8o482QOjDIHG2Av/7&#10;tftoT9wlLWctDV3Jw6+18Ioz880Sq8/zySROaTpMTj8RkZg/1iyPNXbdXAJRIqcV42QSoz2anag9&#10;NI+0H+YxK6mElZS75LgTL7FfBbRfpJrPkxHNpRN4YxdOxtAR5sjNh+5ReDcQGIn6t7AbT1G84HFv&#10;Gz2Dm6+RuJhIfkB1aADNdOL+sH/i0jg+J6vDlpw9AwAA//8DAFBLAwQUAAYACAAAACEAOooRwt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQGkTsqkAwYFKVUWLxNWN&#10;lzgitqPYacPfs5zKcbVPM2/K1eQ6caQhtsEjzGcKBPk6mNY3CB/715sliJi0N7oLnhB+KMKqurwo&#10;dWHCyb/TcZcawSE+FhrBptQXUsbaktNxFnry/PsKg9OJz6GRZtAnDnedvFUqk063nhus7unZUv29&#10;Gx3CfvNkRmkm8/ZSb9Zb+pRre79FvL6aHh9AJJrSGYY/fVaHip0OYfQmig4hy7M7RhEWKgfBwHKR&#10;8bgDQq7mIKtS/l9Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2E+FoeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6ihHC3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1088" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658291;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJoa69eAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqXBCcGDACsodEcNDNzPByeuKuncjAt4LT0NCDafBxzs6tAFCH3qJszX436/9&#10;j/bEXdJy1tDQFTz82givODPfLLH6PJ9M4pSmy+T0ExGJ+WPN6lhjN/UlECVyWjFOJjHao9mL2kP9&#10;SPthEbOSSlhJuQuOe/ESu1VA+0WqxSIZ0Vw6gTd26WQMHWGO3HxoH4V3PYGRqH8L+/EU0xc87myj&#10;Z3CLDRIXE8kj0B2qfQNophP3+/0Tl8bxPVkdtuT8GQAA//8DAFBLAwQUAAYACAAAACEAFnMSleAA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm900aNKm2RQVPVgoxVbodZsd&#10;s8HsbMhu2vjvHU96egzv8eZ75XpynTjjEFpPCuazBARS7U1LjYKPw+vdAkSImozuPKGCbwywrq6v&#10;Sl0Yf6F3PO9jI7iEQqEV2Bj7QspQW3Q6zHyPxN6nH5yOfA6NNIO+cLnrZJokmXS6Jf5gdY/PFuuv&#10;/egUHLZPZpRmMm8v9Xazw6Pc2PudUrc30+MKRMQp/oXhF5/RoWKmkx/JBNEpyJYZb4kK8pSVA4v8&#10;IQdxUrCcpyCrUv5fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASaGuvXgCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFnMSleAAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2F59E54B" w14:textId="6716397F" w:rsidR="00244011" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2AF8BA84" w14:textId="2B653393" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1300025499"/>
+                        <w:id w:val="1177609659"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1104537607"/>
+                        <w:id w:val="-1819407682"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-[...40 lines deleted...]
-                          <w:t>7</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55053E51" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="41BE61A7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49DE0289" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...928 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0DB0E0B5" w14:textId="795DDD40" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="172E5D1A" w14:textId="764FB5B8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1420708677"/>
+                              <w:id w:val="-781420714"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1073425776"/>
+                              <w:id w:val="-2073947952"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT3wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0SVzde&#10;4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXkqlC5&#10;dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1Vp/1g&#10;EQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrzRbYE&#10;cUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACVsxht3AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0DB0E0B5" w14:textId="795DDD40" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="172E5D1A" w14:textId="764FB5B8" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1420708677"/>
+                        <w:id w:val="-781420714"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1073425776"/>
+                        <w:id w:val="-2073947952"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header40.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20C44045" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="72281C84" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="30705DFB" w14:textId="42CFDF8C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4E64C1CD" w14:textId="454A53E6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1012684166"/>
+                              <w:id w:val="349682798"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1633441608"/>
+                              <w:id w:val="573328237"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAFnMSleAA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm900aNKm2RQVPVgoxVbodZsd&#10;s8HsbMhu2vjvHU96egzv8eZ75XpynTjjEFpPCuazBARS7U1LjYKPw+vdAkSImozuPKGCbwywrq6v&#10;Sl0Yf6F3PO9jI7iEQqEV2Bj7QspQW3Q6zHyPxN6nH5yOfA6NNIO+cLnrZJokmXS6Jf5gdY/PFuuv&#10;/egUHLZPZpRmMm8v9Xazw6Pc2PudUrc30+MKRMQp/oXhF5/RoWKmkx/JBNEpyJYZb4kK8pSVA4v8&#10;IQdxUrCcpyCrUv5fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5bxnv3gCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFnMSleAAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="30705DFB" w14:textId="42CFDF8C" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4E64C1CD" w14:textId="454A53E6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1012684166"/>
+                        <w:id w:val="349682798"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1633441608"/>
+                        <w:id w:val="573328237"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="272C0459" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="1002423A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3B3A4B6D" w14:textId="47307D51" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="3CA9A4D3" w14:textId="355C07B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1931964990"/>
+                              <w:id w:val="-1505125789"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1603802617"/>
+                              <w:id w:val="975191540"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA10IwkXkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3B3A4B6D" w14:textId="47307D51" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="3CA9A4D3" w14:textId="355C07B5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1931964990"/>
+                        <w:id w:val="-1505125789"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1603802617"/>
+                        <w:id w:val="975191540"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2204F0EC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0639B394" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="06C13D33" w14:textId="1AB58BAA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="22E856B5" w14:textId="77BDC4DF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2091572970"/>
+                              <w:id w:val="-1935280039"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="295490100"/>
+                              <w:id w:val="-321581915"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAFnMSleAA&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm900aNKm2RQVPVgoxVbodZsd&#10;s8HsbMhu2vjvHU96egzv8eZ75XpynTjjEFpPCuazBARS7U1LjYKPw+vdAkSImozuPKGCbwywrq6v&#10;Sl0Yf6F3PO9jI7iEQqEV2Bj7QspQW3Q6zHyPxN6nH5yOfA6NNIO+cLnrZJokmXS6Jf5gdY/PFuuv&#10;/egUHLZPZpRmMm8v9Xazw6Pc2PudUrc30+MKRMQp/oXhF5/RoWKmkx/JBNEpyJYZb4kK8pSVA4v8&#10;IQdxUrCcpyCrUv5fUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqPB/RHgCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFnMSleAAAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="06C13D33" w14:textId="1AB58BAA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="22E856B5" w14:textId="77BDC4DF" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2091572970"/>
+                        <w:id w:val="-1935280039"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="295490100"/>
+                        <w:id w:val="-321581915"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25DC1912" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="747A5BDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="11" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7D1F193F" w14:textId="5B8E4025" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00364B1B" w:rsidP="00664D04">
+                        <w:p w14:paraId="29F73B33" w14:textId="34A9FF37" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1513110309"/>
+                              <w:id w:val="424538815"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1096294183"/>
+                              <w:id w:val="-23099281"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7D1F193F" w14:textId="5B8E4025" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E854E2" w:rsidP="00664D04">
+                  <w:p w14:paraId="29F73B33" w14:textId="34A9FF37" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1513110309"/>
+                        <w:id w:val="424538815"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1096294183"/>
+                        <w:id w:val="-23099281"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A9DE693" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="546F5E77" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="10" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3DD4FFA4" w14:textId="53B76CB3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00364B1B" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7D15D51C" w14:textId="2FB0F3D1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004B6D2C" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1589585789"/>
+                              <w:id w:val="-1824883109"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
+                              <w:r w:rsidR="00832620">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="671451959"/>
+                              <w:id w:val="-797374246"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00FC18EB">
-                                <w:t>2025/26:155</w:t>
+                              <w:r w:rsidR="00EF3721">
+                                <w:t>2025/26:168</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKmH7HJ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3DD4FFA4" w14:textId="53B76CB3" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00E854E2" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7D15D51C" w14:textId="2FB0F3D1" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00171327" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1589585789"/>
+                        <w:id w:val="-1824883109"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
+                        <w:r w:rsidR="00832620">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="671451959"/>
+                        <w:id w:val="-797374246"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00FC18EB">
-                          <w:t>2025/26:155</w:t>
+                        <w:r w:rsidR="00EF3721">
+                          <w:t>2025/26:168</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
@@ -33388,897 +30406,986 @@
   </w:num>
   <w:num w:numId="37" w16cid:durableId="4476604">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="402145859">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1232156023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1796826326">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2104447184">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="196"/>
   <w:mirrorMargins/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A1D50"/>
+    <w:rsidRoot w:val="00336EEE"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
     <w:rsid w:val="000112FE"/>
-    <w:rsid w:val="0001198A"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="000255F6"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
+    <w:rsid w:val="000340E3"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
+    <w:rsid w:val="00061CE7"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
+    <w:rsid w:val="00075110"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="00084F55"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
     <w:rsid w:val="0009544E"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
+    <w:rsid w:val="000A2AC0"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
+    <w:rsid w:val="000D5A73"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
+    <w:rsid w:val="000E7CB1"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
+    <w:rsid w:val="001025E1"/>
     <w:rsid w:val="001028C5"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
+    <w:rsid w:val="00137AC0"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
+    <w:rsid w:val="0015631B"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
+    <w:rsid w:val="00171327"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="001823A7"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
+    <w:rsid w:val="001E7DDD"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
+    <w:rsid w:val="00226DC1"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00270D51"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
+    <w:rsid w:val="00297BA3"/>
     <w:rsid w:val="002A1E80"/>
-    <w:rsid w:val="002A26FD"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
+    <w:rsid w:val="00321B79"/>
     <w:rsid w:val="00327E6C"/>
+    <w:rsid w:val="003322A4"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
+    <w:rsid w:val="00334D21"/>
+    <w:rsid w:val="00336EEE"/>
     <w:rsid w:val="0034001E"/>
+    <w:rsid w:val="00341AE1"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00364B1B"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
+    <w:rsid w:val="00394FA8"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
+    <w:rsid w:val="003A254D"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
     <w:rsid w:val="003B26C6"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
+    <w:rsid w:val="003D07BD"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
+    <w:rsid w:val="003E0209"/>
     <w:rsid w:val="003E1270"/>
+    <w:rsid w:val="003E2A3C"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
+    <w:rsid w:val="003F67C4"/>
     <w:rsid w:val="003F6CBA"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00422B6F"/>
+    <w:rsid w:val="0042051D"/>
+    <w:rsid w:val="00421158"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
     <w:rsid w:val="00432371"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
+    <w:rsid w:val="00450C7B"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
+    <w:rsid w:val="00455A9C"/>
     <w:rsid w:val="00465E66"/>
+    <w:rsid w:val="0047065F"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
+    <w:rsid w:val="004B6D2C"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
+    <w:rsid w:val="005206ED"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
+    <w:rsid w:val="005C6A3D"/>
+    <w:rsid w:val="005D0D79"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
+    <w:rsid w:val="005E7EEE"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
+    <w:rsid w:val="00621AB6"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
-    <w:rsid w:val="00673AA6"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="00674F53"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
     <w:rsid w:val="006A0759"/>
-    <w:rsid w:val="006A1D50"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
+    <w:rsid w:val="006D22E6"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
+    <w:rsid w:val="006D583C"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
+    <w:rsid w:val="00705E2F"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
+    <w:rsid w:val="0071596B"/>
     <w:rsid w:val="007159FE"/>
+    <w:rsid w:val="0071682C"/>
+    <w:rsid w:val="00730B8C"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
+    <w:rsid w:val="00744AA6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
+    <w:rsid w:val="007529AD"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
+    <w:rsid w:val="00776306"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="0079009B"/>
     <w:rsid w:val="00791898"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
+    <w:rsid w:val="007D046F"/>
     <w:rsid w:val="007D25ED"/>
+    <w:rsid w:val="007E3377"/>
     <w:rsid w:val="007E44F8"/>
+    <w:rsid w:val="007E5BA6"/>
     <w:rsid w:val="007E70C6"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
+    <w:rsid w:val="00832620"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
+    <w:rsid w:val="00847D4B"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
+    <w:rsid w:val="008561F2"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
+    <w:rsid w:val="00866D84"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
+    <w:rsid w:val="008824E2"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="00893E41"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
+    <w:rsid w:val="008B698E"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
+    <w:rsid w:val="008D3A63"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
+    <w:rsid w:val="009071C0"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
+    <w:rsid w:val="00935FDC"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
+    <w:rsid w:val="00981FE8"/>
+    <w:rsid w:val="00982FEF"/>
     <w:rsid w:val="009831A0"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A673B"/>
     <w:rsid w:val="009A7B86"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
+    <w:rsid w:val="009C488F"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
+    <w:rsid w:val="009C6043"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009E3174"/>
+    <w:rsid w:val="009E3391"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
+    <w:rsid w:val="00A11EDF"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
+    <w:rsid w:val="00A557ED"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A70DDE"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
+    <w:rsid w:val="00AA4502"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB0334"/>
     <w:rsid w:val="00AB35DF"/>
+    <w:rsid w:val="00AB5AC0"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
+    <w:rsid w:val="00AC4E7C"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
+    <w:rsid w:val="00AE300C"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
     <w:rsid w:val="00AF1194"/>
+    <w:rsid w:val="00AF25A4"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B04951"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
+    <w:rsid w:val="00B7644F"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
+    <w:rsid w:val="00BE19B7"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
+    <w:rsid w:val="00C049E5"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
+    <w:rsid w:val="00C517BA"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
+    <w:rsid w:val="00CB35DB"/>
+    <w:rsid w:val="00CB4638"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC7000"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
+    <w:rsid w:val="00CD3F9E"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
     <w:rsid w:val="00D143D5"/>
+    <w:rsid w:val="00D236E4"/>
     <w:rsid w:val="00D332B5"/>
+    <w:rsid w:val="00D33D04"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
+    <w:rsid w:val="00D536B2"/>
+    <w:rsid w:val="00D70AF8"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
+    <w:rsid w:val="00D97E6A"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
+    <w:rsid w:val="00DA6E95"/>
     <w:rsid w:val="00DB3C2B"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
     <w:rsid w:val="00DC55EB"/>
+    <w:rsid w:val="00DC71A4"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
     <w:rsid w:val="00DF5E55"/>
+    <w:rsid w:val="00DF7C30"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
+    <w:rsid w:val="00E07B88"/>
     <w:rsid w:val="00E07DD1"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
+    <w:rsid w:val="00E23705"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
+    <w:rsid w:val="00E26248"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
     <w:rsid w:val="00E57C43"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E854E2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
+    <w:rsid w:val="00ED029A"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
+    <w:rsid w:val="00EF3721"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
     <w:rsid w:val="00F05B4E"/>
+    <w:rsid w:val="00F067A2"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
+    <w:rsid w:val="00F77E16"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
+    <w:rsid w:val="00FA61C5"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
-    <w:rsid w:val="00FC18EB"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E33AA20"/>
-  <w15:docId w15:val="{47025ECB-8FE6-4F50-95AC-38DFAA81724B}"/>
+  <w14:docId w14:val="34FBBC3F"/>
+  <w15:docId w15:val="{4CB34528-B07C-4364-ADF9-0570DFA9ECF7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -36803,51 +33910,55 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header34.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header36.xml"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer44.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer40.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header39.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer42.xml"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header35.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer41.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header38.xml"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer45.xml"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer38.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer36.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer37.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header31.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header32.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/kn/ke-rs/Strlsk%20%20Krnteknik/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -37119,238 +34230,274 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...24 lines deleted...]
-</p:properties>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Klimat- och näringslivsdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Klimat- och näringslivsdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:168</dokumentnummer>
+  <titel>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Klimat- och näringslivsdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c0493b0-b933-4b95-9adf-86d543f32632</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>112</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-13798</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-13798</Url>
+      <Description>6VV7YVCVAJZ7-373442560-13798</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
-                <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9941df-7074-4a92-bf99-225d24d78d61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Delat med" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -37411,230 +34558,209 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{804E68F8-F78F-4243-9828-9EF552361999}">
-[...33 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F2260E4-FC6E-4FD7-AEB7-0F9BB39A4A39}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AD06A15-AE65-4C46-8DF1-FC1115B6BD23}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD5A4D7F-EC88-4FB5-8204-11F8D14E8B1C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EFAAE0C-6310-42C3-A128-BD3735DF77A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5DAA490-DC3F-4950-A151-70ABC362A9A9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{617045D2-9FD9-4E5E-B164-50BA77EA4C03}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EFDC62A-B99F-47EF-94B5-8E593A027F5E}"/>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93536A5B-AC47-48D0-BF12-F2890319CAB4}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97908E3E-14A4-4D45-B9ED-A81B9859556E}"/>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86331527-3322-417C-A7A6-BCFBAD5BC8E8}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>63</Pages>
-[...1 lines deleted...]
-  <Characters>114034</Characters>
+  <Pages>37</Pages>
+  <Words>12474</Words>
+  <Characters>66113</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>270</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>550</Lines>
+  <Paragraphs>156</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>135279</CharactersWithSpaces>
+  <CharactersWithSpaces>78431</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>En mer rättssäker och effektiv domstolsprocess</dc:title>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title>Ändamålsenliga säkerhets- och strålskyddskrav för utvinning och bearbetning av kärnämnen</dc:title>
+  <dc:creator>Berit Götesson</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
-    <vt:lpwstr>1;#Justitiedepartementet|75210908-dd30-49f2-afb6-71c3d988f75d</vt:lpwstr>
+    <vt:lpwstr>112;#Klimat- och näringslivsdepartementet|8c0493b0-b933-4b95-9adf-86d543f32632</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>fc7c9ac9-81b0-4d06-94ca-a63fbbecc2d6</vt:lpwstr>
+    <vt:lpwstr>e2fa25d2-bc62-4482-bcc7-85ae2f36c51d</vt:lpwstr>
   </property>
 </Properties>
 </file>