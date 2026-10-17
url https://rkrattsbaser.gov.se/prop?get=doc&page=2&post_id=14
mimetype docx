--- v0 (2026-05-16)
+++ v1 (2026-10-17)
@@ -1,14743 +1,7307 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="bin" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A53A99C" w14:textId="121467F8" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
+    <w:p w14:paraId="2E7A952E" w14:textId="77777777" w:rsidR="008942E0" w:rsidRDefault="00BC64FE" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Publikation"/>
+          <w:tag w:val="Publikation"/>
+          <w:id w:val="577641782"/>
+          <w:lock w:val="contentLocked"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008942E0">
+            <w:t>Regeringens skrivelse</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008942E0">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D98499E" wp14:editId="064D1A7A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="620A0260" wp14:editId="3509F72A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="Textruta 12"/>
+                <wp:docPr id="1" name="Textruta 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
-                              <w:id w:val="-838614461"/>
+                              <w:id w:val="-772469388"/>
                               <w:lock w:val="contentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="6B2C10CE" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="00811BB8" w:rsidRDefault="00241040" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="4FC05F2B" w14:textId="77777777" w:rsidR="008942E0" w:rsidRPr="00811BB8" w:rsidRDefault="008942E0" w:rsidP="00F572D9">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AFF5EB1" wp14:editId="51E070C9">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="562AD71D" wp14:editId="448B48F4">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
-                                              <pic:cNvPr id="2" name="Bild 3"/>
+                                              <pic:cNvPr id="14" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId13"/>
+                                              <a:blip r:embed="rId14"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6D98499E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="620A0260" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Textruta 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
-                        <w:id w:val="-838614461"/>
+                        <w:id w:val="-772469388"/>
                         <w:lock w:val="contentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="6B2C10CE" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="00811BB8" w:rsidRDefault="00241040" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="4FC05F2B" w14:textId="77777777" w:rsidR="008942E0" w:rsidRPr="00811BB8" w:rsidRDefault="008942E0" w:rsidP="00F572D9">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AFF5EB1" wp14:editId="51E070C9">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="562AD71D" wp14:editId="448B48F4">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
-                                        <pic:cNvPr id="2" name="Bild 3"/>
+                                        <pic:cNvPr id="14" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId13"/>
+                                        <a:blip r:embed="rId14"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
-        <w:id w:val="-1816559108"/>
+        <w:id w:val="651496753"/>
         <w:lock w:val="contentLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="669E904C" w14:textId="6F91E785" w:rsidR="00241040" w:rsidRDefault="00F00228" w:rsidP="00333C9D">
+        <w:p w14:paraId="2FB9C5B3" w14:textId="15F6860D" w:rsidR="008942E0" w:rsidRDefault="00A46689" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:255</w:t>
+            <w:t>2025/26:308</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6C12B083" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="005F407A" w:rsidRDefault="00241040" w:rsidP="00333C9D">
+    <w:p w14:paraId="04E24284" w14:textId="77777777" w:rsidR="008942E0" w:rsidRPr="00D01F17" w:rsidRDefault="008942E0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA3119" w14:paraId="55AF03F1" w14:textId="77777777">
-[...29 lines deleted...]
-        </w:sdt>
+      <w:tr w:rsidR="008942E0" w14:paraId="39A42BB0" w14:textId="77777777" w:rsidTr="00333C9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5834" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="771E774D" w14:textId="7E5A1E73" w:rsidR="008942E0" w:rsidRDefault="009F4952" w:rsidP="00333C9D">
+            <w:pPr>
+              <w:pStyle w:val="Proprubrik"/>
+              <w:spacing w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Riksrevisionens rapport om statens arbete för att motverka risker </w:t>
+            </w:r>
+            <w:r w:rsidR="00230ACB">
+              <w:t xml:space="preserve">för etnisk diskriminering </w:t>
+            </w:r>
+            <w:r>
+              <w:t>vid myndigheters beslut</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
-              <w:id w:val="1988590602"/>
+              <w:id w:val="-752892312"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="435A1826" w14:textId="7743B23A" w:rsidR="00241040" w:rsidRDefault="00E554C0" w:rsidP="00333C9D">
+              <w:p w14:paraId="66D3AB66" w14:textId="2E497C61" w:rsidR="008942E0" w:rsidRDefault="009F4952" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Prop.</w:t>
+                  <w:t>Skr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
-              <w:id w:val="-348560707"/>
+              <w:id w:val="1093290642"/>
               <w:lock w:val="contentLocked"/>
-              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="725D357B" w14:textId="5A7B164E" w:rsidR="00241040" w:rsidRPr="00141F91" w:rsidRDefault="00F00228" w:rsidP="00333C9D">
+              <w:p w14:paraId="61634D95" w14:textId="077396A3" w:rsidR="008942E0" w:rsidRPr="00141F91" w:rsidRDefault="00A46689" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:255</w:t>
+                  <w:t>2025/26:308</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="431E4D2A" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
+    <w:p w14:paraId="6A2CE19E" w14:textId="77777777" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C831F71" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
+    <w:p w14:paraId="56D84CB4" w14:textId="77777777" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D5A346D" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
+        <w:t>Regeringen överlämnar denna skrivelse till riksdagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43037B38" w14:textId="77777777" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="189A158A" w14:textId="5242B8D2" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
+    <w:p w14:paraId="779AE769" w14:textId="6504F802" w:rsidR="008942E0" w:rsidRPr="00696E40" w:rsidRDefault="008942E0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00696E40">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:lang w:val="de-DE"/>
+          </w:rPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-04-30T00:00:00Z">
+          <w:id w:val="750776800"/>
+          <w:date w:fullDate="2026-08-20T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004E2161">
-            <w:t>den 30 april 2026</w:t>
+          <w:r w:rsidR="00D726D2" w:rsidRPr="00696E40">
+            <w:rPr>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:t xml:space="preserve">den 20 </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00D726D2" w:rsidRPr="00696E40">
+            <w:rPr>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:t>augusti</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00D726D2" w:rsidRPr="00696E40">
+            <w:rPr>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6A38FDBC" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
-[...12 lines deleted...]
-    <w:p w14:paraId="5207E277" w14:textId="26A60170" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00333C9D">
+    <w:p w14:paraId="0CAC9FB5" w14:textId="77777777" w:rsidR="008942E0" w:rsidRPr="00696E40" w:rsidRDefault="008942E0" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:alias w:val="Namnunderskrift1"/>
+        <w:tag w:val="Namnunderskrift1"/>
+        <w:id w:val="146416067"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:namnunderskrift1[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="5577A045" w14:textId="3E0B78A4" w:rsidR="008942E0" w:rsidRPr="00696E40" w:rsidRDefault="00D726D2" w:rsidP="00333C9D">
+          <w:pPr>
+            <w:pStyle w:val="Propnamnunderskrift1"/>
+            <w:rPr>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00696E40">
+            <w:rPr>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:t>Ebba Busch</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="694C55C6" w14:textId="585B730F" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
+      <w:r w:rsidRPr="00696E40">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="Namnunderskrift2"/>
+          <w:tag w:val="Namnunderskrift2"/>
+          <w:id w:val="-873931827"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D726D2">
+            <w:t>Lotta Edholm</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="30837D8C" w14:textId="134C756D" w:rsidR="008942E0" w:rsidRPr="008C3EC0" w:rsidRDefault="008942E0" w:rsidP="004534C4">
+      <w:pPr>
+        <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00353ECF">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
-          <w:id w:val="596381816"/>
+          <w:id w:val="-1224515004"/>
           <w:lock w:val="contentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E554C0">
+          <w:r w:rsidR="009F4952">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Arbetsmarknadsdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="008F01E7">
+      <w:r w:rsidRPr="008C3EC0">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B958512" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00C0785A">
+    <w:p w14:paraId="3F743DEC" w14:textId="77777777" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
-        <w:t>Propositionens huvudsakliga innehåll</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BDF6813" w14:textId="08EDB4E0" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00241040">
+        <w:t>Skrivelsens huvudsakliga innehåll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634AD7DD" w14:textId="4FDA9B9E" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="008942E0">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t>Det är viktigt för såväl enskilda individer som för den ekonomiska ut</w:t>
+        <w:t xml:space="preserve">I skrivelsen redovisar regeringen sin bedömning av de iakttagelser och rekommendationer som Riksrevisionen lämnar </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC29F3">
+        <w:t xml:space="preserve">till regeringen </w:t>
       </w:r>
       <w:r>
-        <w:softHyphen/>
-        <w:t>vecklingen att det finns möjlighet för hushåll att ta krediter för kon</w:t>
+        <w:t xml:space="preserve">i rapporten </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC29F3">
+        <w:t>E</w:t>
       </w:r>
       <w:r>
-        <w:softHyphen/>
-        <w:t>sumtion och bostadsköp. Samtidigt kan hög skuldsättning skapa sårbarhet för enskilda individer, det finansiella systemet och för samhällsekonomin i stort. För enskilda hushåll kan t.ex. höga ränte- och amorterings</w:t>
+        <w:t>tnisk diskriminering</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC29F3">
+        <w:t xml:space="preserve"> – statens arbete för att motverka risker vid myndigheters beslut</w:t>
       </w:r>
       <w:r>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:softHyphen/>
-        <w:t>händelser. För att förstå dessa risker på både individ- och systemnivå krävs tillförlitlig statistik. Uppgifter om hushållens ekonomi är dock integritets</w:t>
+        <w:t xml:space="preserve"> 2026:8</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk232588099"/>
+      <w:r w:rsidR="00BC29F3">
+        <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="49481E23" w14:textId="3FCC1734" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00AA5AF4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>Riksrevisionens övergripande slutsats är att statens arbete på området inte är effektivt. Arbetet är i huvudsak händelsestyrt och bristerna finns framför allt i myndigheternas förebyggande arbete. R</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5AF4">
+        <w:t>iksrevisionen</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">I </w:t>
-[...2 lines deleted...]
-        <w:t>propositionen</w:t>
+        <w:t xml:space="preserve"> pekar även på att D</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5AF4">
+        <w:t>iskrimineringsombudsmannens (D</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> föreslås att Statistiska centralbyråns (SCB) mikro</w:t>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5AF4">
+        <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> pådrivande roll i frågan är begränsad. Dessa brister innebär en risk för att individens skydd mot diskriminering är otillräckligt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB91149" w14:textId="76466BB8" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00583CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning. Alla myndigheter ansvarar för att motverka diskriminering i sin verksamhet. Regeringen instämmer i Riksrevisionens bedömning att brister i myndigheternas förebyggande arbete skapar en påtaglig risk för att diskriminering inte upptäcks och åtgärdas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD8FEED" w14:textId="77777777" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00583CE0">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
-[...3 lines deleted...]
-    <w:p w14:paraId="121EF283" w14:textId="4E150139" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00241040">
+        <w:t xml:space="preserve">Regeringen har vidtagit ett antal åtgärder för att bekämpa etnisk diskriminering men noterar samtidigt det som framgår i rapporten om att myndigheternas arbete delvis hämmas av en osäkerhet om vilka metoder som kan användas för att kartlägga risker för etnisk diskriminering. Regeringen har därför gett DO i uppdrag att genomföra främjande insatser riktade till myndigheter som stöd i deras arbete med att undersöka och hantera risker för etnisk diskriminering i den egna verksamheten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69786D4F" w14:textId="3BB8A908" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00583CE0">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t>Lagändringarna föreslås träda i kraft den 1 augusti 2026.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="484A3F71" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="008F2013" w:rsidRDefault="00241040" w:rsidP="005E3C60">
+        <w:t>I och med denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C066317" w14:textId="77777777" w:rsidR="008942E0" w:rsidRPr="008F2013" w:rsidRDefault="008942E0" w:rsidP="00362009">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B177DD5" w14:textId="266F9E5D" w:rsidR="00A860F5" w:rsidRDefault="00241040">
+    <w:p w14:paraId="37C04535" w14:textId="4A3A7150" w:rsidR="00A46689" w:rsidRDefault="008942E0">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00613168">
+      <w:r w:rsidRPr="00B849B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc228442387" w:history="1">
-        <w:r w:rsidR="00A860F5" w:rsidRPr="0053265B">
+      <w:hyperlink w:anchor="_Toc237961667" w:history="1">
+        <w:r w:rsidR="00A46689" w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00A860F5">
+        <w:r w:rsidR="00A46689">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A860F5" w:rsidRPr="0053265B">
+        <w:r w:rsidR="00A46689" w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till riksdagsbeslut</w:t>
+          <w:t>Ärendet och dess beredning</w:t>
         </w:r>
-        <w:r w:rsidR="00A860F5">
+        <w:r w:rsidR="00A46689">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A860F5">
+        <w:r w:rsidR="00A46689">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A860F5">
+        <w:r w:rsidR="00A46689">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228442387 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237961667 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00A860F5">
+        <w:r w:rsidR="00A46689">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00A860F5">
+        <w:r w:rsidR="00A46689">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A860F5">
+        <w:r w:rsidR="00BC64FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00A860F5">
+        <w:r w:rsidR="00A46689">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F435135" w14:textId="609DD13B" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+    <w:p w14:paraId="662BE562" w14:textId="4BBEDE69" w:rsidR="00A46689" w:rsidRDefault="00A46689">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228442388" w:history="1">
-        <w:r w:rsidRPr="0053265B">
+      <w:hyperlink w:anchor="_Toc237961668" w:history="1">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0053265B">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Förslag till lag om ändring i lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
+          <w:t>Riksrevisionens iakttagelser och rekommendationer till regeringen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228442388 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237961668 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BC64FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="548F4FC5" w14:textId="7D87FAA5" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="3D0BC65B" w14:textId="37EDBECA" w:rsidR="00A46689" w:rsidRDefault="00A46689">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228442389" w:history="1">
-        <w:r w:rsidRPr="0053265B">
+      <w:hyperlink w:anchor="_Toc237961669" w:history="1">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>2.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0053265B">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Ärendet och dess beredning</w:t>
+          <w:t>Myndigheternas arbete för att kartlägga och hantera risker</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228442389 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237961669 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BC64FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18F4199A" w14:textId="07769EB2" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="07C55E2A" w14:textId="0E47700B" w:rsidR="00A46689" w:rsidRDefault="00A46689">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228442390" w:history="1">
-        <w:r w:rsidRPr="0053265B">
+      <w:hyperlink w:anchor="_Toc237961670" w:history="1">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>2.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0053265B">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Fasit</w:t>
+          <w:t>DO:s tillsyn och främjande insatser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228442390 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237961670 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BC64FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6786E509" w14:textId="23426F6A" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+    <w:p w14:paraId="39BA2136" w14:textId="130A8760" w:rsidR="00A46689" w:rsidRDefault="00A46689">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228442391" w:history="1">
-        <w:r w:rsidRPr="0053265B">
+      <w:hyperlink w:anchor="_Toc237961671" w:history="1">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>2.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0053265B">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>En mikrosimuleringsmodell</w:t>
+          <w:t>Statens arbete mot etnisk diskriminering vid myndigheters beslut</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228442391 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237961671 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BC64FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D0D7E09" w14:textId="4055CBA1" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+    <w:p w14:paraId="3498F80C" w14:textId="6C7D3BD8" w:rsidR="00A46689" w:rsidRDefault="00A46689">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228442392" w:history="1">
-        <w:r w:rsidRPr="0053265B">
+      <w:hyperlink w:anchor="_Toc237961672" w:history="1">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>2.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0053265B">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>MSTAR och STAR</w:t>
+          <w:t>Riksrevisionens rekommendationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228442392 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237961672 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BC64FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49A8EB19" w14:textId="460D4419" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="6B70BF9F" w14:textId="5F07CAC3" w:rsidR="00A46689" w:rsidRDefault="00A46689">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228442393" w:history="1">
-        <w:r w:rsidRPr="0053265B">
+      <w:hyperlink w:anchor="_Toc237961673" w:history="1">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>4.3</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0053265B">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Utvecklingen av Fasit</w:t>
+          <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228442393 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237961673 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BC64FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="704FF106" w14:textId="6F404193" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+    <w:p w14:paraId="5F7419BE" w14:textId="4FF2B3FD" w:rsidR="00A46689" w:rsidRDefault="00A46689">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228442394" w:history="1">
-        <w:r w:rsidRPr="0053265B">
+      <w:hyperlink w:anchor="_Toc237961674" w:history="1">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="0053265B">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Utökning av Fasit med uppgifter om hushållens skulder</w:t>
+          <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228442394 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237961674 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BC64FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45DE764E" w14:textId="7154EBB1" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
-[...723 lines deleted...]
-    <w:p w14:paraId="693E0686" w14:textId="625A0809" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
+    <w:p w14:paraId="040C65EB" w14:textId="068F95EF" w:rsidR="00A46689" w:rsidRDefault="00A46689">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228442404" w:history="1">
-        <w:r w:rsidRPr="0053265B">
+      <w:hyperlink w:anchor="_Toc237961675" w:history="1">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Stickprovsinsamling av uppgifter om hushållens skulder</w:t>
+          <w:t>Riksrevisionens rapport Etnisk diskriminering – statens arbete för att motverka risker vid myndigheters beslut (RiR 2026:8)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228442404 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237961675 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BC64FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>25</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B8D29A2" w14:textId="38013DB1" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll4"/>
+    <w:p w14:paraId="6AAE9E51" w14:textId="028EA6D4" w:rsidR="00A46689" w:rsidRDefault="00A46689">
+      <w:pPr>
+        <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc228442405" w:history="1">
-        <w:r w:rsidRPr="0053265B">
+      <w:hyperlink w:anchor="_Toc237961676" w:history="1">
+        <w:r w:rsidRPr="000C19A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Promemorians lagförslag</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 20 augusti 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc228442405 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc237961676 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00BC64FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>26</w:t>
+          <w:t>77</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4182F55B" w14:textId="35B3667C" w:rsidR="00A860F5" w:rsidRDefault="00A860F5">
-[...285 lines deleted...]
-        <w:pStyle w:val="Brdtext"/>
+    <w:p w14:paraId="1ED038F2" w14:textId="47FC813C" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00362009">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18664FF3" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="005A72C8" w:rsidRDefault="00241040" w:rsidP="00C0785A">
+    <w:p w14:paraId="67D89658" w14:textId="673B6258" w:rsidR="00E15E76" w:rsidRDefault="00E15E76">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc337537303"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C38B078" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRPr="00696E40" w:rsidRDefault="00DB62B9" w:rsidP="00696E40">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-      </w:pPr>
-[...62 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidRPr="00696E40" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39AA3168" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+    <w:p w14:paraId="0A957CE6" w14:textId="1F11B08F" w:rsidR="00DB62B9" w:rsidRDefault="00983983" w:rsidP="00D16336">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005E0C4C">
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc237961667"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förslag</w:t>
-      </w:r>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="61F39549" w14:textId="76DFE60E" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00D16336">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> till lag om ändring i lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>Riksrevisionen har granskat om staten arbetar effektivt för att motverka etnisk diskriminering vid myndighetsbeslut som rör enskilda. Resultatet av granskningen redovisas i rapporten Etnisk diskriminering – statens arbete för att motverka risker vid myndigheters beslut (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Härigenom föreskrivs i fråga om lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00340C98">
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2026:8), se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00527819">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>del</w:t>
+        <w:t>bilagan</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...133 lines deleted...]
-    <w:p w14:paraId="06983787" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="008B6952">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCDBACD" w14:textId="4708C6EB" w:rsidR="00983983" w:rsidRPr="00D16336" w:rsidRDefault="00983983" w:rsidP="00D16336">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230"/>
-[...1401 lines deleted...]
-          </w:footnotePr>
+        <w:sectPr w:rsidR="00983983" w:rsidRPr="00D16336" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w14:paraId="2BDD17CD" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+      <w:r>
+        <w:t xml:space="preserve">  Riksdagen överlämnade Riksrevisionens rapport till regeringen den 16 april 2026. I denna skrivelse behandlar regeringen de iakttagelser och rekommendationer till regeringen som Riksrevisionen redovisar i sin rapport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F93C5C" w14:textId="3E488E01" w:rsidR="00DB62B9" w:rsidRDefault="00983983" w:rsidP="008C5E77">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc228442389"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc237961668"/>
       <w:r>
-        <w:t>Ärendet och dess beredning</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>Riksrevisionens iakttagelser och rekommendationer till regeringen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="5BF1B012" w14:textId="6083DFF6" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00926B77">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc237961669"/>
+      <w:r w:rsidRPr="00926B77">
+        <w:t xml:space="preserve">Myndigheternas </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Den 22 oktober 2025 remitterade Finansdepartementet promemorian Stickprovsinsamling </w:t>
-[...2 lines deleted...]
-        <w:t>av uppgifter om hushållens skulder</w:t>
+        <w:t>arbete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926B77">
+        <w:t xml:space="preserve"> för att </w:t>
       </w:r>
       <w:r>
-        <w:t>. I promemorian föreslås att Statistiska centralbyråns (SCB) mikro</w:t>
-[...138 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
+        <w:t>kartlägga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926B77">
+        <w:t xml:space="preserve"> och hantera risker</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF3E784" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00962A05" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="11" w:name="_Toc228442391"/>
+    <w:p w14:paraId="4B429563" w14:textId="2940C0A3" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00151C2E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00590548">
+        <w:t>Riksrevisionen</w:t>
+      </w:r>
       <w:r>
-        <w:t>En mikrosimuleringsmodell</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590548">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Det </w:t>
-[...2 lines deleted...]
-        <w:t>fördelningsanalytisk</w:t>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00590548">
+        <w:t>ranskning omfattar arbetet vid Arbetsförmedlingen, Försäkringskassan, Kriminalvården, Kronofogdemyndigheten, Polismyndigheten, Skatteverket och Tullverket och frågan om Diskrimineringsombudsmannens (DO) tillsyn och främjande insatser bidrar till detta arbete.</w:t>
       </w:r>
       <w:r>
-        <w:t>a</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Granskningen visar att myndigheterna generellt har begränsad kunskap om risker för etnisk diskriminering vid beslut som rör enskilda och sällan tar eget initiativ till att undersöka förekomsten av sådana risker.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0FE7A9" w14:textId="4F108EB3" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="007450E6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t>et</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> för inkomster och transferer</w:t>
+        <w:t>De myndigheter som ingår i granskningen har enligt Riksrevisionen en god beredskap att agera utifrån inkomna anmälningar som rör etnisk diskriminering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926B77">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:softHyphen/>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Bristerna rör huvudsakligen det förebyggande arbetet med att kartlägga och förebygga risker för etnisk diskriminering. Alla myndigheter arbetar med generella åtgärder för likabehandling, såsom utbildningar om den statliga värdegrunden. Riksrevisionen konstaterar att sådana åtgärder kan bidra till att minska risken för diskriminering, men att de som regel inte grundas på analyser av specifika risker för etnisk diskriminering i den egna verksamheten. Vidare följs åtgärderna sällan upp utifrån ett diskrimineringsperspektiv. Myndigheterna saknar därmed tillräckligt underlag för att bedöma om de vidtagna åtgärderna är tillräckliga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09373190" w14:textId="4C295151" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00926B77">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> (Fasit) </w:t>
-[...384 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+        <w:t xml:space="preserve">Riksrevisionen framhåller att bristerna i det förebyggande arbetet medför en påtaglig risk för att diskriminering inte uppmärksammas och åtgärdas. Det kan vara svårt för enskilda att identifiera diskriminering vid myndighetsbeslut och att göra en anmälan. Det är därför angeläget att </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Utökning av Fasit</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+        <w:t>myndigheterna själva aktivt identifierar och analyserar risker i den egna verksamheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25751BD5" w14:textId="4023F60F" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00926B77">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> med uppgifter om hushållens skulder</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="721184C4" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00B1530F" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+        <w:t>Det finns enligt granskningen exempel på myndigheter som har påbörjat ett mer systematiskt arbete med att identifiera och hantera risker inom delar av verksamheten. I vissa fall har myndigheter använt flera kunskapskällor och tillämpat metoder såsom statistiska analyser, enkäter, intervjuer, observationer och dialog med relevanta aktörer. Det förekommer även exempel på förebyggande åtgärder som tar sin utgångspunkt i identifierade risker. Arbetet befinner sig däremot generellt i ett tidigt skede och har inte följts upp, vilket innebär att effekterna ännu inte kan bedömas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B080CAA" w14:textId="08B9F37D" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00080E5E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av rapporten framgår vidare att myndigheternas arbete hämmas av en osäkerhet kring vilka metoder som kan användas för att kartlägga risker för diskriminering. Osäkerheten rör fram för allt vilka personuppgifter som får samlas in och användas utan att bestämmelser om behandling av personuppgifter överträds. Riksrevisionen bedömer att myndigheterna bör utreda vilka arbetssätt som är möjliga att tillämpa, både sådana som kräver personuppgifter och sådana som inte gör det.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEAB37D" w14:textId="60BEC120" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00926B77">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="0"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc228442395"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc237961670"/>
       <w:r>
-        <w:t>Hushållens skulder</w:t>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="48" w:name="_Toc212016472"/>
+        <w:t>DO:s tillsyn och främjande insatser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="1D9DB67E" w14:textId="6E46154B" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00926B77">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
-        <w:t>Regeringens</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Riksrevisionen bedömer att DO:s verktyg i form av tillsyn och främjande arbete endast i begränsad utsträckning har haft en pådrivande effekt på myndigheternas arbete mot etnisk diskriminering vid beslut. Detta förklaras delvis av yttre omständigheter. Antalet anmälningar som avser myndighetsbeslut och som faller inom DO:s tillsynsområde är lågt, och det finns ofta brister i bevisningen som försvårar tillsynsarbetet. Samtidigt bedöms även DO:s prioriteringar i användningen av sina verktyg ha betydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466EBC8A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="004E3B32">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t>bedömning</w:t>
-[...15 lines deleted...]
-      </w:r>
+        <w:t>DO:s tillsyn är i hög grad inriktad på individanmälningar. Enligt granskningen har däremot inga anmälningar om etnisk diskriminering vid myndighetsbeslut lett till några konsekvenser för de granskade myndigheterna. Myndigheterna har därmed i begränsad utsträckning sett behov av att vidta åtgärder med anledning av tillsynen, eftersom den inte har resulterat i någon kritik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2143DFE3" w14:textId="5EA6ED5B" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="004E3B32">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> ytterligare</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Därutöver är det många myndighetsbeslut som inte ryms inom de samhällsområden som omfattas av förbuden i diskrimineringslagen (2008:567), vilket innebär att DO i dessa fall saknar möjlighet att utöva tillsyn. Detta begränsar DO:s möjligheter att genom tillsyn verka pådrivande i myndigheternas arbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F0D491" w14:textId="3E94ED49" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="004E3B32">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t>ssektorns</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> skulder i Fasit</w:t>
+        <w:t xml:space="preserve">När det gäller det främjande arbetet har DO under senare år prioriterat insatser riktade till grupper som riskerar att utsättas för diskriminering, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i syfte att öka benägenheten att anmäla. Detta har inneburit att insatser riktade till verksamhetsutövare, såsom myndigheter, i form av utbildningar och dialoger har minskat. Vissa främjande insatser har däremot avsett relevanta riskområden, exempelvis diskriminerande etnisk profilering och användningen av artificiell intelligens. Granskningen visar emellertid att dessa insatser inte har fått något tydligt genomslag i myndigheternas verksamheter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FC3D92" w14:textId="4F79EA4D" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00080E5E">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mot denna bakgrund bedömer Riksrevisionen att DO bör överväga ett mer flexibelt förhållningssätt i användningen av sina verktyg. Myndigheten bör i större utsträckning rikta främjande insatser och, där så är möjligt, andra former av tillsyn mot statliga myndigheter. Ett sådant angreppssätt bedöms kunna stärka DO:s möjligheter att bidra till att myndigheterna utvecklar sitt förebyggande arbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5255D357" w14:textId="3D9144CF" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="000033E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc237961671"/>
+      <w:r>
+        <w:t>Statens arbete mot etnisk diskriminering vid myndigheters beslut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="7C11A5B1" w14:textId="3A91964F" w:rsidR="00983983" w:rsidRPr="000033E4" w:rsidRDefault="00983983" w:rsidP="000033E4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B86FA8">
+        <w:t>Riksrevisionen bedömer att det i första hand är myndigheterna själva som behöver ta ett större ansvar för att säkerställa att deras beslut inte leder till etnisk diskriminering, däribland genom att systematiskt kartlägga och hantera risker i verksamheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Riksrevisionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000033E4">
+        <w:t>bedömer att arbetet med att motverka etnisk diskriminering vid myndigheters beslut är otillräckligt och att regeringen behöver s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">e till att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000033E4">
+        <w:t xml:space="preserve">myndigheterna tar sitt ansvar. Regeringen bör </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därför </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000033E4">
+        <w:t xml:space="preserve">verka för att myndigheter med viss regelbundenhet </w:t>
+      </w:r>
+      <w:r>
+        <w:t>undersöker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000033E4">
+        <w:t xml:space="preserve"> och hanterar risker för etnisk diskriminering </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i sin verksamhet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000033E4">
+        <w:t xml:space="preserve">och i större utsträckning samarbetar för att utbyta erfarenheter och ta fram lämpliga metoder för arbetet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000033E4">
+        <w:t>bl</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc212016473"/>
+      <w:r w:rsidRPr="000033E4">
+        <w:t>a</w:t>
+      </w:r>
       <w:r>
-        <w:t>Promemorians bedömning</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AF76CD6" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="009C543E" w:rsidRDefault="00026B46" w:rsidP="00957720">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000033E4">
+        <w:t xml:space="preserve">genom att tillvarata befintlig expertis inom staten. Riksrevisionen bedömer att granskningens iakttagelser är relevanta för fler myndigheter, liksom för kommunala och regionala verksamheter, särskilt inom vilka tjänstepersoner har stort handlingsutrymme eller automatiserat beslutsfattande förekommer. Regeringen bör enligt Riksrevisionen ta ställning till om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DO:s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000033E4">
+        <w:t xml:space="preserve"> tillsynsmandat behöver utökas även om detta inte skulle ersätta att myndigheterna själva måste ta ansvar för att motverka diskriminering i sina beslut</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D39B82E" w14:textId="0774BBD6" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="000033E4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc237961672"/>
+      <w:r>
+        <w:t>Riksrevisionens rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="75151C6F" w14:textId="6460BBC0" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00AD37B3">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>Bedömningen i promemorian stämmer överens med regeringens bedömning.</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>Riksrevisionen lämnar följande rekommendationer.</w:t>
+      </w:r>
       <w:r>
-        <w:t>Remissinstanserna</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DB2CF32" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C65045F" w14:textId="74626729" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00926B77">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Flertalet remissinstanser tillstyrker bedömningen eller har inget att invända mot den. </w:t>
-[...51 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Till regeringen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A65864E" w14:textId="3F7676F3" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00DD5FF3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Följ upp att statliga myndigheter undersöker och hanterar risker för etnisk diskriminering vid sina beslut som rör enskilda. De sju myndigheter som ingår i granskningen, och andra myndigheter som fattar beslut i ett stort antal individärenden, bör prioriteras.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45086D31" w14:textId="2BE22CE1" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="006E0567">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Ge lämplig myndighet i uppdrag att i samarbete med berörda myndigheter höja kompetensen om metoder för att undersöka risker för etnisk diskriminering vid beslut som rör enskilda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6E64F4" w14:textId="77777777" w:rsidR="00983983" w:rsidRPr="00926B77" w:rsidRDefault="00983983" w:rsidP="00926B77">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C38E212" w14:textId="63F02300" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="006E0567">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Till Arbetsförmedlingen, Försäkringskassan, Kriminalvården, Krono-fogdemyndigheten, Polismyndigheten, Skatteverket och Tullverket: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D45A2C9" w14:textId="45EACFE4" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="006E0567">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> anser att insamlingen även bör omfatta uppgifter om hushållens tillgångar. </w:t>
-[...136 lines deleted...]
-    <w:p w14:paraId="3AC93CA6" w14:textId="1E26B71F" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+        <w:t xml:space="preserve">Se till att med viss regelbundenhet undersöka och hantera risker för etnisk diskriminering vid myndighetens beslut som rör enskilda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C6AA14" w14:textId="77777777" w:rsidR="00983983" w:rsidRPr="006E0567" w:rsidRDefault="00983983" w:rsidP="006E0567">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A606600" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="006E0567">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="4382AF1E" w14:textId="0AF6D545" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="006E0567">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ningseffekter. Till skillnad från </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Till DO: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF4919F" w14:textId="33254BCA" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00DD5FF3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Överväg att använda de verktyg som myndigheten har till sitt förfogande även i fall där det saknas en enskild skadelidande och det bedöms som lämpligt. Det kan till exempel handla om främjande överläggning eller egeninitierad tillsyn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B5FA7A" w14:textId="2EF4172A" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="008C6D7D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...68 lines deleted...]
-    <w:p w14:paraId="7B7B0BA5" w14:textId="1EE4C6BC" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00957720">
+        <w:t>Se till att främjande insatser, såsom utbildningar och dialoger, i större utsträckning än i dag riktar sig till statliga myndigheter för att driva på deras förebyggande arbete mot etnisk diskriminering vid beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAA215B" w14:textId="3D9A0054" w:rsidR="00983983" w:rsidRPr="00926B77" w:rsidRDefault="00983983" w:rsidP="006E0567">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...5887 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId31"/>
+        <w:sectPr w:rsidR="00983983" w:rsidRPr="00926B77" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId27"/>
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="even" r:id="rId29"/>
+          <w:footerReference w:type="default" r:id="rId30"/>
+          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F81C1F0" w14:textId="3FAD767F" w:rsidR="00DB62B9" w:rsidRDefault="00983983" w:rsidP="005F6AB5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc237961673"/>
       <w:r>
-        <w:t xml:space="preserve">Ändringen i paragrafen är en följd av tillägget i 8 § som innebär att </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Regeringens bedömning av Riksrevisionens iakttagelser och rekommendationer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="125B46BD" w14:textId="3CF3EB36" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00751BCD">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">av </w:t>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="137" w:name="_Toc228442404"/>
+        <w:t xml:space="preserve">Regeringen välkomnar Riksrevisionens granskning. Alla myndigheter ansvarar för att motverka diskriminering i sin verksamhet. Riksrevisionens rapport visar på brister i myndigheternas arbete med att kartlägga och förebygga risker för etnisk diskriminering vid beslut som rör enskilda. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A01B74">
+        <w:t xml:space="preserve">Samtidigt finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t>undersökningar som</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A01B74">
+        <w:t xml:space="preserve"> indik</w:t>
+      </w:r>
+      <w:r>
+        <w:t>erar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A01B74">
+        <w:t xml:space="preserve"> att etnisk diskriminering förekommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i enskildas kontakt med myndigheter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A01B74">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54DB0">
+        <w:t xml:space="preserve">Regeringen instämmer i Riksrevisionens bedömning att brister i myndigheternas förebyggande arbete skapar en påtaglig risk för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diskriminering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54DB0">
+        <w:t xml:space="preserve"> inte upptäcks och åtgärdas, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A54DB0">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A54DB0">
+        <w:t xml:space="preserve"> då det kan vara svårt för individen att uppfatta diskriminering vid ett myndighetsbeslut och göra en anmälan.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B369E9">
+        <w:t>Arbetet mot diskriminering och diskriminerande strukturer förutsätter en rad olika åtgärder på olika nivåer.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FBFAFF" w14:textId="5320B8D9" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00B369E9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9064F">
+        <w:t>I arbetet med att förebygga och motverka etnisk diskriminering är det grundläggande att det finns god kunskap bland myndigheter och andra aktörer om deras skyldigheter enligt diskrimineringslagen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> DO bidrar i detta arbete genom att utöva tillsyn över att diskrimineringslagen följs och genom att vidta främjande åtgärder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003705DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3D7417" w14:textId="1A7F0C20" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00C875A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En utgångspunkt i DO:s verksamhet är att individer som utsatts för diskriminering ska få upprättelse och tillgång till ett rättsligt skydd. Genom att driva ärenden tydliggörs också vilka skyldigheter myndigheter och andra aktörer i samhället har, vilket bidrar till att motverka diskriminering. Inom ramen för DO:s främjande verksamhet har myndigheten dialog med myndigheter och organisationer i civila samhället i syfte att sprida och fördjupa kunskapen om det skydd som bestämmelserna i diskrimineringslagen avser att ge och om möjligheten att anmäla diskriminering till DO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E03D40" w14:textId="3025A629" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00C875A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Under åren 2024–2026 har DO </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> prioriterat arbetet med att förebygga och motverka rasism och diskriminering som har samband med etnisk tillhörighet, religion eller annan trosuppfattning. DO har vidare initierat ett projekt om diskriminerande etnisk profilering som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> syftar till att identifiera och sprida arbetssätt för att förebygga och motverka sådan diskriminering av de rättsvårdande myndigheterna. Inom ramen för projektet tar DO fram en kunskapssammanställning och genomför dialog med rättsvårdande myndigheter i syfte att diskutera utmaningar och </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Sammanfattning av promemorian Stickprovsinsamling av uppgifter om hushållens skulder</w:t>
-[...7 lines deleted...]
-        <w:ind w:firstLine="0"/>
+        <w:t>identifiera åtgärder för att förebygga diskriminerande etnisk profilering. Avsikten är att därefter genomföra kunskapsspridande insatser mot relevanta myndigheter som stöd i deras arbete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359A7D9E" w14:textId="5DAF1EDC" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00C875A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Det är viktigt för såväl enskilda individer som för den ekonomiska utvecklingen att det finns möjlighet för hushåll att ta krediter för konsumtion och bostadsköp. Samtidigt kan hög skuldsättning skapa sårbarhet för enskilda individer, det finansiella systemet och för samhällsekonomin i stort. För enskilda hushåll kan t.ex. höga ränte- och amorteringsbetalningar i förhållande till inkomsten leda till ökad sårbarhet vid negativa livshändelser. För att förstå dessa risker på både individ- och systemnivå krävs tillförlitlig statistik. Uppgifter om hushållens ekonomi är dock integritetskänsliga. Statistiken bör därför begränsas till de mest nödvändiga uppgifterna om hushållens ekonomi. </w:t>
-[...7 lines deleted...]
-        <w:t>I</w:t>
+        <w:t>Regeringen har</w:t>
+      </w:r>
+      <w:r w:rsidDel="004C6EF9">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> promemorian föreslås att Statistiska centralbyråns (SCB) </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">vidtagit flera åtgärder för att förbättra myndigheters och andra offentliga verksamheters förutsättningar att förebygga och motverka etnisk diskriminering. I december 2024 beslutade regeringen en ny handlingsplan mot rasism och hatbrott (A2024/01394) som lägger grunden för ett träffsäkert, utvärderingsbart och långsiktigt arbete på området. I handlingsplanen konstateras att det finns behov av fortsatta insatser för att myndigheter och andra offentliga verksamheter ska kunna bemöta invånare likvärdigt och erbjuda insatser eller service i förhållande till individens förutsättningar och behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D1E72D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00C875A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> (Fasit) ska utökas med uppgifter om hushållssektorns skulder och skuldbetalningar. Genom att dessa uppgifter behandlas i Fasit möjliggörs bättre analyser av individers och hushålls motståndskraft och känslighet mot ekonomiska störningar. Detta kan bidra till beslutsunderlaget för den ekonomiska politiken och att ändamålsenliga åtgärder kan identifieras. </w:t>
-[...11 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId37"/>
+        <w:t xml:space="preserve">Ett fokusområde i handlingsplanen är Välfärd och offentliga verksamheter. Av delmålet för området framgår att arbetet ska bidra till att anställda inom offentliga verksamheter genom ökad kunskap och lämpliga arbetssätt ska få bättre förutsättningar att motverka rasism och diskriminering och främja alla människors lika värde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499E60F2" w14:textId="1BF444AF" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00B369E9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inom ramen för handlingsplanen genomför Forum för levande historia (FLH) fortbildning och kunskapshöjande insatser riktade till offentliga verksamheter, exempelvis med fokus på frågor om rasism och likvärdigt bemötande. Myndigheten erbjuder </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> arbetsplatsförlagda utbildningar och processtöd om olika former av rasism i historien och i dag till relevanta yrkesgrupper inom offentlig verksamhet. FLH ansvarar även för att samordna och följa upp arbetet inom handlingsplanen. Av den första uppföljningsrapporten ”Statens arbete mot rasism och hatbrott 2025” framgår att det är många som tar del av kompetenshöjande insatser och att insatserna har bidragit till att deltagarna har fått ökad kunskap om rasismens historia och rasism idag samt olika former av rasism. Forum för levande historia konstaterar också att utbildningarna ofta genomförs som inledning till ett fortsatt strategiskt arbete i verksamheterna. Samtidigt beskrivs utmaningar i arbetet som handlar om att omsätta kunskap i handling, säkerställa ledningens engagemang samt utveckla metoder för uppföljning och utvärdering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF9F536" w14:textId="5C13AB70" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00C875A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mot denna bakgrund kan det konstateras att det har vidtagits ett antal åtgärder för att bekämpa etnisk diskriminering. Samtidigt noterar regeringen </w:t>
+      </w:r>
+      <w:r w:rsidDel="00B9064F">
+        <w:t xml:space="preserve">vad </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Riksrevisionen lyfter om att myndigheternas arbete mot diskriminering </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> hämmas av en osäkerhet om vilka metoder som kan användas för att kartlägga risker för etnisk diskriminering. Det handlar främst om en osäkerhet om vilka personuppgifter som får samlas in och användas enligt dataskyddsregleringen, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> EU:s dataskyddsförordning. Av granskningen framgår också att det finns exempel på myndigheter som har utvecklat metoder för att undersöka risker för diskriminering i delar av sin verksamhet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i relation till arbetet med urval för kontroller eller ingripanden (s.k. diskriminerande etnisk profilering) och handläggning av ärenden inom sjukförsäkringen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7C7FFB" w14:textId="19E78AE2" w:rsidR="00983983" w:rsidRPr="005F6AB5" w:rsidRDefault="00983983" w:rsidP="00C875A5">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00983983" w:rsidRPr="005F6AB5" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId33"/>
+          <w:headerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="even" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidDel="004C6EF9">
+        <w:t xml:space="preserve">Okunskap och osäkerhet kring hur arbete med att undersöka risker för diskriminering kan bedrivas får inte stå i vägen för att myndigheter effektivt ska kunna förebygga diskriminering i sin verksamhet. </w:t>
+      </w:r>
       <w:r>
-        <w:t>Författningsändringarna föreslås träda i kraft den 1 juli 2026.</w:t>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="139" w:name="_Toc228442405"/>
+        <w:t xml:space="preserve">Regeringen instämmer i Riksrevisionens bedömning att det finns skäl att vidta ytterligare åtgärder på området, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> för att skapa förutsättningar för att den kunskap som finns hos statliga myndigheter tas tillvara och sprids. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AD8CC7" w14:textId="177142BE" w:rsidR="00DB62B9" w:rsidRDefault="00983983" w:rsidP="00527D9C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc237961674"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Promemorians lagförslag</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="139"/>
+        <w:t>Regeringens åtgärder med anledning av Riksrevisionens iakttagelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="2AA5DCED" w14:textId="4BB8644D" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="001F4401">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
       <w:r>
+        <w:t>Regeringen har gett DO i uppdrag att genomföra främjande insatser riktade till myndigheter som stöd i deras arbete med att undersöka och hantera risker för etnisk diskriminering i den egna verksamheten. I uppdraget ingår att främja kunskaps- och erfarenhetsutbyte mellan myndigheter om arbete med att undersöka risker för etnisk diskriminering vid beslut som rör enskilda.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001610D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>Härigenom föreskrivs i fråga om lagen (2019:508) om behandling av personuppgifter i det fördelningsanalytiska statistiksystemet för inkomster och transfereringar</w:t>
-[...11 lines deleted...]
-        <w:t>del</w:t>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001610D1">
+        <w:t xml:space="preserve">är uppdraget genomförs </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">s </w:t>
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001610D1">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001610D1">
+        <w:t xml:space="preserve"> de risker som användande av AI och automatiskt beslutsfattande medför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740BC1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001610D1">
+        <w:t>uppmärksamma</w:t>
       </w:r>
       <w:r>
-        <w:t>att 1</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">s. DO ska när uppdraget utförs föra dialog med och inhämta kunskap från </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Integritetsskyddsmyndigheten och samverka med Arbetsförmedlingen, Försäkringskassan, Kriminalvården, Kronofogdemyndigheten, Polismyndigheten, Skatteverket och Tullverket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38194119" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="001F4401">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
       <w:r>
-        <w:t>8 och 9 §§ ska ha följande lydelse,</w:t>
-[...1223 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId43"/>
+        <w:t>DO ska slutredovisa uppdraget senast den 1 mars 2028. I slutredovisningen ska ingå en redogörelse för på vilket sätt kunskapsstödet har spridits och använts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6233A2" w14:textId="52199329" w:rsidR="00983983" w:rsidRPr="00527D9C" w:rsidRDefault="00983983" w:rsidP="001F4401">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00983983" w:rsidRPr="00527D9C" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="even" r:id="rId41"/>
+          <w:footerReference w:type="default" r:id="rId42"/>
+          <w:headerReference w:type="first" r:id="rId43"/>
+          <w:footerReference w:type="first" r:id="rId44"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t>Denna lag träder i kraft den 1 juli 2026.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F38DF53" w14:textId="3CBCA303" w:rsidR="00DB62B9" w:rsidRDefault="00026B46" w:rsidP="00C0785A">
+        <w:t>Genom denna skrivelse anser regeringen att Riksrevisionens rapport är slutbehandlad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA59F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FF8DB0" w14:textId="5758838A" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="009D568B">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="140" w:name="_Toc223549523"/>
-      <w:bookmarkStart w:id="141" w:name="_Toc228442406"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc237961675"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förteckning över remissinstanserna</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Riksrevisionens rapport Etnisk diskriminering – statens arbete för att motverka risker vid myndigheters beslut (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D568B">
+        <w:t>RiR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D568B">
+        <w:t xml:space="preserve"> 2026:8</w:t>
+      </w:r>
       <w:r>
-        <w:t>Följande remissinstanser har lämnat synpunkter: Ekonomistyrningsverket, Finansbolagens Förening, Finansins</w:t>
-      </w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="38BBC769" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B8572D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC1506D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C804C9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F252B2F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF74C54" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2AEE4B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A78CFF5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5579F8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A9F8FF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A595372" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C97C304" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA649AF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E12C2AD" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB54E2C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAF2E87" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4D2109" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDFA851" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6434916F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D54600C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0634F3FD" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EF2AE8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48ADCF83" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7971D0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="426B76BB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A35E71" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A188DF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="208DCA93" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7A4BFA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6831DB9A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDBAAE3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701CDC91" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A296700" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D2521A1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10252876" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A92EFCC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC437D1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D9A682" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32305722" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27EBB68E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4A831E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000784D0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7568A143" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23022EDE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC6C5A6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5050DFEC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118E37F4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77171703" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23DB3279" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582F45F6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36118A49" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCA4464" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B94F610" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067DEB09" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFA7295" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BBB8CF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5448511E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBEE21F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB47B69" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="113E5A89" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2CE70A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53EECA8E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CF2A37" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E9DA32" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28734F27" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9EDF15" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4009B40C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139A2283" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444D0381" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AFF5DE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4369EAA2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356A5E52" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BBBCC6F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA1F2B0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F54E2F7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F540B1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10406DB4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0452B7C6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62609546" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7084F308" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400C491C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF1C5C4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C10993" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB80B73" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D7233A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3453A6F8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB6C996" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07556CB9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD5913F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEAAF6F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC84001" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3064C7F5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A34484B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7982F3EB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF98F64" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F91453B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F348094" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2705E1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19FD07F4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1340A64D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B884A1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E56D67A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E13905" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79293002" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE9D7F4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFE2604" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CD9172" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B81677" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00BD82B2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B556AE8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC703BF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EBBE69" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5E4328" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFAEE81" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAD8C75" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D7934B7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E9F3B8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59D7D976" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FD0B8F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CFBF5A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F70A54D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0030AC24" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479E6097" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7ADA2F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7729A766" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629B802A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49FF024E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B46ECE7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5173D860" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047B41EE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5965390C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="403321CD" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E11F44" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C8D6691" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1CAC53" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D7D825" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08321290" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3397A539" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0B3920" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028EC334" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DACF3D5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B5ABC0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698569B1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1A815F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E77441" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319F8B84" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7D1804" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D742621" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D674670" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5632C6EC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A443A41" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5540B7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F3730C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15724CD4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA470C5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E57EF4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C87069" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48798A72" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7718D051" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDB8ED8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DAADA5F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A93704" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F9E44A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B50B98D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E139EB5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047053FD" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F86F323" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358A2120" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7BD637" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D89CC8C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6198AF17" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080EBC02" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="383E31EC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715E8776" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058B1631" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284608F2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22584EFC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51325F58" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF20EE3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1D550F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6567168F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D36E8AA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C47EAF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211A5AE7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F07E25" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53014BF4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075A8078" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30BD4BF8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058B330B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244DC1F2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3F14A8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C94C48B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B8E0CB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0836E05A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B522C2F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F68D02" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498A7058" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60171BAA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBF96FC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEA8997" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E380C4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A27CE74" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EDCC5B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6133945F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B59D404" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578A3BA8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737AD7E6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378E105A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CC04F9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3883A885" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDDE693" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E69042D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F880B29" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3048DB26" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5648C2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E9F0B6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4FFB0D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6DC489" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2712D371" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BFD1520" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B868C1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A0F240" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583C6069" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F5EB13" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F82936" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193EE28B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F29B7E8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589FCF37" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C678200" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9AECB3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F5FAC1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201D5746" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="793AB0AB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F0E571" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAE22AE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EFD26CF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3891F1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F33BE55" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAE9D18" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B5C90C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2075EA3D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F72E3AC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CEE050F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E571CA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167D37B0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="634F5CFF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D184595" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5076CBC0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4182A6D0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62069AC0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66EB8F63" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3F80C5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A695298" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1203C3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030C1515" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BDABEB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0922DCE9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6985162E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CFD6E0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B552DA5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A88B914" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B136C8D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4421D456" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6AA26F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3FAA02" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="247328D2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15444195" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688480CB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC772E2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301D9009" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9B57E8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0017A9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB5BD45" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D344EA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7637060C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B12914E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48AF26E6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565C69A2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159E7A1A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D58940" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D40F5E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096BD4B4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59551151" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8502C0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E9D9674" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7047AD32" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2863D6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BC780E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEF7B7F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16005124" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB090EF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF75385" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507D37E9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED7D746" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC678A3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24EED213" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FABA21" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774BCCC8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30AAF510" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4595F8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF527A5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9C9E51" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0583DA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D84FE15" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FCEB46" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E14AC0B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316658CA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1604F8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F503CF0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5208C23D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57659503" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0502DE29" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690D7503" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E540655" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246ED48E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A39864A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CB43A7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7ACDC4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056D07D6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7CD851" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B527155" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A1E792" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1003E263" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5B4F35" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765D27FF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="616AB6D0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF2D8C4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCBA342" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9FE799" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB27B57" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064F9FEA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EE9A52D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB4A528" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3C1755" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E124D0A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11075003" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D4CFDD" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683A62EE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768976DE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="172DE4A5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE94F79" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53091B04" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2E97C3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="258A7A2C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DD41DD" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664CD40D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2924F43E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599BCA0F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1328AB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CB9A4F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2196D8E4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5460F14C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A08DC87" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7696CA5E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B251C0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3686FFED" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60223007" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1813516B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F520014" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD6AFC9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AB9920" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135E9E5F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E37893" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640662EB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27934886" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C01FC5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD819B1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7A2A1D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B153446" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AA635D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6EE235" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B143FC6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49DB4329" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BFA57E0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B431A73" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF70B67" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA884B2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F334DC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C8E54F9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545F6F91" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4C6BB2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61374E81" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7909E7C5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14904DDA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB96B15" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708F6218" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09375356" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A4E36F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32E29150" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411920DE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1697878F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C59210" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E1B248" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64651F39" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EB463F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E2BE6A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27AD0D91" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8A669C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626EB1C2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772858DC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0922C02D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531D8924" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEE107A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2732F965" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF2EEDE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21677AD1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA2DCD6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6795298B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D46AB0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1F7FEA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2669736E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237EAE9F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A20E78" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DEFD0CB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A364F39" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1856DD1A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F174911" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2448CAD4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4839C755" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6B7327" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262A5B9C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23160A98" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3D54D0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64408E4F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2583BAC6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3051A9BE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD34797" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CCA64A8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3976D23A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A92F5D3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066B5CF1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08619600" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CF8720" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B688F07" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1882F5E5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F6440B7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4506B958" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0516BC49" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1191D8AD" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="691A7B8F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BC2D93" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32620177" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112EB13B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="370814E9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088B359C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E5982C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE46EB5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C526EFE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78ACE502" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38877FD5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CED42BE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A020E0F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5C7A0C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F172DAC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DA5F32" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA3631A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54115792" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0575C5D4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255A90A1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8A9C41" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E2A521" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE3F660" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B6E5A0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7680E4C2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA229BC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C58B0DB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FF4635" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6155F0BF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B08991" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A720A6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E42214C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B736F37" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344A1AA3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="391D2A4F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5974040E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3374C063" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4EF1A0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D2C721" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F7B95F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271E6D79" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="053AA4FE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F997F52" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376C288D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B81DF5A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B439F7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BF16F0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A42BC4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027786E1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F91E58" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F26A5C6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B5360B0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046B2649" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9E497F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7D5E8C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660C441C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075F4DAB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DD7C60" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6E91D1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F85B389" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33807F50" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135D3885" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157DAF36" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F80C587" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D85D805" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42059BD1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F27B99" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C029C6E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A94B0A7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B191D85" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F47D0CD" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20254450" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3FF5EE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BE24DB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4393D166" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443B1B66" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7567AF5E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696BD874" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C381AD2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4962328C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33CADCE4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA7B85E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCE88CF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0064B1A7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49EC8E6C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1201DC79" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC84435" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183A753A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD25824" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B4F3E5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF598B7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15321879" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ADEDEAA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C7EDA7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3881BEA2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12927775" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B64709B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1250ECBC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F9AA07" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770CF1E9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6CA226" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6DED6E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3FBC3E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F47604" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D596BC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1961E827" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168E54F5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EE47F73" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E43CF2C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AA34AD" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547844EE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515D8DDB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7752C7E6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04898546" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9B02A6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428944E2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25738859" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32AC4995" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792BADBC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34DD73CA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75344570" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CAB0D3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B112D6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB9B871" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEC5BE8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B10B016" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133BFBCA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420C4643" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31AC580C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44EDCF12" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10662916" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BF53DF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54BE9FCC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A35D03E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627ADFBE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB70889" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68DFC944" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5D3A87" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4DBFD4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4828920D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133B4F84" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC20696" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13EA5F61" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056F25DC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4307EF3B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BBBC470" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5C68B8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DB875F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DDE0F7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A52BCDE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25023A49" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="218BB869" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE1834F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D13C14" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55310CB5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656C62B2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DD2C6B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BB9A97" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1123E284" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CFFE57E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4AE099" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03ACEA79" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3516A2C4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D770395" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2ED899" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36280613" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A71A8C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2697BBF3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7193F8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72BD7E59" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71EE5D67" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4D5259" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A5217E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41C15EDA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60AD710B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EB82CE4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61899D25" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D62F96" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B000B6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1948C9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1148F632" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCF4EA5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEC81C3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701EED15" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="378EBAAA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEA195D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B34B5B7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309DBBAC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55734FF8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="557058E3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7A144C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="280E6A5D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C7969C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CD87C3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5C5F67" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0789D4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8A7039" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB062E1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F16F5ED" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6C4534" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1917EEBC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="609E858D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B1CA8B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09293DC0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B38E0D2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E9460F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B83DCFC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AAD29E3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DA6B11" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D1E124B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026CE5B0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6489D3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB98C96" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C032690" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405E42DA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C4E8D4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0231FA39" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EA0ADE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8BBBE9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2454E0E7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4B4D91" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6845C105" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEA3935" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD7A15B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F4950B5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A39043C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685C2777" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D97749" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D02A378" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFC875A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF088C9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2306CA6B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CBD4A16" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7D0A2E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2239178E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319219EC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E197DFC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139F7F9F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00764AC0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5AAB47" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B450818" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3320855C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C34045D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E13D19" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0792ABF6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4355854C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B28103" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E27F4C0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E7DF7E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65DF0A54" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEBE29F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD7A094" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3E8930" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17672C8B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2516D58C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20450B0A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC7F993" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03083D95" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355EB8BA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795931CC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E8C2D3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA4E6F4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B091A7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07896283" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F87791F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BCD811" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A8C554" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C6798B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5128E309" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687FCAED" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14430F92" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD7B008" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505A5735" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6012A089" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="592E1534" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372C1A4F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E893DF1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3086D0B3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DE85DE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A1CEFF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43050B16" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="793198AC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FF79EF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EFF2B26" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5100043C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E74043B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795E71B6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63309310" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740021C6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EEBC22" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150D283A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B37CE01" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AB39C49" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2815A41D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="137626F3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F4F937" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C051775" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D09BD79" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFD5E6F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11BBBDE2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE60D56" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050002C1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79AD0FAA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44EA750D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216D8263" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B95022" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A3A8B1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D12CD95" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC9A4C0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4755A1F9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="690B01F5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A5CC2EE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27862124" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24EBD690" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392FFDE4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0025B630" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2943F358" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6CF3E9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1489332A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431B869B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4381EF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D1845D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8035F6" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E13D370" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CBA8BE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C0FEC2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="399F4A18" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581E41D7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07C733E8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6055AB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="443FB9BA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB6BDBA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78AC4787" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EBF0ECA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB5C216" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB30D54" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EA2AD0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4980B5EA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D38169" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F3876B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43468A66" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6FEFD1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EE69CA" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515074D2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="617BBF77" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="465323C3" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11BDCCCE" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445BE4C5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FA55997" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D01C14" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A65D3C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC84E77" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2993B7DB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BEC6D0A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133470D2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560BE7C1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7083D235" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF4502D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E1968B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      </w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A4D75A" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145EA6C2" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:softHyphen/>
-[...12 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId49"/>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69543CF4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0FB4E9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536142F4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5697A0D4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AD989E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1758C5C0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D735FE1" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3108AB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5454F7" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540DEFC4" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DC9589" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA00F0E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D72F456" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC3B7FC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F347145" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E665023" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483F1A88" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF840EB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636C5F99" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0D32CC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30479B24" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB56430" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3180E3A9" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A80345" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D70FF6B" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38729132" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C56C1FB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FE6603" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1464AD9E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA0330F" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193FF6F8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B17885C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A35DD44" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E29F6B8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D25AD5" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0115E3AB" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F40C91" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33743C15" w14:textId="3FCBD696" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAF3852" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779B8316" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527D36E0" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D23FE9C" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2C4211" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CBC121" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AECE4D8" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D91DBCC" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C86812" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609EB163" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257CF0DF" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317E2B2E" w14:textId="5053FA05" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="009B4C26">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41ABCF73" w14:textId="77777777" w:rsidR="00983983" w:rsidRPr="009B4C26" w:rsidRDefault="00983983" w:rsidP="009B4C26">
+      <w:pPr>
+        <w:spacing w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00983983" w:rsidRPr="009B4C26" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId45"/>
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="even" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
+          <w:footerReference w:type="first" r:id="rId50"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...1937 lines deleted...]
-      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
-        <w:id w:val="-137580982"/>
+        <w:id w:val="2118557928"/>
         <w:lock w:val="sdtLocked"/>
-        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="19929476" w14:textId="7CCB5B06" w:rsidR="00026B46" w:rsidRDefault="00E554C0" w:rsidP="00C0785A">
+        <w:p w14:paraId="50A7713C" w14:textId="411655BA" w:rsidR="00983983" w:rsidRDefault="00A46689" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
-            <w:spacing w:after="190"/>
+            <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t>Finansdepartementet</w:t>
+            <w:t>Arbetsmarknadsdepartementet</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="27562AEA" w14:textId="5B06EA11" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
+    <w:p w14:paraId="42AFEAC8" w14:textId="13313B19" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="146" w:name="_Toc228442409"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc237961676"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
-          <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-04-30T00:00:00Z">
+          <w:id w:val="1508867760"/>
+          <w:date w:fullDate="2026-08-20T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0065235C">
-            <w:t>den 30 april 2026</w:t>
+          <w:r>
+            <w:t>den 20 augusti 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="146"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2FB927C1" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="71CEC847" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D36DB4C" w14:textId="0A37F86E" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
+    <w:p w14:paraId="24E652E4" w14:textId="238F2801" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
-          <w:id w:val="2036694613"/>
+          <w:id w:val="1592354236"/>
           <w:lock w:val="sdtLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="003B2376" w:rsidRPr="003B2376">
-            <w:t>statsrådet Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Lann</w:t>
+          <w:r w:rsidR="001C4916">
+            <w:t xml:space="preserve">statsrådet Busch, ordförande, och statsråden Svantesson, Edholm, Jonson, Strömmer, Forssmed, Forssell, Malmer </w:t>
           </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="001C4916">
+            <w:t>Stenergard</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="001C4916">
+            <w:t xml:space="preserve">, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="001C4916">
+            <w:t>Dousa</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="001C4916">
+            <w:t xml:space="preserve">, Britz, Mohamsson, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="001C4916">
+            <w:t>Lann</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6C87D7AF" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
+    <w:p w14:paraId="3306BB7D" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="326A5620" w14:textId="61FAA6C2" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
+    <w:p w14:paraId="245368E7" w14:textId="4324B710" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
-          <w:id w:val="1160741249"/>
+          <w:id w:val="-1423715855"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0065235C">
-            <w:t>Wykman</w:t>
+          <w:r>
+            <w:t>Lotta Edholm</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3476E5B7" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00827386" w:rsidRDefault="00026B46" w:rsidP="00F85486">
+    <w:p w14:paraId="2EEC2C21" w14:textId="77777777" w:rsidR="00983983" w:rsidRPr="00827386" w:rsidRDefault="00983983" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50575A06" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="00915BF3" w:rsidRDefault="00026B46" w:rsidP="00F85486">
+    <w:p w14:paraId="3565A908" w14:textId="77777777" w:rsidR="00983983" w:rsidRPr="008B7E85" w:rsidRDefault="00983983" w:rsidP="0044419F">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42256907" w14:textId="77777777" w:rsidR="00026B46" w:rsidRPr="006E102E" w:rsidRDefault="00026B46" w:rsidP="00F85486">
+    <w:p w14:paraId="181276D8" w14:textId="77777777" w:rsidR="00983983" w:rsidRPr="006E102E" w:rsidRDefault="00983983" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="303B0B02" w14:textId="77777777" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
+    <w:p w14:paraId="1765F544" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="642220EB" w14:textId="2A74C124" w:rsidR="00026B46" w:rsidRDefault="00026B46" w:rsidP="00F85486">
+    <w:p w14:paraId="3D7EFF67" w14:textId="12BBB3F3" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="000641A6">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
+        <w:t xml:space="preserve">Regeringen beslutar skrivelse </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
-          <w:id w:val="1055821273"/>
+          <w:id w:val="404876568"/>
           <w:lock w:val="sdtContentLocked"/>
-          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00E554C0">
-            <w:t>Stickprovsinsamling av uppgifter om hushållens skulder</w:t>
+          <w:r w:rsidR="00A46689">
+            <w:t>Riksrevisionens rapport om statens arbete för att motverka risker för etnisk diskriminering vid myndigheters beslut</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7AE02F01" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
+    <w:p w14:paraId="4C18FA1E" w14:textId="77777777" w:rsidR="00983983" w:rsidRDefault="00983983" w:rsidP="000641A6">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321AB859" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
-      <w:headerReference w:type="even" r:id="rId62"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId67"/>
+      <w:headerReference w:type="even" r:id="rId51"/>
+      <w:headerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="even" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:headerReference w:type="first" r:id="rId55"/>
+      <w:footerReference w:type="first" r:id="rId56"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="360E12C2" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00F8009C">
+    <w:p w14:paraId="2A332C23" w14:textId="77777777" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A9C17A" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="00F8009C">
+    <w:p w14:paraId="5BD4D571" w14:textId="77777777" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14747,8638 +7311,5563 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D205D54" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="59A44AA8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45054A53" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="23" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E3746BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="32E12FF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E3746BF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="32E12FF5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="586AF558" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="178BBB20" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
-[...1549 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="24" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="74E697F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="16A9BEB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="74E697F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="16A9BEB6" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="64B28361" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1BA577F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:docPr id="22" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6B32EDFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="1F882A0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00026B46">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6B32EDFE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="1F882A0E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00026B46">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3EB3CF3F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="1544C354" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:docPr id="26" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="257DC487" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...619 lines deleted...]
-                        <w:p w14:paraId="6DCD8A54" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="2CD6950B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6DCD8A54" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="2CD6950B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A126724" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="60121712" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="27" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="52EADC95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="70EDD752" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="52EADC95" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="70EDD752" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="279C7238" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="49560DDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:docPr id="25" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="278B04AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6F3E5183" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="278B04AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6F3E5183" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="461C4C67" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="05237624" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="22" name="Textruta 1"/>
+              <wp:docPr id="29" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4C2CB637" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="73FB3E3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00983983">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="73FB3E3B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00983983">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D8F78D3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="35A3E02D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00983983">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="35A3E02D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00983983">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F13B3E6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="28" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17A426E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00983983">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="17A426E3" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00983983">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="740D5BA3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4420C99C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00EC3063">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4420C99C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00EC3063">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FBC0218" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FB52585" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6C2877F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4C2CB637" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6C2877F9" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2ECEB6D2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="1AAE1605" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="26" name="Textruta 4"/>
+              <wp:docPr id="31" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4807C1C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="5341BA83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5341BA83" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A82C75B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54A6470A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="17" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="15584861" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4807C1C4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="15584861" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0457B6B5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="28A3D8AD" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="27" name="Textruta 1"/>
+              <wp:docPr id="18" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="30101382" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="61054EAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="30101382" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="61054EAE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07EAA62B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="127776D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="25" name="Textruta 1"/>
+              <wp:docPr id="16" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5D603B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0ED8ADAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5D603B41" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0ED8ADAA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E05DA71" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2EC12503" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="20" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="246FD95F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="29083EB8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="246FD95F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="29083EB8" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BB2361C" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="069606D7" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="30" name="Textruta 1"/>
+              <wp:docPr id="21" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="32F511D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0E266E64" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="32F511D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0E266E64" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1CBFFC12" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="20F6F7C6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="28" name="Textruta 1"/>
+              <wp:docPr id="19" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5A7C45F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="6ABEC14B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5A7C45F2" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="6ABEC14B" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="478C3CD8" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="006923D1">
+    <w:p w14:paraId="5179A7C2" w14:textId="77777777" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BB5AB6E" w14:textId="77777777" w:rsidR="00241040" w:rsidRPr="006923D1" w:rsidRDefault="00241040" w:rsidP="006923D1">
+    <w:p w14:paraId="1707CF1F" w14:textId="77777777" w:rsidR="008942E0" w:rsidRPr="006923D1" w:rsidRDefault="008942E0" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="54D813B4" w14:textId="77777777" w:rsidR="00241040" w:rsidRDefault="00241040" w:rsidP="006923D1">
+    <w:p w14:paraId="50E75BE3" w14:textId="77777777" w:rsidR="008942E0" w:rsidRDefault="008942E0" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5247469A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0F0D6DBB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CE744A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="9" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="47EFC160" w14:textId="6F3A519F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BC64FE" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1481379252"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-1095326965"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="47EFC160" w14:textId="6F3A519F" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001C4916" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1481379252"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-1095326965"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BC7D655" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="8" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6FE5855B" w14:textId="3BEEE9EE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BC64FE" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1502354398"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1342357857"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="6FE5855B" w14:textId="3BEEE9EE" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001C4916" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1502354398"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1342357857"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B0B993E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14099AFB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5237100F" w14:textId="76186A15" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BC64FE" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1256171396"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-887484416"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAKtNghPf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjTloKIWRTFQQHKlUVLRJX&#10;N17iqPE6ip02/D3mBMfRjGbeFKvRtuJMvW8cI6SzBARx5XTDNcLH4fUmA+GDYq1ax4TwTR5W5eSq&#10;ULl2F36n8z7UIpawzxWCCaHLpfSVIav8zHXE0ftyvVUhyr6WuleXWG5bOU+SO2lVw3HBqI6eDVWn&#10;/WARDtsnPUg96reXarvZ0afcmNsd4vV0XD+CCDSGvzD84kd0KCPT0Q2svWgRllkkDwj3aQoi+vNF&#10;tgRxRHhIFiDLQv4/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="5237100F" w14:textId="76186A15" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001C4916" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1256171396"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-887484416"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47A0EB14" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="44BD7FC3" w14:textId="29FB534E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BC64FE" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1773514539"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1720163066"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGlXTdZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="44BD7FC3" w14:textId="29FB534E" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001C4916" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1773514539"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1720163066"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25DDBA4E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="632B45D8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="13" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3CEAC29A" w14:textId="0340A920" w:rsidR="00244011" w:rsidRDefault="00BC64FE" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="712007479"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="652724778"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="13E9ABBB" w14:textId="308C6DD0" w:rsidR="00983983" w:rsidRPr="000B6D9A" w:rsidRDefault="00BC64FE" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="802582713"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00983983">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="1393228457"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00983983" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">  </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3CEAC29A" w14:textId="0340A920" w:rsidR="00244011" w:rsidRDefault="001C4916" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="712007479"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="652724778"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="13E9ABBB" w14:textId="308C6DD0" w:rsidR="00983983" w:rsidRPr="000B6D9A" w:rsidRDefault="001C4916" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="802582713"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00983983">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="1393228457"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00983983" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">  </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B8C85D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="12" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A9B8F34" w14:textId="689F0456" w:rsidR="00244011" w:rsidRDefault="00BC64FE" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-106816641"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="429403536"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1EB09BAF" w14:textId="1E0EC410" w:rsidR="00983983" w:rsidRPr="000B6D9A" w:rsidRDefault="00BC64FE" w:rsidP="000B6D9A">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="1406187734"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00983983">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="-951093183"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:showingPlcHdr/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00983983">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00983983" w:rsidRPr="00A40C34">
+                                <w:rPr>
+                                  <w:rStyle w:val="Platshllartext"/>
+                                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A9B8F34" w14:textId="689F0456" w:rsidR="00244011" w:rsidRDefault="001C4916" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-106816641"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="429403536"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1EB09BAF" w14:textId="1E0EC410" w:rsidR="00983983" w:rsidRPr="000B6D9A" w:rsidRDefault="001C4916" w:rsidP="000B6D9A">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="1406187734"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00983983">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="-951093183"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:showingPlcHdr/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00983983">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00983983" w:rsidRPr="00A40C34">
+                          <w:rPr>
+                            <w:rStyle w:val="Platshllartext"/>
+                            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DA6F63E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51E167D9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>451485</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="15" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1EE07BA9" w14:textId="4F5960DD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BC64FE" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="1240055288"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1195734609"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCrTYIT&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05aCiFkUxUEBypVFS0S&#10;Vzde4qjxOoqdNvw95gTH0Yxm3hSr0bbiTL1vHCOkswQEceV0wzXCx+H1JgPhg2KtWseE8E0eVuXk&#10;qlC5dhd+p/M+1CKWsM8Vggmhy6X0lSGr/Mx1xNH7cr1VIcq+lrpXl1huWzlPkjtpVcNxwaiOng1V&#10;p/1gEQ7bJz1IPeq3l2q72dGn3JjbHeL1dFw/ggg0hr8w/OJHdCgj09ENrL1oEZZZJA8I92kKIvrz&#10;RbYEcUR4SBYgy0L+P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKtNghPfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1EE07BA9" w14:textId="4F5960DD" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001C4916" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="1240055288"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1195734609"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A5CE52E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1290E957" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="14" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23A8B34C" w14:textId="39D17092" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BC64FE" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="870729205"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="229423390"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV&#10;4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1&#10;mx2zwexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCu&#10;rq9KXRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W&#10;66/96BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUD&#10;i/whB3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJNI1NegIAAG0F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="23A8B34C" w14:textId="39D17092" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001C4916" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="870729205"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="229423390"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55D82EC6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12CE92E8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6906FF01" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="193C6471" w14:textId="01D28885" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
+                        <w:p w14:paraId="6C22216A" w14:textId="521CCFAA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BC64FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E554C0">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F00228">
-                                <w:t>2025/26:255</w:t>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="193C6471" w14:textId="01D28885" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
+                  <w:p w14:paraId="6C22216A" w14:textId="521CCFAA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001C4916" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E554C0">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F00228">
-                          <w:t>2025/26:255</w:t>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FC2D65D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="7BF34415" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
-[...1921 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="4" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4663101D" w14:textId="23D41496" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
+                        <w:p w14:paraId="134A72AF" w14:textId="5AD2BF36" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BC64FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="406809228"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E554C0">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1217775106"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F00228">
-                                <w:t>2025/26:255</w:t>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4663101D" w14:textId="23D41496" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="134A72AF" w14:textId="5AD2BF36" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001C4916" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="406809228"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E554C0">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1217775106"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F00228">
-                          <w:t>2025/26:255</w:t>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66A3FA62" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7683590D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="666A8177" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...1236 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="47390687" w14:textId="5078A695" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00664D04">
+                        <w:p w14:paraId="4FD4270C" w14:textId="7944ECC5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BC64FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-478690761"/>
+                              <w:id w:val="836045594"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E554C0">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="394330182"/>
+                              <w:id w:val="980818519"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F00228">
-                                <w:t>2025/26:255</w:t>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="47390687" w14:textId="5078A695" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00664D04">
+                  <w:p w14:paraId="4FD4270C" w14:textId="7944ECC5" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001C4916" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-478690761"/>
+                        <w:id w:val="836045594"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E554C0">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="394330182"/>
+                        <w:id w:val="980818519"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F00228">
-                          <w:t>2025/26:255</w:t>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C35092A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0DF243EB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="39F24E55" w14:textId="4D0D825A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00FE33F9" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2B56309D" w14:textId="766EF76A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00BC64FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="676163494"/>
+                              <w:id w:val="1823387143"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00E554C0">
-                                <w:t>Prop.</w:t>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>Skr.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1758895995"/>
+                              <w:id w:val="-1361815797"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00F00228">
-                                <w:t>2025/26:255</w:t>
+                              <w:r w:rsidR="00A46689">
+                                <w:t>2025/26:308</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="39F24E55" w14:textId="4D0D825A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00A860F5" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2B56309D" w14:textId="766EF76A" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="001C4916" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="676163494"/>
+                        <w:id w:val="1823387143"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00E554C0">
-                          <w:t>Prop.</w:t>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>Skr.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1758895995"/>
+                        <w:id w:val="-1361815797"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00F00228">
-[...391 lines deleted...]
-                          <w:t>2025/26:255</w:t>
+                        <w:r w:rsidR="00A46689">
+                          <w:t>2025/26:308</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68FA56C2" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="0857005A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="531A9522"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026161C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04206CBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A386DF5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23450,57 +12939,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045727E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:numStyleLink w:val="RKrubrik1-4"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B66FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:styleLink w:val="RKstrecklistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrlistaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklistaram"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23583,57 +13072,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06441E01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094A1350"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -23693,57 +13182,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C484E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D76163D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D8D278"/>
     <w:lvl w:ilvl="0" w:tplc="FCFCF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23812,51 +13301,51 @@
     <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23937,51 +13426,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24061,51 +13550,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -24188,51 +13677,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24315,63 +13804,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24458,57 +13947,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -24568,57 +14057,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -24660,51 +14149,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24801,51 +14290,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -24935,51 +14424,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -25026,57 +14515,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25160,81 +14649,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -25340,1237 +14829,1207 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1229926071">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1229926071">
+  <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="5" w16cid:durableId="868490676">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="734428684">
+  <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="868490676">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="36" w16cid:durableId="1025905477">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="37" w16cid:durableId="4476604">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="38" w16cid:durableId="402145859">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="39" w16cid:durableId="1232156023">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="178811758">
-[...2 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="316424554">
+  <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="4476604">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="43" w16cid:durableId="1849058214">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00241040"/>
-    <w:rsid w:val="000001E1"/>
+    <w:rsidRoot w:val="008942E0"/>
     <w:rsid w:val="000023F8"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
-    <w:rsid w:val="00007C2F"/>
     <w:rsid w:val="000106C3"/>
-    <w:rsid w:val="0001100A"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
-    <w:rsid w:val="00015577"/>
     <w:rsid w:val="000163C7"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
-    <w:rsid w:val="00026B46"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
     <w:rsid w:val="00047664"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00072DA0"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="00081045"/>
     <w:rsid w:val="0008203A"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="00092440"/>
-    <w:rsid w:val="00092ADA"/>
+    <w:rsid w:val="000940B3"/>
     <w:rsid w:val="0009544E"/>
-    <w:rsid w:val="00096531"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
     <w:rsid w:val="000B3DDA"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
     <w:rsid w:val="000E7DA9"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="00104DB2"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="0011336B"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
     <w:rsid w:val="00131972"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
-    <w:rsid w:val="0013640D"/>
+    <w:rsid w:val="00135FF0"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
     <w:rsid w:val="00155500"/>
     <w:rsid w:val="00157EF7"/>
     <w:rsid w:val="00162BB7"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
     <w:rsid w:val="00174E46"/>
     <w:rsid w:val="00175A45"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
     <w:rsid w:val="00185AD6"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="001916DB"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
     <w:rsid w:val="001A0FB9"/>
-    <w:rsid w:val="001A174B"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001A72B2"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
+    <w:rsid w:val="001C4916"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
     <w:rsid w:val="001D7D3E"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
     <w:rsid w:val="0020543F"/>
     <w:rsid w:val="00211E15"/>
     <w:rsid w:val="002132D5"/>
+    <w:rsid w:val="00230ACB"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
-    <w:rsid w:val="00241040"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="00246E0B"/>
     <w:rsid w:val="00252C4D"/>
     <w:rsid w:val="002603EF"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
     <w:rsid w:val="002675C4"/>
-    <w:rsid w:val="00281828"/>
+    <w:rsid w:val="00271136"/>
     <w:rsid w:val="002818CA"/>
-    <w:rsid w:val="00284EDA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
     <w:rsid w:val="002B01BF"/>
+    <w:rsid w:val="002B06AA"/>
     <w:rsid w:val="002B12FD"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
     <w:rsid w:val="002C49A5"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
     <w:rsid w:val="002D6A16"/>
     <w:rsid w:val="002E219E"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
     <w:rsid w:val="0031012B"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="00312E5D"/>
-    <w:rsid w:val="00316DFF"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
-    <w:rsid w:val="003234F2"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
     <w:rsid w:val="00332DE2"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
     <w:rsid w:val="00344E28"/>
     <w:rsid w:val="0034791C"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
-    <w:rsid w:val="00353ECF"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
-    <w:rsid w:val="00362A2C"/>
     <w:rsid w:val="00362B62"/>
     <w:rsid w:val="0037021E"/>
     <w:rsid w:val="00371D07"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
+    <w:rsid w:val="00382633"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="00395ECD"/>
+    <w:rsid w:val="00391D8A"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
-    <w:rsid w:val="003A3432"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B2376"/>
     <w:rsid w:val="003B26C6"/>
-    <w:rsid w:val="003B4BC9"/>
-    <w:rsid w:val="003B4F2C"/>
+    <w:rsid w:val="003B60B0"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
     <w:rsid w:val="003D565A"/>
-    <w:rsid w:val="003D64BC"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E14D0"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="004149D2"/>
     <w:rsid w:val="00414A77"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="0042275D"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="004307F5"/>
     <w:rsid w:val="00432371"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
     <w:rsid w:val="00454D1F"/>
     <w:rsid w:val="00465E66"/>
     <w:rsid w:val="004727BD"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
     <w:rsid w:val="00477ABF"/>
     <w:rsid w:val="00484FCB"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="004A2AAA"/>
+    <w:rsid w:val="00496B6D"/>
     <w:rsid w:val="004A4D23"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
-    <w:rsid w:val="004E2161"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F4804"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="0051150E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005123C0"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
     <w:rsid w:val="00515EC7"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00552BB2"/>
+    <w:rsid w:val="005458C1"/>
     <w:rsid w:val="00552E8C"/>
     <w:rsid w:val="00556424"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
+    <w:rsid w:val="00566AB4"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="00583CE0"/>
     <w:rsid w:val="00584FCD"/>
     <w:rsid w:val="005870F4"/>
     <w:rsid w:val="005926A7"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
-    <w:rsid w:val="005A2DBB"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
     <w:rsid w:val="005B49A2"/>
+    <w:rsid w:val="005B71B5"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
     <w:rsid w:val="005E1131"/>
     <w:rsid w:val="005E3665"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
     <w:rsid w:val="005F7386"/>
+    <w:rsid w:val="00600A12"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
-    <w:rsid w:val="006063DC"/>
     <w:rsid w:val="0060650E"/>
-    <w:rsid w:val="00610AE4"/>
-    <w:rsid w:val="00610B67"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
     <w:rsid w:val="00634C6C"/>
     <w:rsid w:val="00640C08"/>
     <w:rsid w:val="0064389E"/>
     <w:rsid w:val="0064723F"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="0065235C"/>
-    <w:rsid w:val="0065276E"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
     <w:rsid w:val="00674574"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
-    <w:rsid w:val="0068326E"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
+    <w:rsid w:val="00696E40"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006A7715"/>
     <w:rsid w:val="006B2E43"/>
     <w:rsid w:val="006B6F5C"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
     <w:rsid w:val="006E0779"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00715C93"/>
     <w:rsid w:val="00735F7E"/>
     <w:rsid w:val="007428B6"/>
     <w:rsid w:val="00751306"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
-    <w:rsid w:val="007641EC"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
     <w:rsid w:val="00773619"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
     <w:rsid w:val="00777AB3"/>
     <w:rsid w:val="00781161"/>
     <w:rsid w:val="00782D59"/>
-    <w:rsid w:val="007878E6"/>
     <w:rsid w:val="00787BEC"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="00793F01"/>
+    <w:rsid w:val="00791D98"/>
+    <w:rsid w:val="007968FA"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
+    <w:rsid w:val="007C2528"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
     <w:rsid w:val="007D25ED"/>
-    <w:rsid w:val="007E2A61"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F4D6C"/>
     <w:rsid w:val="007F5652"/>
-    <w:rsid w:val="00801289"/>
-    <w:rsid w:val="0080435A"/>
     <w:rsid w:val="008054AE"/>
+    <w:rsid w:val="00805BA8"/>
     <w:rsid w:val="00806287"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
+    <w:rsid w:val="00816EF0"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="008463D8"/>
     <w:rsid w:val="008478BB"/>
     <w:rsid w:val="008524DA"/>
     <w:rsid w:val="00853C1F"/>
     <w:rsid w:val="008568B8"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
     <w:rsid w:val="00863FAF"/>
+    <w:rsid w:val="008671A2"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
     <w:rsid w:val="00882820"/>
     <w:rsid w:val="00884D66"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
     <w:rsid w:val="008937E3"/>
+    <w:rsid w:val="008942E0"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
     <w:rsid w:val="008A48C1"/>
     <w:rsid w:val="008B1C1B"/>
-    <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
     <w:rsid w:val="0091172E"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
     <w:rsid w:val="00922E83"/>
     <w:rsid w:val="0093096C"/>
     <w:rsid w:val="00932F55"/>
     <w:rsid w:val="00936B1B"/>
     <w:rsid w:val="009415C3"/>
     <w:rsid w:val="0094324D"/>
     <w:rsid w:val="00947731"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
     <w:rsid w:val="00960FDF"/>
     <w:rsid w:val="00975EA3"/>
     <w:rsid w:val="00980016"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
+    <w:rsid w:val="00983983"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B0F81"/>
+    <w:rsid w:val="009B7E58"/>
     <w:rsid w:val="009C0F31"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
     <w:rsid w:val="009D1AD6"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
-    <w:rsid w:val="009E6649"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F4E2F"/>
+    <w:rsid w:val="009F4952"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
     <w:rsid w:val="00A4086F"/>
-    <w:rsid w:val="00A45589"/>
+    <w:rsid w:val="00A46689"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
     <w:rsid w:val="00A76360"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
     <w:rsid w:val="00A82617"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
     <w:rsid w:val="00A858C5"/>
-    <w:rsid w:val="00A860F5"/>
     <w:rsid w:val="00A8707F"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
     <w:rsid w:val="00AA00A4"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
-    <w:rsid w:val="00AA3119"/>
+    <w:rsid w:val="00AA5AF4"/>
     <w:rsid w:val="00AA5DA5"/>
     <w:rsid w:val="00AB35DF"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
     <w:rsid w:val="00AC3E3B"/>
     <w:rsid w:val="00AC484C"/>
-    <w:rsid w:val="00AC6186"/>
     <w:rsid w:val="00AC64FC"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
     <w:rsid w:val="00AE41F9"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE7F8D"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
-    <w:rsid w:val="00AF4325"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
     <w:rsid w:val="00AF7BE2"/>
     <w:rsid w:val="00B0103B"/>
     <w:rsid w:val="00B0163B"/>
     <w:rsid w:val="00B04D10"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B2570A"/>
     <w:rsid w:val="00B32167"/>
     <w:rsid w:val="00B36F45"/>
     <w:rsid w:val="00B40CA5"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
+    <w:rsid w:val="00B47003"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
     <w:rsid w:val="00B61F4F"/>
     <w:rsid w:val="00B6470E"/>
+    <w:rsid w:val="00B6621F"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
     <w:rsid w:val="00B92D32"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA0940"/>
     <w:rsid w:val="00BA6701"/>
+    <w:rsid w:val="00BA6BED"/>
     <w:rsid w:val="00BA6DA2"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
+    <w:rsid w:val="00BC29F3"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
+    <w:rsid w:val="00BC64FE"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
     <w:rsid w:val="00C0514A"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
-    <w:rsid w:val="00C0785A"/>
     <w:rsid w:val="00C13B63"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
     <w:rsid w:val="00C47A8A"/>
-    <w:rsid w:val="00C47F6C"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C5727D"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
-    <w:rsid w:val="00C73E89"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C8334D"/>
     <w:rsid w:val="00C8425B"/>
     <w:rsid w:val="00C92EDF"/>
     <w:rsid w:val="00C95AD1"/>
     <w:rsid w:val="00C97F02"/>
-    <w:rsid w:val="00C97F70"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
     <w:rsid w:val="00CC3895"/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
     <w:rsid w:val="00CD41FA"/>
     <w:rsid w:val="00CE0113"/>
+    <w:rsid w:val="00CE45AA"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
     <w:rsid w:val="00CF0598"/>
     <w:rsid w:val="00CF1CB5"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D06549"/>
     <w:rsid w:val="00D143D5"/>
     <w:rsid w:val="00D332B5"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D639FA"/>
+    <w:rsid w:val="00D726D2"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D833BF"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
     <w:rsid w:val="00D947BA"/>
     <w:rsid w:val="00DA524D"/>
     <w:rsid w:val="00DA612D"/>
     <w:rsid w:val="00DB3C2B"/>
+    <w:rsid w:val="00DB58C1"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC341D"/>
     <w:rsid w:val="00DC55EB"/>
+    <w:rsid w:val="00DC5CBB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
+    <w:rsid w:val="00DF17E0"/>
     <w:rsid w:val="00DF5E55"/>
-    <w:rsid w:val="00DF6895"/>
-    <w:rsid w:val="00DF766D"/>
     <w:rsid w:val="00E01018"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
+    <w:rsid w:val="00E15E76"/>
     <w:rsid w:val="00E169B3"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
+    <w:rsid w:val="00E271FC"/>
     <w:rsid w:val="00E2734F"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E554C0"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E63502"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
     <w:rsid w:val="00E72942"/>
     <w:rsid w:val="00E752E2"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
     <w:rsid w:val="00EA1F6C"/>
     <w:rsid w:val="00EA4366"/>
     <w:rsid w:val="00EA7762"/>
     <w:rsid w:val="00EB2528"/>
     <w:rsid w:val="00EC3063"/>
     <w:rsid w:val="00EC442C"/>
     <w:rsid w:val="00ED5748"/>
     <w:rsid w:val="00ED633C"/>
-    <w:rsid w:val="00EE1212"/>
     <w:rsid w:val="00EE1584"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
     <w:rsid w:val="00EF74DE"/>
-    <w:rsid w:val="00F00228"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
+    <w:rsid w:val="00F04671"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
-    <w:rsid w:val="00F2605C"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F574E7"/>
     <w:rsid w:val="00F615FB"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F90A13"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
-    <w:rsid w:val="00FE33F9"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
     <w:rsid w:val="00FF7693"/>
-    <w:rsid w:val="00FF796D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="24379B6E"/>
-  <w15:docId w15:val="{1675A63B-5854-4D78-8EBB-E8A8ED9F4ECA}"/>
+  <w14:docId w14:val="0A103BAF"/>
+  <w15:docId w15:val="{DDFB2CC7-4E24-4803-9968-08DD7CBF0F8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -26929,51 +16388,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
@@ -27184,56 +16643,57 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RKbas">
     <w:name w:val="RKbas"/>
     <w:link w:val="RKbasChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -27396,267 +16856,275 @@
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RKbasChar">
     <w:name w:val="RKbas Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="RKbas"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="00B47003"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1utannumreringChar">
     <w:name w:val="Rubrik 1 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik1utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik2utannumrering">
     <w:name w:val="Rubrik 2 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2utannumreringChar">
     <w:name w:val="Rubrik 2 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik2utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik3utannumrering">
     <w:name w:val="Rubrik 3 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3utannumreringChar">
     <w:name w:val="Rubrik 3 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik3utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4utannumrering">
     <w:name w:val="Rubrik 4 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4utannumreringChar">
     <w:name w:val="Rubrik 4 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik4utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5utannumrering">
     <w:name w:val="Rubrik 5 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5utannumreringChar">
     <w:name w:val="Rubrik 5 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik5utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurRubrik">
     <w:name w:val="Figur Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="FigurRubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurRubrikChar">
     <w:name w:val="Figur Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurRubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurUnderrubrik">
     <w:name w:val="Figur Underrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FigurUnderrubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurUnderrubrikChar">
     <w:name w:val="Figur Underrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurUnderrubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00113CC6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
@@ -27675,50 +17143,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
     <w:rsid w:val="00113CC6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bilagarubrik">
     <w:name w:val="Bilaga rubrik"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="BilagarubrikChar"/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BilagarubrikChar">
     <w:name w:val="Bilaga rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Bilagarubrik"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprubrik">
     <w:name w:val="Prop. rubrik"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprubrikChar">
     <w:name w:val="Prop. rubrik Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proprubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
@@ -27737,217 +17206,223 @@
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellFotnotChar">
     <w:name w:val="Tabell Fotnot Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellFotnot"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00574F50"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellHuvud">
     <w:name w:val="Tabell Huvud"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellHuvudChar"/>
     <w:qFormat/>
     <w:rsid w:val="00474983"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellHuvudChar">
     <w:name w:val="Tabell Huvud Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellHuvud"/>
     <w:rsid w:val="00474983"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRader">
     <w:name w:val="Tabell Rader"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellRaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="00652B2E"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRaderChar">
     <w:name w:val="Tabell Rader Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRader"/>
     <w:rsid w:val="00652B2E"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRubrik">
     <w:name w:val="Tabell Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="TabellRubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRubrikChar">
     <w:name w:val="Tabell Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellSlutsumma">
     <w:name w:val="Tabell Slutsumma"/>
     <w:basedOn w:val="TabellRader"/>
     <w:link w:val="TabellSlutsummaChar"/>
     <w:qFormat/>
     <w:rsid w:val="005F2844"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellSlutsummaChar">
     <w:name w:val="Tabell Slutsumma Char"/>
     <w:basedOn w:val="TabellRaderChar"/>
     <w:link w:val="TabellSlutsumma"/>
     <w:rsid w:val="005F2844"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellUnderrubrik">
     <w:name w:val="Tabell Underrubrik"/>
     <w:basedOn w:val="TabellRubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="TabellUnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -27984,129 +17459,132 @@
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProphuvudrubrikChar">
     <w:name w:val="Prop. huvudrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Prophuvudrubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift1">
     <w:name w:val="Prop. namnunderskrift 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift1Char"/>
     <w:semiHidden/>
     <w:rsid w:val="0068579B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="290"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift1Char">
     <w:name w:val="Prop. namnunderskrift 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift1"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2">
     <w:name w:val="Prop. namnunderskrift 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE2333"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="7474"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift2Char">
     <w:name w:val="Prop. namnunderskrift 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift2"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprdatablad">
     <w:name w:val="Prop. rdatablad"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprdatabladChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprdatabladChar">
     <w:name w:val="Prop. rdatablad Char"/>
     <w:basedOn w:val="ProprubrikChar"/>
     <w:link w:val="Proprdatablad"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
@@ -28139,269 +17617,276 @@
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innehllsfrteckning">
     <w:name w:val="Innehållsförteckning"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="InnehllsfrteckningChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="520" w:after="280"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnehllsfrteckningChar">
     <w:name w:val="Innehållsförteckning Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll6Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
@@ -29084,125 +18569,66 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
-[...61 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/a/mrdrs/Skrivelse%20RiR%20rapport/Forms/Skr-samling/Skr-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -29470,281 +18896,211 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
-  <departementsnamn>Finansdepartementet</departementsnamn>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd">
+  <departementsnamn>Arbetsmarknadsdepartementet</departementsnamn>
   <logos>
     <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
   </logos>
-  <närvarande>statsrådet Edholm, ordförande, och statsråden Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Larsson, Britz, Lann</närvarande>
+  <närvarande>statsrådet Busch, ordförande, och statsråden Svantesson, Edholm, Jonson, Strömmer, Forssmed, Forssell, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, Dousa, Britz, Mohamsson, Lann</närvarande>
   <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
-  <departementsenhet id="Finansdepartementet"/>
-[...2 lines deleted...]
-  <template id="14"/>
+  <departementsenhet id="Arbetsmarknadsdepartementet"/>
+  <dokumentnummer etikett="Skr.">2025/26:308</dokumentnummer>
+  <titel>Riksrevisionens rapport om statens arbete för att motverka risker för etnisk diskriminering vid myndigheters beslut</titel>
+  <template id="16"/>
   <kapitel/>
   <avsnitt/>
   <fastaavsnitt/>
   <bilagor>
-    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
-[...3 lines deleted...]
-    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="" bilageetikett="Bilaga"/>
   </bilagor>
 </dokumentvärden>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...79 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a000b15a2f5ca8844d8e6b57363d61e" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Skr-samling" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C018005AAF05DA06857C45B4FC32AFE1239576" ma:contentTypeVersion="89" ma:contentTypeDescription="Skapa istället nytt samlingsdokument med hjälp av knappen Samla" ma:contentTypeScope="" ma:versionID="fd8eb3897ec0b3c81a5c0c8d0049acde">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="0d84be90-394b-471d-a817-212aa87a77c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b67f7ddeddc1ccf4be501732f5b2c489" ns2:_="" ns3:_="" ns4:_="" ns6:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <xsd:import namespace="0d84be90-394b-471d-a817-212aa87a77c1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:Skr_x0020_nr" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns6:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="RecordNumber" ma:index="3" nillable="true" ma:displayName="Diarienummer" ma:internalName="RecordNumber">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DirtyMigration" ma:index="5" nillable="true" ma:displayName="Migrerad inte uppdaterad" ma:default="0" ma:internalName="DirtyMigration">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Skr_x0020_nr" ma:index="10" nillable="true" ma:displayName="Skr nr" ma:internalName="Skr_x0020_nr">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc625d36-bb37-4650-91b9-0c96159295ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+    <xsd:element name="TaxCatchAllLabel" ma:index="6" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{ce0855ca-468d-416d-b34f-a49c9ee4e3b6}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="9cb082c9-17b2-452e-a48d-18d926700223">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Departement/enhet" ma:readOnly="false" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="k46d94c0acf84ab9a79866a9d8b1905f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="k46d94c0acf84ab9a79866a9d8b1905f" ma:taxonomyFieldName="Organisation" ma:displayName="Organisatorisk enhet" ma:fieldId="{446d94c0-acf8-4ab9-a798-66a9d8b1905f}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8c1436be-a8c9-4c8f-93bb-07dc2d5595bf" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2311779a-7458-4354-9411-ec27cd5f36ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d391929d-c6ca-41b4-94ac-336dbad8055a">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ce0855ca-468d-416d-b34f-a49c9ee4e3b6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9cb082c9-17b2-452e-a48d-18d926700223">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="edbe0b5c82304c8e847ab7b8c02a77c3" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="edbe0b5c82304c8e847ab7b8c02a77c3" ma:taxonomyFieldName="ActivityCategory" ma:displayName="Aktivitetskategori" ma:default="" ma:fieldId="{edbe0b5c-8230-4c8e-847a-b7b8c02a77c3}" ma:sspId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ma:termSetId="8bf97125-e7b6-456b-9da4-c0e62cf3e5a7" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="18f3d968-6251-40b0-9f11-012b293496c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="RKNyckelord" ma:index="16" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
+    <xsd:element name="RKNyckelord" ma:index="17" nillable="true" ma:displayName="Nyckelord" ma:internalName="RKNyckelord">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0d84be90-394b-471d-a817-212aa87a77c1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="18" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocId" ma:index="19" nillable="true" ma:displayName="Dokument-ID-värde" ma:description="Värdet för dokument-ID som tilldelats till det här objektet." ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="19" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdUrl" ma:index="20" nillable="true" ma:displayName="Dokument-ID" ma:description="Permanent länk till det här dokumentet." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="20" nillable="true" ma:displayName="Spara ID" ma:description="Behåll ID vid tillägg." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="21" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Innehållstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Rubrik"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -29805,168 +19161,273 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Arbetsmarknadsdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">61caec49-a282-4866-a51e-45a65172b49f</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <_dlc_DocId xmlns="0d84be90-394b-471d-a817-212aa87a77c1">HYFJKNM7FPQ4-568821659-29</_dlc_DocId>
+    <Skr_x0020_nr xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">2025/26:308</Skr_x0020_nr>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>2</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocIdUrl xmlns="0d84be90-394b-471d-a817-212aa87a77c1">
+      <Url>https://dhs.sp.regeringskansliet.se/dep/a/mrdrs/_layouts/15/DocIdRedir.aspx?ID=HYFJKNM7FPQ4-568821659-29</Url>
+      <Description>HYFJKNM7FPQ4-568821659-29</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C0" PreviousValue="false"/>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C018" PreviousValue="true"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{105CD4ED-1CD4-4B02-8A1D-765952231E41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0375D380-2612-4A32-9AF7-4FA97862BDC2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
-    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-kapitel.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr-påskriftssida.xsd"/>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Skr/Skr.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75CDE6AF-C045-4CD8-A0BA-88EDD7C0E9BD}">
-[...26 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10CDCA1A-0885-4F51-A4C4-C891D1BB3231}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{151707FD-60EF-4B13-BC24-9BCA1C6CBEF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
-    <ds:schemaRef ds:uri="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
+    <ds:schemaRef ds:uri="0d84be90-394b-471d-a817-212aa87a77c1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5E7067E-9D45-4E71-A0A9-E363EAC2CBCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47DB648B-D12F-4941-AAA2-C8EA3476EBDC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA72F0B1-9DEC-4449-9B86-25376F7390BD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BC748D2-1F87-445D-9B72-ED0721EA6DB9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0d84be90-394b-471d-a817-212aa87a77c1"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A1C321-FE72-4E6F-ACC9-9E6738D46BAB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Skr-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>35</Pages>
-[...1 lines deleted...]
-  <Characters>63272</Characters>
+  <Pages>77</Pages>
+  <Words>3171</Words>
+  <Characters>16808</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>150</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>140</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Stickprovsinsamling av uppgifter om hushållens skulder</vt:lpstr>
+      <vt:lpstr>Riksrevisionens rapport om etnisk diskriminering - statens arbete för att motverka risker vid myndigheters beslut</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>75059</CharactersWithSpaces>
+  <CharactersWithSpaces>19940</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Stickprovsinsamling av uppgifter om hushållens skulder</dc:title>
-  <dc:creator>Catharina Nyström</dc:creator>
+  <dc:title>Riksrevisionens rapport om statens arbete för att motverka risker för etnisk diskriminering vid myndigheters beslut</dc:title>
+  <dc:creator>Anna Schölin</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:version>1.2.6</cp:version>
+  <cp:version>1.2.8</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C000A7E881806DB1DF4F99131D47CFDF91B1</vt:lpwstr>
+    <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C018005AAF05DA06857C45B4FC32AFE1239576</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>d4c4a8f5-160c-4736-aa38-22755b5d931a</vt:lpwstr>
+    <vt:lpwstr>2cbd5b79-9331-4166-aa11-c58e2a3d5075</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
-    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Organisation">
+    <vt:lpwstr>2;#Arbetsmarknadsdepartementet|61caec49-a282-4866-a51e-45a65172b49f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ActivityCategory">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>