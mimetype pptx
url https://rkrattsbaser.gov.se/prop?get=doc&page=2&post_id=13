--- v0 (2026-05-17)
+++ v1 (2026-10-17)
@@ -1,713 +1,786 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header16.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header17.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header18.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header19.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header20.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header21.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header22.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5FEF7B25" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="4C3FCC6A" w14:textId="77777777" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Prophuvudrubrik"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringens proposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34C245F5" wp14:editId="1C02A478">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32EC372F" wp14:editId="2B0DD20E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3683000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-277495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="716400" cy="1036800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textruta 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeAspect="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="716400" cy="1036800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="PropLogo"/>
                               <w:tag w:val="PropLogo"/>
                               <w:id w:val="-838614461"/>
                               <w:lock w:val="contentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:picture/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:p w14:paraId="79508E2F" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="00811BB8" w:rsidRDefault="00CF189A" w:rsidP="00C37AA0">
+                              <w:p w14:paraId="3FC58130" w14:textId="77777777" w:rsidR="006763B9" w:rsidRPr="00811BB8" w:rsidRDefault="006763B9" w:rsidP="00C37AA0">
                                 <w:pPr>
                                   <w:pStyle w:val="Brdtext"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:noProof/>
                                     <w:lang w:eastAsia="sv-SE"/>
                                   </w:rPr>
                                   <w:drawing>
-                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="137EF058" wp14:editId="07D70BE1">
+                                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E0E496C" wp14:editId="552374AC">
                                       <wp:extent cx="514155" cy="921598"/>
                                       <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                       <wp:docPr id="2" name="Bild 3"/>
                                       <wp:cNvGraphicFramePr>
                                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                       </wp:cNvGraphicFramePr>
                                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                             <pic:nvPicPr>
                                               <pic:cNvPr id="2" name="Bild 3"/>
                                               <pic:cNvPicPr>
                                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                               </pic:cNvPicPr>
                                             </pic:nvPicPr>
                                             <pic:blipFill>
-                                              <a:blip r:embed="rId14"/>
+                                              <a:blip r:embed="rId15"/>
                                               <a:stretch>
                                                 <a:fillRect/>
                                               </a:stretch>
                                             </pic:blipFill>
                                             <pic:spPr bwMode="auto">
                                               <a:xfrm>
                                                 <a:off x="0" y="0"/>
                                                 <a:ext cx="514155" cy="921598"/>
                                               </a:xfrm>
                                               <a:prstGeom prst="rect">
                                                 <a:avLst/>
                                               </a:prstGeom>
                                               <a:noFill/>
                                               <a:ln>
                                                 <a:noFill/>
                                               </a:ln>
                                             </pic:spPr>
                                           </pic:pic>
                                         </a:graphicData>
                                       </a:graphic>
                                     </wp:inline>
                                   </w:drawing>
                                 </w:r>
                               </w:p>
                             </w:sdtContent>
                           </w:sdt>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="34C245F5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="32EC372F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textruta 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:290pt;margin-top:-21.85pt;width:56.4pt;height:81.65pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9YhRFMgIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynadoZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2Xmg22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;U+I80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtNp0oItjQUunMPbx95I5xFfSsH9s5ROeKIKirn5eNp4bsOZzGcs31lmqpoPabB/yKJhtcag&#10;Z6hH5hnZ2/oPqKbmFhxIP+LQJCBlzUWsAavJ0nfVbCpmRKwFm+PMuU3u/8Hyp8PGvFjiuy/Q4QBj&#10;Ec6sgf9wRMOyYnonFs5gI4MV25W0xuXDs9BmlzsECLV30jbhi1URxMJ2H88tFp0nHC/vsukkRQtH&#10;U5beTO9RCaCX18Y6/1VAQ4JQUIuRY1LssHa+dz25hGAaVrVScYxKk7ag05vbND44WxBc6eArIiEG&#10;mEvmQfLdtkOQIG6hPGJHLPRkcYavakxlzZx/YRbZgekj4/0zHlIBhoRBoqQC++tv98Efh4ZWSlpk&#10;W0Hdzz2zghL1TeM4P2eTSaBnVCa3d2NU7LVle23R+2YJSOgMd8vwKAZ/r06itNC84WIsQlQ0Mc0x&#10;dkH9SVz6fgdwsbhYLKITEtIwv9Ybw09ECI1+7d6YNcM0PM7xCU68ZPm7ofS+/VgWew+yjhO7dHWg&#10;D5I5znxYvLAt13r0uvwe5r8BAAD//wMAUEsDBBQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4a5eiRYosTUPSmBg9tPbibWC3QGRnkd226K93POlx&#10;Mi/vfV++nmwvzmb0nSMFi3kEwlDtdEeNgsPbdpaC8AFJY+/IKPgyHtbF9VWOmXYX2pnzPjSCS8hn&#10;qKANYcik9HVrLPq5Gwzx7+hGi4HPsZF6xAuX217GUZRIix3xQouDKVtTf+xPVsFzuX3FXRXb9Lsv&#10;n16Om+Hz8L5U6vZm2jyCCGYKf2H4xWd0KJipcifSXvQKlmnELkHB7P7uAQQnklXMMhVHF6sEZJHL&#10;/w7FDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9YhRFMgIAAGYEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCviE/n4wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <o:lock v:ext="edit" aspectratio="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="PropLogo"/>
                         <w:tag w:val="PropLogo"/>
                         <w:id w:val="-838614461"/>
                         <w:lock w:val="contentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:logos[1]/ns0:logo[@id='26']" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:picture/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="79508E2F" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="00811BB8" w:rsidRDefault="00CF189A" w:rsidP="00C37AA0">
+                        <w:p w14:paraId="3FC58130" w14:textId="77777777" w:rsidR="006763B9" w:rsidRPr="00811BB8" w:rsidRDefault="006763B9" w:rsidP="00C37AA0">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:noProof/>
                               <w:lang w:eastAsia="sv-SE"/>
                             </w:rPr>
                             <w:drawing>
-                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="137EF058" wp14:editId="07D70BE1">
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E0E496C" wp14:editId="552374AC">
                                 <wp:extent cx="514155" cy="921598"/>
                                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                 <wp:docPr id="2" name="Bild 3"/>
                                 <wp:cNvGraphicFramePr>
                                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                 </wp:cNvGraphicFramePr>
                                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:nvPicPr>
                                         <pic:cNvPr id="2" name="Bild 3"/>
                                         <pic:cNvPicPr>
                                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                         </pic:cNvPicPr>
                                       </pic:nvPicPr>
                                       <pic:blipFill>
-                                        <a:blip r:embed="rId14"/>
+                                        <a:blip r:embed="rId15"/>
                                         <a:stretch>
                                           <a:fillRect/>
                                         </a:stretch>
                                       </pic:blipFill>
                                       <pic:spPr bwMode="auto">
                                         <a:xfrm>
                                           <a:off x="0" y="0"/>
                                           <a:ext cx="514155" cy="921598"/>
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln>
                                           <a:noFill/>
                                         </a:ln>
                                       </pic:spPr>
                                     </pic:pic>
                                   </a:graphicData>
                                 </a:graphic>
                               </wp:inline>
                             </w:drawing>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Nummer"/>
         <w:tag w:val="Nummer"/>
         <w:id w:val="-1816559108"/>
         <w:lock w:val="contentLocked"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0154346E" w14:textId="6748EE72" w:rsidR="00CF189A" w:rsidRDefault="00A8204C" w:rsidP="00333C9D">
+        <w:p w14:paraId="4691E7DB" w14:textId="4DA9BAD4" w:rsidR="006763B9" w:rsidRDefault="00634EFC" w:rsidP="00333C9D">
           <w:pPr>
             <w:pStyle w:val="Prophuvudrubrik"/>
           </w:pPr>
           <w:r>
-            <w:t>2025/26:256</w:t>
+            <w:t>2025/26:309</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="166C085A" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="005F407A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="6678A53B" w14:textId="77777777" w:rsidR="006763B9" w:rsidRPr="005F407A" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:after="40"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5917"/>
         <w:gridCol w:w="1596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="220271AF" w14:textId="77777777">
+      <w:tr w:rsidR="006763B9" w14:paraId="7D70B507" w14:textId="77777777" w:rsidTr="00333C9D">
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Rubrik"/>
             <w:tag w:val="Rubrik"/>
             <w:id w:val="-283352459"/>
             <w:temporary/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5834" w:type="dxa"/>
                 <w:tcMar>
                   <w:left w:w="0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w14:paraId="49891480" w14:textId="1A014633" w:rsidR="00CF189A" w:rsidRDefault="00DE4719" w:rsidP="00333C9D">
+              <w:p w14:paraId="3D67BF1F" w14:textId="3CBA7806" w:rsidR="006763B9" w:rsidRDefault="00957270" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:spacing w:after="20"/>
                 </w:pPr>
                 <w:r>
-                  <w:t>Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare</w:t>
+                  <w:t>Förändringar i förfarandet för kupongskatt</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1571" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="NummerEtikett"/>
               <w:tag w:val="NummerEtikett"/>
               <w:id w:val="1988590602"/>
               <w:lock w:val="contentLocked"/>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2AE4537F" w14:textId="0BC24C7A" w:rsidR="00CF189A" w:rsidRDefault="00DE4719" w:rsidP="00333C9D">
+              <w:p w14:paraId="501BD74F" w14:textId="4083052C" w:rsidR="006763B9" w:rsidRDefault="00957270" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Prop.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:alias w:val="Nummer"/>
               <w:tag w:val="Nummer"/>
               <w:id w:val="-348560707"/>
               <w:lock w:val="contentLocked"/>
-              <w:placeholder>
-[...1 lines deleted...]
-              </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1463FAF8" w14:textId="148DD688" w:rsidR="00CF189A" w:rsidRPr="00141F91" w:rsidRDefault="00A8204C" w:rsidP="00333C9D">
+              <w:p w14:paraId="571FE3BD" w14:textId="2766EF90" w:rsidR="006763B9" w:rsidRPr="00141F91" w:rsidRDefault="00634EFC" w:rsidP="00333C9D">
                 <w:pPr>
                   <w:pStyle w:val="Proprubrik"/>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:szCs w:val="26"/>
                   </w:rPr>
-                  <w:t>2025/26:256</w:t>
+                  <w:t>2025/26:309</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A16D19C" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="67DDD8E8" w14:textId="77777777" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:spacing w:before="60"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18742292" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="44D736CA" w14:textId="77777777" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:t>Regeringen överlämnar denna proposition till riksdagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5EE6CC" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="0F5DBC8D" w14:textId="77777777" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65C8FCF2" w14:textId="5B5BA736" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="1A17268C" w14:textId="1D4F0095" w:rsidR="006763B9" w:rsidRPr="00634EFC" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00634EFC">
         <w:t xml:space="preserve">Stockholm </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="-1894106154"/>
-          <w:date w:fullDate="2026-04-23T00:00:00Z">
+          <w:date w:fullDate="2026-08-27T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B87707">
-            <w:t>den 23 april 2026</w:t>
+          <w:r w:rsidR="00017F50" w:rsidRPr="00634EFC">
+            <w:t>den 27 augusti 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6A9CABC6" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="052E7A9E" w14:textId="77777777" w:rsidR="006763B9" w:rsidRPr="00634EFC" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1776BF4C" w14:textId="33FACD67" w:rsidR="00CF189A" w:rsidRDefault="00DE4719" w:rsidP="00333C9D">
+    <w:p w14:paraId="6322A3E3" w14:textId="47C96630" w:rsidR="006763B9" w:rsidRPr="00634EFC" w:rsidRDefault="009578D4" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift1"/>
       </w:pPr>
       <w:r>
-        <w:t>Ulf Kristersson</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="41957D75" w14:textId="410CCDFE" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+        <w:t>Ebba Busch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F626EA" w14:textId="232FE11C" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2693"/>
           <w:tab w:val="clear" w:pos="7474"/>
           <w:tab w:val="left" w:pos="2126"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00634EFC">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DE4719">
-[...3 lines deleted...]
-    <w:p w14:paraId="1EFAC9D9" w14:textId="188AAC9C" w:rsidR="00CF189A" w:rsidRPr="008624B2" w:rsidRDefault="00CF189A" w:rsidP="00BB2C9D">
+      <w:r w:rsidR="00017F50">
+        <w:t>Elisabeth Svantesson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783FA49D" w14:textId="0FF4A919" w:rsidR="006763B9" w:rsidRPr="008624B2" w:rsidRDefault="006763B9" w:rsidP="00BB2C9D">
       <w:pPr>
         <w:pStyle w:val="Propnamnunderskrift2medplatsefter"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:i w:val="0"/>
           </w:rPr>
           <w:alias w:val="Departementsnamn"/>
           <w:tag w:val="Departementsnamn"/>
           <w:id w:val="596381816"/>
           <w:lock w:val="contentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DE4719">
+          <w:r w:rsidR="00957270">
             <w:rPr>
               <w:i w:val="0"/>
             </w:rPr>
-            <w:t>Landsbygds- och infrastrukturdepartementet</w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="008F01E7">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161E433B" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="3C9B116C" w14:textId="77777777" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Proprubrik"/>
         <w:spacing w:before="80" w:after="400"/>
       </w:pPr>
       <w:r>
         <w:t>Propositionens huvudsakliga innehåll</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A54D7D" w14:textId="6DAE62B2" w:rsidR="00CF189A" w:rsidRPr="00844B88" w:rsidRDefault="00CF189A" w:rsidP="00CF189A">
+    <w:p w14:paraId="1E2A0A0C" w14:textId="47F34DB8" w:rsidR="00EA1728" w:rsidRDefault="006763B9" w:rsidP="00EA1728">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00844B88">
-[...2 lines deleted...]
-      <w:r w:rsidR="00DA3207" w:rsidRPr="00844B88">
+      <w:r>
+        <w:t xml:space="preserve">I propositionen föreslås att </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7559">
+        <w:t xml:space="preserve">aktiebolag som inte är </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA429D">
+        <w:t xml:space="preserve">avstämningsbolag </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7559">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4478A">
+        <w:t xml:space="preserve">s.k. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kupongbolag</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7559">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> får möjlighet att lämna uppgifter om kupongskatt elektroniskt till Skatteverket. </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7559">
+        <w:t xml:space="preserve">Kupongskatt är </w:t>
+      </w:r>
+      <w:r w:rsidR="00361957">
+        <w:t xml:space="preserve">enkelt uttryckt </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7559">
+        <w:t xml:space="preserve">den skatt som ska betalas när </w:t>
+      </w:r>
+      <w:r w:rsidR="00361957">
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4478A">
+        <w:t xml:space="preserve">aktiebolag lämnar </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7559">
+        <w:t xml:space="preserve">utdelning till någon som bor utomlands eller är hemmahörande i utlandet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Uppgifterna ska lämnas på ett fastställt formulär.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1728">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">De kupongbolag som föredrar att lämna uppgifter till Skatteverket på papper </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA429D">
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fortsätt</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA429D">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> göra det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468CE0E8" w14:textId="145EAC74" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="006763B9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det föreslås att uppgift om hemortskommun inte längre ska behöva anges. I propositionen föreslås även slopade bestämmelser om att blan</w:t>
+      </w:r>
+      <w:r w:rsidR="005565B9">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="00844B88">
-[...3 lines deleted...]
-    <w:p w14:paraId="649A8BED" w14:textId="7B56EE60" w:rsidR="00CF189A" w:rsidRPr="00844B88" w:rsidRDefault="00CF189A" w:rsidP="00CF189A">
+      <w:r>
+        <w:t>ketterna ska vara ordnade kommunvis och att blanketter där kupongskatt innehållits ska vara skilda från övriga blanketter när de lämnas till Skatteverket.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA429D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det föreslås vidare att Skatteverket ges nya föreläggande</w:t>
+      </w:r>
+      <w:r w:rsidR="00916C12">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>möjligheter. Den som är eller kan antas vara skyldig att lämna uppgifter om kupongskatt ska kunna föreläggas att lämna uppgift för kontroll av hans eller hennes uppgiftsskyldighet. Skatteverket ska även få förelägga någon att lämna uppgift för kontroll av att annan än den som föreläggs har fullgjort sin uppgiftsskyldighet (s.k. tredjemansföreläggande).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259D0265" w14:textId="48B6D975" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="006763B9">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00844B88">
-[...3 lines deleted...]
-    <w:p w14:paraId="17F6E2EF" w14:textId="4E21D429" w:rsidR="00CF189A" w:rsidRPr="00844B88" w:rsidRDefault="00CF189A" w:rsidP="00CF189A">
+      <w:r>
+        <w:t xml:space="preserve">Syftet med förslagen är att minska </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA429D">
+        <w:t xml:space="preserve">företagens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regelbörda samt att effektivisera Skatteverkets kontroll. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA429D">
+        <w:t>En möjlighet a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tt lämna uppgifter elektroniskt till Skatteverket förenklar för uppgiftslämnaren och minskar risken för fel, samtidigt som det underlättar hanteringen hos Skatteverket. Nya möjligheter att förelägga kommer att effektivisera Skatteverkets kontroll av kupongskatt</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3237">
+        <w:t>. Det bör även</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> underlätta för aktiebolag </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3237">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Skatteverket </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3237">
+        <w:t>får möjlighet att</w:t>
+      </w:r>
+      <w:r w:rsidR="005F58E4">
+        <w:t xml:space="preserve"> kontrollera kupongskatt genom att </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3237">
+        <w:t>rikta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ett föreläggande </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3237">
+        <w:t xml:space="preserve">mot aktiebolaget </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i stället för </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3237">
+        <w:t xml:space="preserve">att besluta om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>revision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F835C7" w14:textId="65EAB393" w:rsidR="006763B9" w:rsidRDefault="00FA429D" w:rsidP="006763B9">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00844B88">
-[...38 lines deleted...]
-      <w:r w:rsidR="00B8096A">
+      <w:r>
+        <w:t>Lagändringa</w:t>
+      </w:r>
+      <w:r w:rsidR="006763B9">
+        <w:t>rna föreslås träda i kraft den 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31D3">
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00844B88">
-[...3 lines deleted...]
-    <w:p w14:paraId="5781B043" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="008F2013" w:rsidRDefault="00CF189A" w:rsidP="005E3C60">
+      <w:r w:rsidR="006763B9">
+        <w:t>januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0433C918" w14:textId="77777777" w:rsidR="006763B9" w:rsidRPr="008F2013" w:rsidRDefault="006763B9" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Innehllsfrteckning"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028EC738" w14:textId="3483FD32" w:rsidR="00697069" w:rsidRDefault="00CF189A">
+    <w:p w14:paraId="4FBCFCB1" w14:textId="12E44D46" w:rsidR="00134183" w:rsidRDefault="006763B9">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -715,34996 +788,14578 @@
       </w:r>
       <w:r w:rsidRPr="00613168">
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText>Rubrik 1;1; Heading 1;1;Rubrik 2;2; Heading 2;2;Rubrik 3;3; Heading 3;3;Bilaga rubrik;4;Prop. utdrag;5, Rubrik 1,1, Heading 1,1,Rubrik 2,2, Heading 2,2,Rubrik 3,3, Heading 3,3,Bilaga rubrik,4,Prop. utdrag,5</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc227658507" w:history="1">
-        <w:r w:rsidR="00697069" w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717104" w:history="1">
+        <w:r w:rsidR="00134183" w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00134183">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00697069" w:rsidRPr="00A9606C">
+        <w:r w:rsidR="00134183" w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förslag till riksdagsbeslut</w:t>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00134183">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00134183">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00134183">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658507 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717104 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00134183">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00134183">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00697069">
+        <w:r w:rsidR="00134183">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A7D50B0" w14:textId="124136A2" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="2036F67B" w14:textId="70563C38" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658508" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717105" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lagtext</w:t>
+          <w:t>Förslag till lag om ändring i kupongskattelagen (1970:624)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658508 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717105 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="748D4342" w14:textId="394559B9" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...242 lines deleted...]
-    <w:p w14:paraId="411F9F05" w14:textId="0ADB5E75" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="779AA0E6" w14:textId="40A09DF4" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658512" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717106" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ärendet och dess beredning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658512 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717106 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75246C16" w14:textId="0C598577" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="021B9E0E" w14:textId="47CD1C1B" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658513" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717107" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Färdskrivare vid vägtransporter</w:t>
+          <w:t>Skatt på utdelning till begränsat skattskyldiga</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658513 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717107 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11539011" w14:textId="0365355C" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="788B345B" w14:textId="21F2B684" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658514" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717108" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Vad är en färdskrivare?</w:t>
+          <w:t>Kupongskatt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658514 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717108 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DCA8A42" w14:textId="4EB43EE6" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="0F648CE3" w14:textId="6D343EF0" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658515" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717109" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Färdskrivarutrustning ska fungera och användas så att uppgifterna är tillförlitliga</w:t>
+          <w:t>Förenkla för företagen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658515 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717109 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E26D4A6" w14:textId="2393ED39" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="1F7D9464" w14:textId="4E946287" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658516" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717110" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Väg- och företagskontroller</w:t>
+          <w:t>Kontroll av kupongskatt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658516 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717110 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62B8D9DE" w14:textId="14C0CDD9" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="2FB29573" w14:textId="3D89F451" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658517" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717111" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Sanktioner vid överträdelser</w:t>
+          <w:t>Källskattedirektivet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658517 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717111 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="688AF356" w14:textId="47A3E8F5" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="711C1D70" w14:textId="5C398163" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658518" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717112" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Lag om åtgärder mot manipulation och missbruk av färdskrivare</w:t>
+          <w:t>Bestämmelserna om kupongskatt behöver förändras</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658518 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717112 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35A61457" w14:textId="2FAA7D9C" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="5EA24886" w14:textId="2DFBFC79" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658519" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717113" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.1</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>En ny lag införs</w:t>
+          <w:t>Uppgifter ska i vissa fall kunna lämnas elektroniskt</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658519 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717113 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F672F3D" w14:textId="65023628" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="12C519D2" w14:textId="34AAC4C5" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658520" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717114" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Förbättrade regler för ingripanden vid misstänkt manipulation eller allvarligt missbruk av färdskrivaren</w:t>
+          <w:t>Omoderna bestämmelser om blanketter tas bort</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658520 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717114 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="748C04A2" w14:textId="7C9FF280" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2E7C384D" w14:textId="6813001D" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658521" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717115" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2.1</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Kroppsvisitation och genomsökning av fordon vid misstanke om allvarligt missbruk av färdskrivare</w:t>
+          <w:t>Nya bestämmelser om föreläggande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658521 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717115 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A9AB403" w14:textId="3A5E7DF7" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6E889F7C" w14:textId="3D100EC5" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658522" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717116" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2.2</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Genomsökning av fordon och omhändertagande av föremål vid misstanke om manipulation av färdskrivare</w:t>
+          <w:t>Personuppgiftsbehandling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658522 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717116 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>28</w:t>
+          <w:t>27</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BF8A5FD" w14:textId="3BCC491E" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0A5B5D20" w14:textId="00DF7038" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658523" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717117" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.2.3</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Verkställighet, anmälan och dokumentation</w:t>
+          <w:t>Sekretess</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658523 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717117 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>34</w:t>
+          <w:t>29</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D04BF03" w14:textId="3FA54F46" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="6E103883" w14:textId="451CFA77" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658524" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717118" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.3</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Straffansvar vid manipulation av färdskrivare och vid hantering av manipulationsutrustning</w:t>
+          <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658524 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717118 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>38</w:t>
+          <w:t>30</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A20C9B4" w14:textId="5C4C8540" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7F54FA03" w14:textId="34099416" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658525" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717119" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.3.1</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Ett straffrättsligt ansvar</w:t>
+          <w:t>Konsekvensanalys</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658525 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717119 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>38</w:t>
+          <w:t>31</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06E6E2B9" w14:textId="78511D61" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="7A08522D" w14:textId="2E7CAB9F" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658526" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717120" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.3.2</w:t>
+          <w:t>12.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Straffet för färdskrivarmanipulation skärps</w:t>
+          <w:t>Offentligfinansiella effekter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658526 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717120 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>41</w:t>
+          <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62948EFF" w14:textId="04686F03" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w14:paraId="2C4589C0" w14:textId="07EA05C2" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658527" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717121" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>5.3.3</w:t>
+          <w:t>12.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Straffansvar för befattning med manipulationsutrustning</w:t>
+          <w:t>Effekter för företagen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658527 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717121 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>48</w:t>
+          <w:t>32</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="783ECAE3" w14:textId="44EC90EC" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="02C258E7" w14:textId="668343DC" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658528" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717122" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>12.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Ytterligare befogenheter vid vissa kontroller enligt fordonslagen</w:t>
+          <w:t>Effekter för aktieägarna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658528 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717122 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>50</w:t>
+          <w:t>34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BFA6924" w14:textId="59DAAD2F" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="74D95AB3" w14:textId="2C66BAFA" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658529" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717123" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>6.1</w:t>
+          <w:t>12.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Tillträde till enskilt område</w:t>
+          <w:t>Effekter på det brottsförebyggandande arbetet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658529 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717123 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>50</w:t>
+          <w:t>34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70A05B86" w14:textId="76872D5C" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="51797B7E" w14:textId="6B0B644F" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658530" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717124" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>6.2</w:t>
+          <w:t>12.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Flytt av fordon under pågående kontroll</w:t>
+          <w:t>Effekter för Skatteverket, andra myndigheter och allmänna förvaltningsdomstolar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658530 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717124 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>54</w:t>
+          <w:t>34</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52E40E87" w14:textId="5987AE89" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="3C8361EC" w14:textId="33573652" w:rsidR="00134183" w:rsidRDefault="00134183">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658531" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717125" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>12.6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           </w:rPr>
-          <w:t>Ändrad hänvisning till luftfartslagen</w:t>
+          <w:t>Övriga effekter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658531 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717125 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>56</w:t>
+          <w:t>35</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="120E2BC9" w14:textId="32A838DB" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="175069B6" w14:textId="2B06ACB4" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658532" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717126" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
             <w:kern w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="sv-SE"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A9606C">
-[...157 lines deleted...]
-        <w:r w:rsidRPr="00A9606C">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Författningskommentar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658534 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717126 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>59</w:t>
+          <w:t>35</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59CE6472" w14:textId="4B105D24" w:rsidR="00697069" w:rsidRDefault="00697069">
-[...251 lines deleted...]
-    <w:p w14:paraId="166FDA2C" w14:textId="76FE1513" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="02F42FD5" w14:textId="6ACABF98" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658538" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717127" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning av promemorian Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare</w:t>
+          <w:t>Sammanfattning av promemorian Elektronisk inlämning av uppgifter om kupongskatt och möjlighet att förelägga</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658538 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717127 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>71</w:t>
+          <w:t>39</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C118B05" w14:textId="7689E0D4" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="6CDBA125" w14:textId="4F356A6D" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658539" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717128" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Promemorians lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658539 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717128 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>72</w:t>
+          <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="280F3222" w14:textId="1A23DF18" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="40C1ED13" w14:textId="02A147CF" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658540" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717129" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förteckning över remissinstanserna</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658540 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717129 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>78</w:t>
+          <w:t>43</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A030ABB" w14:textId="3F5F93F7" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="6AB0BA35" w14:textId="111CA445" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658541" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717130" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådsremissens lagförslag</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658541 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717130 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>79</w:t>
+          <w:t>44</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11BF939C" w14:textId="5F88BEC4" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="18E467F6" w14:textId="4D98808A" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658542" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717131" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lagrådets yttrande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658542 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717131 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>85</w:t>
+          <w:t>47</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D8E7BD2" w14:textId="76505CBC" w:rsidR="00697069" w:rsidRDefault="00697069">
+    <w:p w14:paraId="0D7500A4" w14:textId="71F1C0C9" w:rsidR="00134183" w:rsidRDefault="00134183">
       <w:pPr>
         <w:pStyle w:val="Innehll5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="sv-SE"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc227658543" w:history="1">
-        <w:r w:rsidRPr="00A9606C">
+      <w:hyperlink w:anchor="_Toc238717132" w:history="1">
+        <w:r w:rsidRPr="00D072F9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utdrag ur protokoll vid regeringssammanträde den 23 april 2026</w:t>
+          <w:t>Utdrag ur protokoll vid regeringssammanträde den 27 augusti 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc227658543 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238717132 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003925E1">
+        <w:r w:rsidR="004A41FE">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>89</w:t>
+          <w:t>50</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EB19B59" w14:textId="5E311150" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="005E3C60">
+    <w:p w14:paraId="5CBCE129" w14:textId="5CA656DD" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="005E3C60">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA160C1" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="005A72C8" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="5516BBBC" w14:textId="77777777" w:rsidR="006763B9" w:rsidRPr="005A72C8" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc337112318"/>
       <w:bookmarkStart w:id="1" w:name="_Toc4079163"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc227658507"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc238717104"/>
       <w:r w:rsidRPr="005A72C8">
         <w:lastRenderedPageBreak/>
         <w:t>Förslag till riksdagsbeslut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="3009812A" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00333C9D">
+    <w:p w14:paraId="642CECF8" w14:textId="77777777" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r w:rsidRPr="009831A0">
         <w:t>Regeringens förslag:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77ACF2CF" w14:textId="245F3DCE" w:rsidR="00CF189A" w:rsidRDefault="00CF189A" w:rsidP="00CF189A">
-[...43 lines deleted...]
-    <w:p w14:paraId="40EBE523" w14:textId="77777777" w:rsidR="00CF189A" w:rsidRPr="00152749" w:rsidRDefault="00CF189A" w:rsidP="00152749">
+    <w:p w14:paraId="1C12E87E" w14:textId="77777777" w:rsidR="007277D8" w:rsidRDefault="007277D8" w:rsidP="007277D8">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
       <w:r>
+        <w:t>Riksdagen antar regeringens förslag till lag om ändring i kupongskattelagen (1970:624).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8BBF7C" w14:textId="1C6DE5DE" w:rsidR="006763B9" w:rsidRPr="00144361" w:rsidRDefault="006763B9" w:rsidP="00333C9D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3DC645" w14:textId="77777777" w:rsidR="006763B9" w:rsidRPr="00152749" w:rsidRDefault="006763B9" w:rsidP="00152749">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F16E4FF" w14:textId="62933177" w:rsidR="00DB62B9" w:rsidRDefault="0004109B" w:rsidP="0004109B">
-[...52 lines deleted...]
-    <w:p w14:paraId="49EA69E5" w14:textId="77777777" w:rsidR="00A85131" w:rsidRPr="00A85131" w:rsidRDefault="00A85131" w:rsidP="00A85131">
+    <w:p w14:paraId="1AA1D1C1" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-      </w:pPr>
-[...763 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
+          <w:footerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...20 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    </w:p>
+    <w:p w14:paraId="1E6281F5" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc227658510"/>
-      <w:r w:rsidRPr="0004109B">
+      <w:bookmarkStart w:id="3" w:name="_Toc238717105"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Förslag till lag om ändring i </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="7C8D9DAA" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="00D02A62" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+        <w:t>Förslag till lag om ändring i kupongskattelagen (1970:624)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="44204994" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D02A62">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> (2002:574)</w:t>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om kupongskattelagen (1970:624)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00D02A62">
-[...3 lines deleted...]
-    <w:p w14:paraId="5FE67EC3" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    </w:p>
+    <w:p w14:paraId="25B387BC" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D02A62">
+      <w:r w:rsidRPr="00B0044B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dels</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D02A62">
-[...15 lines deleted...]
-    <w:p w14:paraId="2899F05C" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="00D02A62" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+      <w:r>
+        <w:t xml:space="preserve"> att 17 § ska upphöra att gälla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736B1062" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D248E6">
+      <w:r w:rsidRPr="00B0044B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="34A6B404" w14:textId="1870EDDB" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 13, 15, 23 och 29 §§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D607EAD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D248E6">
+      <w:r w:rsidRPr="00B0044B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>dels</w:t>
-[...121 lines deleted...]
-    <w:p w14:paraId="17660F5C" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att det ska införas tre nya paragrafer, 23 a–23 c §§, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E8B573" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="55B03E9C" w14:textId="77777777">
+      <w:tr w:rsidR="006D07C4" w:rsidRPr="000E6F0B" w14:paraId="7B22533B" w14:textId="77777777" w:rsidTr="002D3B17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4167EC87" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="005B0E77" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
+          <w:p w14:paraId="5F85C754" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="000E6F0B" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
-              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AE9C20C" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="005B0E77" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
+          <w:p w14:paraId="2A3CD774" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="000E6F0B" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
-              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EC881F8" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="005F0D85" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    <w:p w14:paraId="6EDFF352" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2086786B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13 §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>3 kap.</w:t>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="655EBD36" w14:textId="77777777">
+      <w:tr w:rsidR="006D07C4" w14:paraId="37EE27F2" w14:textId="77777777" w:rsidTr="002D3B17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D2ED7DE" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
+          <w:p w14:paraId="61C65C70" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
             </w:pPr>
+            <w:r>
+              <w:t>För aktiebolag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2A8A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>icke</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> är avstämningsbolag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F11EEB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> gäller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8648E">
+              <w:t>14–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>§§ vid utbetalning av utdelning.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="791C3224" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="008F08D8" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
+          <w:p w14:paraId="11D51E0A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
-              <w:pStyle w:val="Rubrik4utannumrering"/>
-              <w:spacing w:before="0"/>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">För aktiebolag som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="008F08D8">
+              <w:t>inte</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> är avstämningsbolag gäller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008637B0">
+              <w:t>14–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Flytt av fordon</w:t>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:t> §§ vid utbetalning av utdelning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553111" w14:paraId="7E8DB8F3" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="467F3F3D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA9D636" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006D07C4" w14:paraId="2B598368" w14:textId="77777777" w:rsidTr="002D3B17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="61BD6FBB" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
+          <w:p w14:paraId="008BA14D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aktiebolag </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> senast fyra månader efter utdelningstillfället, dock senast den 15 januari påföljande år, lämna Skatteverket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>de blanketter med uppgifter om utdelning som inkommit till bolaget samt inbetala kupongskatt för dels den utdelning för vilken med hänsyn till innehållet i uppgifterna skatt skolat innehållas, dels den utdelning för vilken uppgift ännu ej inkommit till bolaget, och dels den utdelning för vilken inkommit uppgifter som befunnits ofullständiga.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07B7A59F" w14:textId="42C636D2" w:rsidR="00527EF3" w:rsidRDefault="00BE4300" w:rsidP="00E13D06">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aktiebolag </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> senast fyra månader efter utdelningstillfället, dock senast den 15 januari påföljande år, lämna </w:t>
+            </w:r>
+            <w:r w:rsidR="00E51FB6" w:rsidRPr="00E13D06">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mottagna</w:t>
+            </w:r>
+            <w:r w:rsidR="003721EB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014709D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">uppgifter </w:t>
+            </w:r>
+            <w:r w:rsidR="00E51FB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>enligt 14</w:t>
+            </w:r>
+            <w:r w:rsidR="00E36377">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E51FB6">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidR="0014709D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">till </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Skatteverket</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Det sammanlagda beloppet av den utdelning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>för vilken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kupongskatt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">har </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>innehållits ska anges särskilt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D07C4" w14:paraId="77BF749A" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2412E611" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B744F2C" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="008F08D8" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
+          <w:p w14:paraId="0410DBA1" w14:textId="5F9D8E2E" w:rsidR="00BE4300" w:rsidRPr="00CD49F4" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:spacing w:after="80"/>
-              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F08D8">
+            <w:r w:rsidRPr="00CD49F4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t xml:space="preserve">Aktiebolag ska inom den tid som anges i första stycket inbetala kupongskatt för den utdelning </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>för vilken</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08D8">
+            <w:r w:rsidRPr="00CD49F4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>a</w:t>
+              <w:t xml:space="preserve"> skatt har eller skulle ha innehållits med hänsyn till innehållet i mottagna uppgifter enligt 14 §. Detta gäller också för den utdelning för vilken uppgifter ännu inte </w:t>
             </w:r>
-            <w:r w:rsidRPr="003D742D">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> §</w:t>
+              <w:t>har tagits e</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08D8">
+            <w:r w:rsidRPr="00CD49F4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>mot eller är ofullständiga.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="780E1695" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
+          <w:p w14:paraId="15C66939" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="008F08D8">
+            <w:r w:rsidRPr="00CD49F4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>En polisman eller bilinspektör som utför en kontroll av fordon i trafik enligt 2</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Uppgifter enligt första stycket ska lämnas på ett formulär som fastställs av Skatteverket.</w:t>
             </w:r>
-            <w:r w:rsidRPr="003D742D">
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06E925AE" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39574B78" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>23 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006D07C4" w14:paraId="25258792" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64F70A77" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2A8A">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> kap</w:t>
+              <w:t xml:space="preserve">Försummar </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08D8">
+            <w:r>
+              <w:t xml:space="preserve">aktiebolag annan skyldighet enligt denna lag än skyldigheten att innehålla eller inbetala kupongskatt i föreskriven tid eller ordning, kan Skatteverket förelägga bolaget att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>. 10–14</w:t>
+              <w:t>vid vite</w:t>
             </w:r>
-            <w:r w:rsidRPr="003D742D">
+            <w:r>
+              <w:t xml:space="preserve"> fullgöra förstnämnda skyldighet. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t> §</w:t>
+              <w:t>Fråga om utdömande av vite prövas av den förvaltningsrätt som är behörig att pröva ett överklagande av beslut enligt denna lag.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08D8">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74596932" w14:textId="4D28110C" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">§ får besluta att fordonet ska flyttas till en annan lämplig plats, om det behövs för att kontrollen ska kunna utföras på ett säkert sätt eller om det saknas </w:t>
+              <w:t xml:space="preserve">Om </w:t>
             </w:r>
-            <w:r w:rsidRPr="00844B88">
+            <w:r w:rsidRPr="00F471A4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>för</w:t>
+              <w:t>ett</w:t>
             </w:r>
-            <w:r w:rsidRPr="00844B88">
+            <w:r>
+              <w:t xml:space="preserve"> aktiebolag </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
-              <w:t>utsättningar att genomföra nöd</w:t>
+              <w:t xml:space="preserve">försummar </w:t>
             </w:r>
-            <w:r w:rsidRPr="00844B88">
+            <w:r>
+              <w:t xml:space="preserve">annan skyldighet enligt denna lag än skyldigheten att innehålla eller inbetala kupongskatt i föreskriven tid eller ordning, kan Skatteverket förelägga bolaget att fullgöra </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E13D06">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
-              <w:t>vändiga kontroller på den plats där fordonet har stoppats</w:t>
+              <w:t>skyldighet</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08D8">
+            <w:r w:rsidR="003B3237" w:rsidRPr="00E13D06">
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
               </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="006D07C4" w14:paraId="3E6CA136" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BCEAECD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D846CE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ett beslut om föreläggande </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782B6A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som har förenats med vite</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D846CE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gäller omedelbart</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3314C23E" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A49A651" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    <w:p w14:paraId="6871628A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:ind w:firstLine="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="067E4533" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006D07C4" w14:paraId="6B9ACB8B" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60DE44BD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49FFE31F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>23 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B8FBA4" w14:textId="7F064098" w:rsidR="00BE4300" w:rsidRPr="00574282" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Skatteverket får förelägga den som är eller kan antas vara skyldig att lämna uppgifter enligt denna lag att lämna de uppgifter som behövs för kontroll av skyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>heten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C7F9533" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:spacing w:after="80"/>
-        <w:ind w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006D07C4" w14:paraId="68A60C6A" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="358B8930" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="451AD11A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>23 b </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D4A40B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00574282" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Skatteverket får förelägga den som är eller kan antas vara bokföringsskyldig enligt bok</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">föringslagen (1999:1078) eller som är en annan juridisk person än ett dödsbo, att lämna uppgift om en rättshandling med någon annan. Föreläggandet ska avse förhållanden som är av betydelse för kontroll av att annan än den som föreläggs har fullgjort en skyldighet att lämna uppgifter enligt denna lag. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45373738" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006D07C4" w14:paraId="4953C78B" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="724E2AB8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BC9CAB5" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>23 c </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="477250F4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ett föreläggande enligt 23–23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">§§ får förenas med vite om det finns anledning att anta att föreläggandet annars inte följs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07987A42" w14:textId="70EFE1E3" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ett föreläggande får inte förenas med vite om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">belagd, och föreläggandet avser utredning av en fråga som har samband med </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3" w:rsidDel="000E0C34">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">den misstänkta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>gärningen. Om den som ska föreläggas är en juridisk person</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3" w:rsidDel="000E0C34">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">, gäller </w:t>
+            </w:r>
+            <w:r w:rsidR="00B44CAA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>första meningen</w:t>
+            </w:r>
+            <w:r w:rsidDel="000E0C34">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3" w:rsidDel="000E0C34">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">även </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>ställföreträdare för den juridiska personen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F96F2BD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ett beslut om föreläggande som har förenats med vite gäller omedelbart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CEB48C6" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00574282" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Fråg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om utdömande av vite prövas av den förvaltningsrätt som är behörig att pröva ett överklagande av beslut enligt denna lag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E1B03C0" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6BB7F0" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>3</w:t>
-[...2 lines deleted...]
-        <w:t> §</w:t>
+        <w:t>29 §</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087C4E34" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beslut av Skatteverket enligt denna lag får hos förvaltningsrätten överklagas av den som beslutet rör och av det allmänna ombudet hos Skatteverket. Ett överklagande av den som beslutet rör ska ha kommit in inom två månader från den dag då denne fick del av beslutet. Ett överklagande av det allmänna ombudet ska ha kommit in inom två månader från den dag då beslutet meddelades.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="16488D51" w14:textId="77777777">
+      <w:tr w:rsidR="006D07C4" w14:paraId="796A459D" w14:textId="77777777" w:rsidTr="002D3B17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35316BDA" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
+          <w:p w14:paraId="23D0D677" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="0070669F">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:softHyphen/>
-[...53 lines deleted...]
-              <w:t>tags lokaler eller liknande eller till ett område i anslutning till dessa.</w:t>
+              <w:t>Skatteverkets beslut enligt 22 § första stycket och beslut om revision enligt 24 § får inte överklagas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4403581F" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
+          <w:p w14:paraId="1DC06834" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="0070669F">
+            <w:r>
+              <w:t>Skatteverkets beslut enligt 22 § första stycket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F238C">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Vid kontroll enligt denna lag </w:t>
+              <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C35F5">
               <w:rPr>
                 <w:i/>
-                <w:spacing w:val="-4"/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>har en</w:t>
+              <w:t>beslut om före</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0070669F">
+            <w:r w:rsidRPr="009C35F5">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>För att kon</w:t>
+              <w:softHyphen/>
+              <w:t>läggande enligt 23–23 b §§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D846CE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t>som inte har förenats med vite</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...25 lines deleted...]
-              <w:t>En tjänsteman vid Transport</w:t>
+            <w:r w:rsidRPr="00D846CE">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...430 lines deleted...]
-              <w:t>finns där.</w:t>
+              <w:t>och beslut om revision enligt 24 § får inte överklagas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29A6B4CA" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    <w:p w14:paraId="7CFD971C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00811E52" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100BBAB" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C35F5">
+        <w:t>Denna lag träder i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C35F5">
+        <w:t>januari 2027</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7979732F" w14:textId="77777777" w:rsidR="00957270" w:rsidRDefault="00957270" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36648F7E" w14:textId="77777777" w:rsidR="00957270" w:rsidRDefault="00957270" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00957270" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
+          <w:footerReference w:type="first" r:id="rId27"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7530208C" w14:textId="36259882" w:rsidR="00957270" w:rsidRPr="00957270" w:rsidRDefault="00957270" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00957270" w:rsidRPr="00957270" w:rsidSect="00957270">
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B93ECE4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc230956588"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc238717106"/>
+      <w:r>
+        <w:t>Ärendet och dess beredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="54F3D5F2" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00EC1D7A" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverket inkom den 6 oktober 2025 till Finansdepartementet med en begäran om förslag till ändring i kupongskattelagen (1970:624). Till begäran bifogades promemorian Elektronisk inlämning av uppgifter om kupongskatt och möjlighet att förelägga. En sammanfattning av promemorian finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:t xml:space="preserve">. Promemorians lagförslag finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29638D11" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:t>Promemorian har remissbehandlats. En förteckning över remiss</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:t xml:space="preserve">instanserna finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1D7A">
+        <w:t>. Remissyttrandena</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> finns tillgängliga </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3255">
+        <w:t xml:space="preserve">på regeringens webbplats </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3255">
+        <w:t>regeringen.se</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) och i Finansdepartementet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008808DE">
+        <w:t>(F</w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008808DE">
+        <w:t>2025/0</w:t>
+      </w:r>
+      <w:r>
+        <w:t>1850</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008808DE">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B278B15" w14:textId="7019714E" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00D4260B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51FB6">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> behandlas promemorians förslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6005C53A" w14:textId="77777777" w:rsidR="003F7559" w:rsidRDefault="003F7559" w:rsidP="003F7559">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043101D8" w14:textId="5B7B5783" w:rsidR="003F7559" w:rsidRPr="003F7559" w:rsidRDefault="003F7559" w:rsidP="003F7559">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen beslutade den 4 juni 2026 att inhämta Lagrådets yttra</w:t>
+      </w:r>
+      <w:r w:rsidR="00076E7E">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de över de lagförslag som finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E56F7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bilaga 4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Lagrådets yttrande finns i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E56F7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bilaga</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32232" w:rsidRPr="004E56F7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E56F7">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2A50">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51FB6">
+        <w:t xml:space="preserve">har delvis </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t>följ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51FB6">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Lagrådets </w:t>
+      </w:r>
+      <w:r w:rsidR="003619EE">
+        <w:t>synpunkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som behandlas i avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3237">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2A50">
+        <w:t xml:space="preserve"> och 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0F8F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I förhållande till lagrådsremissens lagförslag </w:t>
+      </w:r>
+      <w:r w:rsidR="00E51FB6">
+        <w:t>har</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dessutom vissa språkliga ändringar</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51FB6">
+        <w:t xml:space="preserve"> gjorts</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670F9086" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc230956589"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc238717107"/>
+      <w:r>
+        <w:t>Skatt på utdelning till begränsat skattskyldiga</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B285419" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc230956590"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc238717108"/>
+      <w:r>
+        <w:t>Kupongskatt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="352F20BE" w14:textId="58B35075" w:rsidR="00BE4300" w:rsidRPr="005145AF" w:rsidRDefault="00A4478A" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som huvudregel ska k</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300">
+        <w:t xml:space="preserve">upongskatt betalas till staten för utdelning på aktier i svenska aktiebolag och europabolag med säte i Sverige samt på andelar i svenska värdepappersfonder och specialfonder. Med utdelning avses även vissa andra betalningar, exempelvis utskiftning vid bolagets likvidation. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300">
+        <w:t>tgångspunkt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en är att</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300">
+        <w:t xml:space="preserve"> begränsat skattskyldiga andelsägare som är utdelningsberättigade</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska betala kupongskatt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300">
+        <w:t>. I de fall skattskyldighet gäller tas kupongskatt ut med 30 procent på utdelningen. Ett tillämpligt skatte</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300">
+        <w:softHyphen/>
+        <w:t xml:space="preserve">avtal kan innebära att Sverige endast har rätt att ta ut skatt </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3237">
+        <w:t xml:space="preserve">på en utdelning </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300">
+        <w:t xml:space="preserve">med en lägre skattesats eller att utdelningen helt </w:t>
+      </w:r>
+      <w:r w:rsidR="00A069EA">
+        <w:t xml:space="preserve">ska </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300">
+        <w:t xml:space="preserve">undantas från beskattning i Sverige. Bestämmelser om kupongskatt finns i kupongskattelagen, förkortad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BE4300">
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BE4300">
+        <w:t xml:space="preserve">, och kupongskatteförordningen (1971:49). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C07F4CF" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc230956591"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc238717109"/>
+      <w:r>
+        <w:t>Förenkla för företagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="08479699" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen gav den 18 juli 2024 elva statliga myndigheter, däribland Skatteverket, i uppdrag att förenkla regelverk i syfte att minska regel</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bördan för företag, det s.k. regelförenklingsuppdraget (KN2024/01546). I uppdraget ingår även att kartlägga och analysera behov av och möjligheter till regelförenklingar. Om verkningsfulla förenklingsåtgärder kräver ändringar av lagar och förordningar inom myndighetens verksamhets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">område, ska myndigheterna lämna förslag på sådana ändringar. Med regelbörda avses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kostnader för företag som följer av lagar, förord</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningar och andra föreskrifter. Det innefattar administrativa kostnader, men även fullgörandekostnader som produktions- och investeringskostnader, samt alternativkostnader. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D69268D" w14:textId="5D392012" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skatteverket har den 9</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mars</w:t>
+      </w:r>
+      <w:r w:rsidR="00A655D1">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026 överlämnat slutredovisningen av regelförenklingsuppdraget till regeringen (dnr 8-85828-2025). Skatteverket lyfter fram behovet av att öka takten i den digitala utveck</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31D3">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lingen och digitaliseringens centrala betydelse för att minska regelbördan i en delredovisning av regelförenklingsuppdraget (den 10 mars 2025 Förenkla regelverk i syfte att minska regelbördan, dnr 8-85828-2025, avsnitt 2.3). Att det finns en stor förenklingspotential genom bl.a. digitalisering är även något som även Tillväxtverket lyfter fram i sin delrapport Förenkla regelverk i syfte att minska regelbördan för företag (den 29 april 2025, dnr Ä </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2024-1679</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F8C731" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc230956592"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc238717110"/>
+      <w:r>
+        <w:t>Kontroll av kupongskatt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="33FE5FB8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008728B2">
+        <w:t xml:space="preserve">Europaparlamentet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>resolution</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>(C/2024/492</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>av den 15 juni 2023 om lärdomarna från Pandora</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>dokumenten och andra avslöjanden påpeka</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t xml:space="preserve"> att skandalerna med kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t xml:space="preserve">affärer (dividend </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>stripping</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>) som blev kända som ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>cum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>-ex” och ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>cum-cum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>” var två av de största skattebedrägeriskandalerna i EU:s historia som kostade EU:s medlemsstater 140 miljarder euro.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Organisationen för ekonomiskt samarbete och utveckling (OECD) har tagit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50502">
+        <w:t xml:space="preserve">fram rapporten OECD (2023), Dividend Tax </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C50502">
+        <w:t>Fraud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C50502">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C50502">
+        <w:t>Raising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C50502">
+        <w:t xml:space="preserve"> Awareness </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C50502">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C50502">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dividend </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Stripping</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Schemes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, vars syfte är att öka medveten</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heten om kupongskattebedrägerier samt hjälpa länder att minimera risken för sådana bedrägerier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AAE32C" w14:textId="3D9D0A56" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I Skatteverkets årsredovisning för 2024 (s. 92 och 93) redovisas resultatet av myndighetens kontroller avseende kupongskatt. Kontrollerna visar enligt Skatteverket att det förekommer olika former av arrangemang för allvarligt skatteundandragande och bedrägerier för att minska eller undgå att betala kupongskatt. Användningen av bulvaner och brevlåde</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bolag som är registrerade i andra EU-länder eller lågskattejurisdiktioner är vanligt förekommande. Det förekommer ofta att kapital slussas in till ett svenskt bolag som sedan lämnar vinstutdelning till utländska bolag där utdelningen tillgodoförs dess verkliga huvudmän utan beskattnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>konsekvenser. Enligt Skatteverket involveras ofta ett stort antal personer, bolag och bankkonton, både i Sverige och i utlandet. Det har även framkommit att uppläggen används för internationell penningtvätt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377C86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Enligt Skatteverkets uppgifter påbörjades under 2024 kontroller hos finansiella institut i syfte att utreda eventuell förekomst i Sverige av upplägg med kupongskatt genom aktielån, s.k. ”dividend </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>stripping</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>” eller ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cum-cum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D9D3D7" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="007B4CAB" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F75D38">
+        <w:t xml:space="preserve"> Skatteverkets årsredovisning för 2025 (s. 98 och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 99) framgår att</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377C86">
+        <w:t xml:space="preserve"> Skatteverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fokuserade </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377C86">
+        <w:t xml:space="preserve">på utredningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">avseende kupongskatt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377C86">
+        <w:t xml:space="preserve">där det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377C86">
+        <w:t xml:space="preserve">funnits misstankar om skatteundandragande och skatteflykt. Uppläggen involverade ett stort antal personer, bolag och bankkonton i flera länder samt förekomst av bulvaner. Utdelningarna uppgick </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377C86">
+        <w:t>till väsentliga belopp.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5327">
+        <w:t xml:space="preserve">Under 2025 kontrollerade Skatteverket även finansiella institut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5327">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">och bolag som medverkat i upplägg som misstänktes vara så kallad ”dividend </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB5327">
+        <w:t>stripping</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB5327">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5327">
+        <w:t>vid utdelningar från avstämningsbolag. Uppläggen bedöms ha blivit mer sofistikerade och svåra att utreda. Information från och samarbeten med andra EU-länder var viktigt för utredningarna.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA0DC8A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc230956593"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc238717111"/>
+      <w:r>
+        <w:t>Källskattedirektivet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F39504E" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rådets direktiv (EU) 2025/50 av den 10 december 2024 om snabbare och säkrare skattelättnad för överskjutande källskatt, förkortad källskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">direktivet, trädde i kraft den 30 januari 2025. Enligt artikel 25 i direktivet ska nationell lagstiftning vara utfärdad senast den 31 december 2028 och bestämmelserna ska tillämpas från 2030. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62A9E">
+        <w:t xml:space="preserve">Syftet med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">direktivet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62A9E">
+        <w:t>är att effektivisera källskatteförfaranden och samtidigt stärka dem mot risken för skattebedrägeri och skattefusk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Direktivet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE109D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>medför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE109D">
+        <w:t xml:space="preserve"> införandet av ett EU-gemensamt digitalt intyg om skatterättslig hemvist (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE109D">
+        <w:t>eTRC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE109D">
+        <w:t>), certifiering av finansiella mellanhänder, en standardiserad rapporteringsskyldighet och förfarande för att bevilja skattelättnad för överskjutande källskatt.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk223096520"/>
+    </w:p>
+    <w:p w14:paraId="14CAA6B1" w14:textId="249A3B8A" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Källskattedirektivet slår fast att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241733">
+        <w:t>edlemsstaterna ska vidta lämpliga åtgärder enligt sina nationella regler för att säkerställa att en certifierad finansiell mellanhand som helt eller delvis inte fullgör sina skyldigheter enligt artiklarna kan hållas ansvarig för hela eller delar av förlusten av källskatteintäkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241733">
+        <w:t>Medlemsstaterna ska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> även</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241733">
+        <w:t xml:space="preserve"> fastställa regler om sank</w:t>
+      </w:r>
+      <w:r w:rsidR="006738E6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00241733">
+        <w:t>tioner för överträdelse av nationella bestämmelser som antagits enligt direktiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241733">
+        <w:t xml:space="preserve"> och vidta alla nödvändiga åtgärder för att säkerställa att de tillämpas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241733">
+        <w:t>anktioner ska vara effektiva, proportionerliga och avskräck</w:t>
+      </w:r>
+      <w:r w:rsidR="006738E6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00241733">
+        <w:t>ande.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Detta framgår av artikel 19. Direktivet reglerar dock inte vilka kontroll</w:t>
+      </w:r>
+      <w:r w:rsidR="006738E6">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verktyg som ska finnas i en medlemsstat eller hur dessa ska vara utformade.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0784">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D698C6C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00FC0784" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Europeiska kommissionens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve"> subsidiaritetsanalys</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> av den 6 juni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0784">
+        <w:t xml:space="preserve">2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0784">
+        <w:t>SWD</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0784">
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC0784">
+        <w:t xml:space="preserve"> 215</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), hänvisar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve">kommissionen till </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>Europeiska</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve"> värdepappers- och marknadsmyndighetens (ESMA) rekommendationer i rapporten ”Final </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>report</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>Cum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve">/Ex, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>Cum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>Cum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>withholding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve"> tax </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>reclaim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>schemes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. I denna rapport drar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve"> ESMA slutsatsen att särskilda åtgärder på skatteområdet är nödvändiga på EU-nivå för att effektivt bekämpa bedrägerier och missbruk.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> I punkt 1 i källskattedirektivet anges att den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>rådande situationen i vissa fall visat sig vara otillräcklig för att förebygga återkommande risker för skattebedrägeri, skatteundandragande och skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>flykt, vilket framgår av flera fall där skatt systematiskt har återkrävts på felaktiga grunder och där bedrägerier skett genom användning av system för utdelningsarbitrage eller företagsplundring (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>cum-cum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>cum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E34323">
+        <w:t>-ex).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153CE6F3" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen har den 22 januari 2026 beslutat att ge e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t xml:space="preserve">n särskild utredare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i uppdrag att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t xml:space="preserve">lämna förslag som säkerställer att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>källskatte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t>direktiv</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">et genomförs i svensk rätt (dir 2026:6). Utredaren ska </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t>analysera och föreslå hur förfarandet för källskatt på utdelning kan effektiviseras och föras in i skatteförfarandelagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (2011:1244), förkortad SFL. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t>Uppdraget ska redovisas senast den 13</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t>augusti 2027</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C74B857" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc230956594"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc238717112"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bestämmelserna om kupongskatt behöver förändras</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="04D0C710" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5871620A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kupongskattelagens regler om uppgiftslämnande för aktiebolag som inte är avstämningsbolag hindrar digitalisering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CB0070" w14:textId="3779FD72" w:rsidR="00BE4300" w:rsidRPr="009D56FF" w:rsidDel="005145AF" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det behöv</w:t>
+      </w:r>
+      <w:r w:rsidR="006738E6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nya bestämmelser för att Skatteverkets kontroll av kupongskatt ska kunna bli mer effektiv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DC8441" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CA9AF6" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="004A4929" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA7B80B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4C4E51" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="004A4929" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4929">
+        <w:t>En majoritet av remissinstanserna tillstyrker förslagen eller har inga synpunkter på förslagen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att förslaget om Skatteverkets kontroll av kupongskatt bör avvakta implementeringen av Rådets direktiv (EU) 2025/50 av den 10 december 2024 om snabbare och säkrare skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lättnad för överskjutande källskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16656ED7" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="0069401A" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C59F9DC" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Behov av modernare lagstiftning som möjliggör digitalisering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D338E6" w14:textId="46CB636E" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För aktiebolag som inte är avstämningsbolag (nedan kupongbolag) gäller 14–17 §§ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vid utbetalning av utdelning (13 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Bestämmelsen i 14 § första stycket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att den som för egen eller annans räkning mottar utdelning på aktie i kupongbolag, ska lämna uppgifter till utbetalaren så att utbetalaren kan bedöma om den utdelningsberättigade är skattskyldig</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA01F5">
+        <w:t xml:space="preserve"> enligt kupongskattelagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Uppgifterna ska lämnas genom att den som tar emot utdelningen besvarar frågor på heder och samvete på blankett enligt fastställt formulär. Av 15 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> framgår vidare att kupongbolaget senast fyra månader efter utdelningstillfället, dock senast den 15 januari påföljande år, ska lämna de blanketter med uppgifter om utdelning som inkommit till bolaget, till Skatteverket. Om en blankett med uppgifter om utdelning kommer in till kupongbolag sedan bolaget betalat in kupongskatt till Skatteverket, ska Skatteverket återbetala kupongskatt om skattskyldighet inte förelegat. För återbetalning fordras att bolaget överlämnar blanketten till Skatteverket (16 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Blanketter med uppgift om utdelning, som lämnas enligt 15 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, ska vara ordnade kommunvis efter utdelningsmottagarens kommun. Vilken hemorts</w:t>
+      </w:r>
+      <w:r w:rsidR="0085375E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>kommun som uppgifterna avser ska vara tydligt utmärkt. Om kupongskatt har innehållits ska blanketterna vara skilda från övriga blanketter. Det sammanlagda beloppet av den utdelning som kupongskatt har innehållits från ska anges särskilt (17</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3AB06F" w14:textId="3AA1EE82" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelserna innebär sammantaget att kupongbolagen måste lämna uppgifter om kupongskatt på papper till Skatteverket för att fullgöra sin uppgiftsskyldighet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0EBE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lagstiftningen ger alltså inte möjlighet för uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lämnarna att lämna uppgifter elektroniskt. Uppgiftslämnande på papper </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>innebär normalt ökad administration jämfört med när uppgifter lämnas elektroniskt. Samtidigt ökar risken för fel. Mot bakgrund av den teknik</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>utveckling och digitalisering som har skett är det enligt regeringens mening rimligt att anta att en möjlighet att lämna uppgifter elektroniskt skulle minska regelbördan för de berörda företagen. Att uppgifter om kupongskatt inte kan lämnas elektroniskt innebär även att Skatteverket inte med enkelhet kan digitalisera hanteringen av dessa uppgifter. Kravet på att Skatteverkets verksamhet ska bedrivas effektivt, förutsätter att uppgifter i första hand lämnas elektroniskt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228F8D35" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Möjligheten att hantera uppgifter elektroniskt innebär vidare att de bestämmelser som finns om hur blanketter ska vara ordnade och åtskilda från andra blanketter inte längre fyller någon funktion. Sådana bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melser motverkar snarast en effektiv hantering eftersom Skatteverket inte självt kan anpassa och effektivisera sättet som uppgifter som ska lämnas in till myndigheten ska förvaras och hanteras utifrån </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> nya tekniska lösningar. Det finns dessutom bestämmelser om hur information ska hanteras och arkiveras i andra regelverk såsom beskattningsdatalagen (2026:125) och arkivlagen (1990:782). Bestämmelserna i kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lagen om hur blanketterna ska vara ordnade bör därför tas bort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7828FFE5" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Behov av ytterligare kontrollmöjligheter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EDE5A2" w14:textId="1BCE3E3E" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverket ska i vissa fall förelägga den som är skyldig att innehålla och betala kupongskatt att betala kupongskatt. Detta framgår av 11, 21, 22 och 28 n §§ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Under vissa förutsättningar får den utdelningsberättigade föreläggas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4478A">
+        <w:t>att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> betal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4478A">
+        <w:t>a skattebeloppet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (26 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Förelägganden om att innehålla eller betala kupongskatt kan inte förenas med vite (23 § första stycket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8F51FD" w14:textId="3224A4B0" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skatteverket får förelägga aktiebolag om andra skyldigheter enligt kupongskattelagen än sådana som avser att innehålla eller betala kupong</w:t>
+      </w:r>
+      <w:r w:rsidR="0085375E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skatt. Ett sådant föreläggande kan förenas med vite (23 § första stycket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Det gäller skyldigheter att till Skatteverket lämna uppgifter om </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> utdelning och kupongskatt (8, 11 a–12, 15 och 21 §§ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Ett beslut om föreläggande som har förenats med vite gäller omedelbart (23 § andra stycket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01494476" w14:textId="469AB564" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För kontroll av kupongskatten kan Skatteverket beslut</w:t>
+      </w:r>
+      <w:r w:rsidR="00641B1C">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om revision hos </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B1C">
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aktiebolag. Då gäller bestämmelserna om revision i 41 kap. och vites</w:t>
+      </w:r>
+      <w:r w:rsidR="0085375E">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">föreläggande i 44 kap. SFL. Ett beslut om föreläggande </w:t>
+      </w:r>
+      <w:r w:rsidR="00641B1C">
+        <w:t xml:space="preserve">vid vite </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i en revision som sker med stöd av bestämmelserna i 41 kap. SFL gäller omedelbart (24 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Ett beslut om revision får inte överklagas (29 § andra stycket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D40568" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I ärenden och mål om kupongskatt gäller bestämmelserna i skatteför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>farandelagen om</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE05CDE" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ersättning för kostnader för ombud, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i 43 kap., 68 kap. 2 § och 71 kap. 4 §,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C57A038" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>bevissäkring och betalningssäkring i 45 kap., 46 kap., 68 kap. 1 och 3 §§, 69 kap. och 71 kap. 1 §, och</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AA4993" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">uppgifter och handlingar som ska undantas från kontroll i 47 kap. och 68 kap. 1 och 3 §§ (1 § tredje stycket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D5864F" w14:textId="7AE9882B" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextefterpunktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>De ovan nämnda bestämmelserna i kupongskattelagen innebär samman</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">taget att Skatteverket kan rikta förelägganden i färre situationer än vad som gäller när skatteförfarandelagen är tillämplig på förfarandet för en skatt eller avgift. Om Skatteverket har anledning att kontrollera </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4478A">
+        <w:t>om</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en uppgiftsskyldighet har fullgjorts på ett korrekt och fullständigt sätt kan myndigheten endast besluta om revision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058E72D9" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som framgår av avsnitt 4.3 är skatteutredningar som gäller kupongskatt ofta komplicerade. De inbegriper ofta flera aktörer och kräver inter</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nationell samverkan. Internationella undersökningar visar att det före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kommer arrangemang för att undvika kupongskatt och att det omfattar mycket stora belopp av undandragen skatt. De kontroller Skatteverket har genomfört i Sverige ger anledning att anta att det förekommer fel avseende kupongskatt även i Sverige. Skatteverkets bedömning är att de kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>verktyg som i dagsläget finns i kupongskattelagen inte är tillräckliga för att Skatteverkets kontroll av kupongskatt ska vara effektiv. Avsaknaden av rättslig reglering innebär att Skatteverket har stora svårigheter att kontrollera att de som är skyldiga att lämna uppgifter om kupongskatt har fullgjort sin uppgiftsskyldighet och att kupongskatt tas ut med rätt belopp. Eftersom möjligheten att förelägga saknas, måste Skatteverket besluta om revision hos aktiebolagen för att kunna kontrollera kupongskatt. Detta försvårar därför även för de bolag som tas ut för kontroll. Eftersom det inte finns möjligheter att förelägga tredjeman kan Skatteverket varken verifiera inkomna uppgifter eller få in uppgifter när den uppgiftsskyldige inte fullgör sina skyldigheter. Regeringen anser mot denna bakgrund att det krävs att nya bestämmelser införs för att Skatteverkets kontroll av kupongskatt ska kunna bli mer effektiv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D8A2C2" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Behoven kan inte avvakta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E8C198" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-[...251 lines deleted...]
-    <w:p w14:paraId="7D30D7F5" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+      <w:r>
+        <w:t xml:space="preserve">I takt med den tekniska utvecklingen och digitaliseringen som möjliggör att större mängder information utbyts mellan länder har EU-länderna enats om nya sätt att samverka inom beskattningsområdet. Ett exempel på detta är det under avsnitt 4.4 nämnda källskattedirektivet. Mot denna bakgrund kan det ifrågasättas om det finns skäl att genomföra förändringar i de nuvarande bestämmelserna som reglerar förfarandet för kupongskatt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D57CB40" w14:textId="33CC30D8" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nationell lagstiftning i anledning av källskattedirektivet ska börja tillämpas först den 1 januari 2030. Det kan antas att nya bestämmelser avseende källskatt kommer att vara tillämpliga på utdelningar där utdel</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ningstillfället inträffar efter ikraftträdandet. Eftersom kupongskattelagen även innehåller förfarandebestämmelser är det därför sannolikt att kupongskattelagens bestämmelser kommer att vara fortsatt gällande för utdelningar som beslutas före det att en ny lagstiftning i anledning av källskattedirektivet träder i kraft. Den nuvarande kupongskattelagen kan därför antas komma att vara fortsatt tillämplig på utdelningar där utdelningstillfället inträffar före den 1 januari 2030. Som framgår av avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893053">
+        <w:t>12.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör det minska företagens regelbörda om aktiebolag som inte är avstämningsbolag ges möjlighet att lämna information på annat sätt än på papper. Det skulle även effektivisera Skatteverkets hantering av kupongskatt såsom framgår av avsnitt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893053">
+        <w:t>12.5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1D005B" w14:textId="560BA180" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vad gäller förslaget att </w:t>
+      </w:r>
+      <w:r w:rsidR="006B17E5">
+        <w:t>kupongbolag</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ska ges möjlighet att lämna uppgifter elektroniskt, innehåller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D319A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">källskattedirektivet endast indirekt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>bestämmelser om uppgiftslämnande för certifierade mellanhänder. Källskattedirektivet reglerar således inte det nu aktuella uppgifts</w:t>
+      </w:r>
+      <w:r w:rsidR="00471354">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lämnandet. Källskattedirektivet gäller dessutom endast för noterade aktier. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A069EA">
+        <w:t>Kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bolag är inte noterade. Utdelning på aktier i </w:t>
+      </w:r>
+      <w:r w:rsidR="006B17E5">
+        <w:t>kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bolag omfattas alltså </w:t>
+      </w:r>
+      <w:r w:rsidR="006B17E5">
+        <w:t xml:space="preserve">normalt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>inte av källskattedirektivet. Som nämnts i avsnitt 4.4 har regeringen gett e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t xml:space="preserve">n särskild utredare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i uppdrag att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t>analysera och föreslå hur förfarandet för källskatt på utdelning kan effektiviseras och föras in i skatteför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t>farandelagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Skatteverket har i promemorian angett att de önskar få möjligheten att utveckla en s.k. e-tjänst. Sådana tjänster erbjuds redan i dag svenska aktiebolag som lämnar uppgift om aktieutdelning för </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006B17E5">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006B17E5">
+        <w:t xml:space="preserve"> fysiska</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> personer enligt skatte</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>förfarandelagens bestämmelser. Regeringens mål</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54DC">
+        <w:t xml:space="preserve">sättning </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har ända sedan 1996 varit att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54DC">
+        <w:t xml:space="preserve">i lagstiftning bygga in kapaciteten att inrymma informationssamhällets verksamhetsformer och verksamhetsmönster </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(se p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54DC">
+        <w:t>rop. 1995/96:125 s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. 17 och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B54DC">
+        <w:t>18).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det går därför att förutse att förslag avseende förfarandet för en ny källskatt, som kommer att lämnas av den ovan nämnda utredaren, kommer att vara teknikneutrala. Att Skatteverket ges möjlighet att redan nu utveckla en e-tjänst även avseende kupongskatt bör därför inte leda till några större merkostnader i förhållande till det utvecklingsarbete som kan komma att behöva ske till följd av ett nytt förfarande för källskatt på utdelning. Det bör vidare leda till att företagens regelbörda kan minskas tidigare än vad som blir fallet om möjligheten till elektronisk inlämning införs först i samband med att källskattedirektivet genomförs i svensk rätt, dvs. sannolikt från den 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002E295A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>januari 2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA3A668" w14:textId="6C73EB85" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I promemorian föreslås även att Skatteverket ska få utökade möjligheter att förelägga uppgiftslämnare samt annan som är bokföringsskyldig att lämna uppgifter. De föreslagna bestämmelserna är utformade med mot</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>svarande bestämmelser i skatteförfarandelagen som förlaga. För den som föreläggandet riktas mot anses ett föreläggande normalt sett kräva en mindre arbetsinsats och vara mindre inträngande än en revision. Förslaget att även kunna rikta föreläggandet mot tredjeman innebär dock en utvidgning jämfört med i dag. Som framgår av avsnitt 4.4 är s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62A9E">
+        <w:t>yfte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62A9E">
+        <w:t xml:space="preserve"> med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">källskattedirektivet att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62A9E">
+        <w:t>effektivisera källskatteförfaranden och samtidigt stärka dem mot risken för skattebedrägeri och skattefusk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Direktivet innehåller dock inte några bestämmelser om hur nationella bestämmelser för kontroll av källskatt på utdelning ska utformas. Att redan nu föreslå utökade möjligheter för Skatteverket att få rätt att förelägga uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">lämnare bör således inte påverka genomförandet av källskattedirektivet. Kommittédirektiven En modern lagstiftning om källskatt på utdelning (dir 2026:6), som regeringen beslutade den 22 januari 2026 omfattar dock även att utredaren ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t>analysera och föreslå hur förfarandet för källskatt på utdelning kan effektiviseras och föras in i skatteförfarandelagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Förslag om att förändra förfarandet och ge Skatteverket ytterligare möjligheter att rikta förelägganden framfördes redan av Kupongskatteutredningen 1999 och ingick i de förslag som har lämnats därefter. Som framgår av avsnitt 4.3 förekommer det arrangemang även i Sverige i syfte att undkomma kupongskatt. Skatteverket anför i promemorian att lagstiftningens utform</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>ning försvårar kontrollen. Detta talar enligt regeringens mening för att det är angeläget att ändra lagstiftningen så snart som möjligt. Den särskilda utredaren ska även lämna förslag på hur förfarandet ska regleras. Även om dessa förslag omfattar fler möjligheter för Skatteverket att rikta före</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4D4F">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>lägganden jämfört med dagens bestämmelser kommer lagstiftningen sannolikt inte att träda i kraft förrän tidigast den 1 januari 2030. Kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skattelagens bestämmelser kommer dessutom högst troligt att gälla i vart fall fram till dess. Att redan nu föreslå utökade möjligheter för Skatteverket att rikta förelägganden avseende kupongskatt, som är utformade i enlighet med motsvarande bestämmelser i skatteförfarande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen, har inte heller någon inverkan på det uppdrag som har getts den särskilde utredaren. Sammantaget anser regeringen att det finns skäl att redan nu ge Skatteverket fler möjligheter att rikta förelägganden avseende kupongskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4433CDA8" w14:textId="4DE4C421" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen i denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00722EA7">
+        <w:t>proposition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär förhållandevis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D319A">
+        <w:t xml:space="preserve">små förändringar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i kupongskattelagen. Förslagen skulle, som framgår ovan, kunna minska regelbördan för företagen och öka effektiviteten i Skatteverkets arbete samt förbättra möjligheter för Skatteverket att motverka skatteundan</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3905">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dragande kopplat till kupongskatt. Det går inte att uppnå dessa effekter utan att genomföra de föreslagna förändringarna. Förslagen bedöms vara förenliga med EU-rätten. Förslagen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1EE5">
+        <w:t>liksom remissinstansernas närmare synpunkter på dessa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, behandlas nedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126572D6" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc230956595"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc238717113"/>
+      <w:r>
+        <w:t>Uppgifter ska i vissa fall kunna lämnas elektroniskt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="58F3362F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05729CFE" w14:textId="02A569DC" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aktiebolag som inte är avstämningsbolag (kupongbolag) ska få lov att på elektronisk väg lämna uppgifter till </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve">Skatteverket. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve">De uppgifter som ska lämnas är de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56424" w:rsidRPr="00A655D1">
+        <w:t xml:space="preserve">uppgifter </w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve">som aktiebolaget har </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56424" w:rsidRPr="00A655D1">
+        <w:t>tagit emot</w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56424" w:rsidRPr="00A655D1">
+        <w:t>på de blanketter</w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve"> som </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56424" w:rsidRPr="00A655D1">
+        <w:t xml:space="preserve">den som </w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve">mottar </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56424" w:rsidRPr="00A655D1">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t>utdelning</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56424" w:rsidRPr="00A655D1">
+        <w:t xml:space="preserve"> ska lämna in till aktiebolaget</w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722EA7">
+        <w:t>Uppgifter</w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve"> ska lämnas senast fyra månader efter utdelningstillfället</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, dock senast den 15 januari påföljande år. Det sammanlagda beloppet av den utdelning från vilken kupongskatt har hållits inne ska anges. Uppgifterna ska lämnas på ett formulär som Skatteverket fastställer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FD6FAD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB20A8D" w14:textId="45DC7043" w:rsidR="00BE4300" w:rsidRPr="00774018" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen i promemorian stämmer</w:t>
+      </w:r>
+      <w:r w:rsidR="003619EE">
+        <w:t xml:space="preserve"> i huvudsak</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> överens med regeringens.</w:t>
+      </w:r>
+      <w:r w:rsidR="003619EE">
+        <w:t xml:space="preserve"> I promemorian föreslås att uppgift ska lämnas för varje utdelnings</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3671">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="003619EE">
+        <w:t>berättigad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424BA0BC" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A621A25" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00E27FA5" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna tillstyrker förslaget eller lämnar inga synpunkter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5091F314" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2726DA" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D525C">
+        <w:t>Kupongbolagen ska kunna fullgöra sin uppgiftsskyldighet elektroniskt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0A31D8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skatteverkets erfarenhet är att merparten av uppgiftsskyldiga väljer att lämna uppgifter elektroniskt när den möjligheten finns. Som exempel understiger andelen avstämningsbolag som lämnar uppgifter om kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skatt på papper en procent av alla uppgiftslämnare. De uppgiftslämnare som lämnar uppgifter på papper består dels av utländska bolag där bolagets företrädare är bosatt utomlands och saknar sådan e-legitimation som inne</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>bär att personen kan logga in i Skatteverkets e-tjänst, dels av uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lämnare som är bosatta i Sverige men som föredrar att lämna uppgifter på papper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7126EB3B" w14:textId="25CCF673" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen anser att aktiebolag som inte är avstämningsbolag (nedan kupongbolag) bör kunna lämna uppgifter om kupongskatt elektroniskt, i likhet med vad som redan gäller för avstämningsbolag. Skatteverket har i promemorian fört fram att en e-tjänst, som vid behov kombineras med stöd och hjälptjänster, normalt medför att fel kan undvikas och att mängden oavsiktliga fel minskar. En hjälptjänst är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en tjänst som uppmärk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">sammar summeringsfel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722EA7">
+        <w:t>Kupongbolagen skulle vid en elektronisk inläm</w:t>
+      </w:r>
+      <w:r w:rsidR="005565B9" w:rsidRPr="00722EA7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve">ning kunna välja att lämna uppgifter om flera </w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve">personer </w:t>
+      </w:r>
+      <w:r w:rsidR="00A770F7" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve">som har mottagit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722EA7">
+        <w:t>utdelning</w:t>
+      </w:r>
+      <w:r w:rsidR="00361957" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722EA7">
+        <w:t>vid ett och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samma tillfälle, vilket skulle effektivisera deras hantering. Att även ge kupongbolagen möjlighet att lämna uppgifter om kupongskatt elektroniskt, skulle innebära möjlighet för Skatteverket att digitalisera stora delar av hanteringen av uppgifterna om kupongskatt. Vissa av de uppgifter som lämnas i e-tjänsten om kupongbolaget och om aktieägarna skulle kunna granskas maskinellt av Skatteverket, vilket skulle innebära att myndighetens handläggning av inlämnade uppgifter om kupongskatt skulle förenklas och gå snabbare. En digitalisering av hanteringen skulle även möjliggöra maskinella urval vilket förbättrar kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">möjligheterna. En sådan ordning bedöms leda till minskad administrativ börda och lägre hanteringskostnader både för Skatteverket och för kupongbolagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1B2660" w14:textId="53959956" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att kupongbolag ska kunna fullgöra sin uppgiftsskyldighet elek</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">troniskt, bör 15 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ändras. I 15 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anges att kupongbolag ska lämna Skatteverket de blanketter med uppgifter om utdelning som inkommit till bolaget. För att uppgifterna om kupongskatt ska kunna lämnas elektroniskt, krävs att formuleringen i 15 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> om att ”de blanketter som har kommit in” tas bort. Den föreslagna ändringen innebär att kupongbolag kan välja mellan att fullgöra sin uppgiftsskyldighet enligt 15 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> antingen elektroniskt eller på papper.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4D4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4D4F" w:rsidRPr="00722EA7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r w:rsidR="00227991" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve"> framför att tanken inte är att ett aktiebolags uppgiftsskyldighet enligt nu aktuell paragraf ska omfatta varje utdelningsmottagare som faller under definitionen utdelningsberättigad i 2 § utan endast sådana mottagare som är skattskyldiga enligt lagen. Lagrådet förordar därför att uttrycket utdelningsberättigad i paragrafens första stycke ersätts med ordet skatt</w:t>
+      </w:r>
+      <w:r w:rsidR="005565B9" w:rsidRPr="00722EA7">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00227991" w:rsidRPr="00722EA7">
+        <w:t>skyldig.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4D4F" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve"> Regeringen delar Lagrådets bedömning </w:t>
+      </w:r>
+      <w:r w:rsidR="00A770F7" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk233617006"/>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve">den föreslagna lydelsen innebär att aktiebolagens uppgiftsskyldighet utvidgas jämfört med den </w:t>
+      </w:r>
+      <w:r w:rsidR="00950DA2" w:rsidRPr="00A655D1">
+        <w:t>gällande</w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve"> lydelsen</w:t>
+      </w:r>
+      <w:r w:rsidR="003619EE">
+        <w:t>, vilket inte har varit regeringens avsikt</w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003619EE">
+        <w:t xml:space="preserve"> Regeringens anser dock att Lagrådets förslag skulle innebära en insk</w:t>
+      </w:r>
+      <w:r w:rsidR="00026EDB">
+        <w:t>ränkn</w:t>
+      </w:r>
+      <w:r w:rsidR="003619EE">
+        <w:t>ing i vilka uppgifter som ska lämnas in jämfört med i dag och föreslår därför en annan lösning.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve"> Den nu gällande lydelsen innebär att </w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kupongbolag ska lämna de blanketter som har kommit in till bolaget vidare till Skatteverket. Syftet med denna proposition är att göra det möjligt för bolaget att välja att </w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00A655D1">
+        <w:t>i stället för att lämna in pappersblanketter</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9792D" w:rsidRPr="00A655D1">
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00A655D1">
+        <w:t xml:space="preserve"> lämna in de uppgifter som framgår av blanketterna</w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="00722EA7">
+        <w:t xml:space="preserve"> på elektronisk väg till Skatteverket. För att detta ska vara tydligt bör bestämmelsen ändras så att det framgår att det är de inkomna uppgifterna som aktiebolaget ska lämna vidare. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="159C191A" w14:textId="4C4CE0A7" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="004C382B">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget innebär inte någon skillnad för kupongbolagens skyldighet enligt 14 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att begära in skriftliga uppgifter från den utdelnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>berättigade för bedömning av dennas skattskyldighet enligt kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skattelagen. Den innebär inte heller någon skillnad i de fall ett kupongbolag begär att kupongskatt ska återbetalas enligt 16 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207BC766" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppgifterna ska lämnas på ett fastställt elektroniskt formulär som Skatteverket tillhandahåller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479D5C6F" w14:textId="0744C85C" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nuvarande bestämmelser i 14 och 15 §§ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att kupongbolag till Skatteverket ska lämna uppgifter på en fastställd blankett. En effektiv hantering av inkomna uppgifter förutsätter att uppgifter lämnas struk</w:t>
+      </w:r>
+      <w:r w:rsidR="005565B9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>turerat på ett enhetligt sätt. Detta gäller oavsett om uppgifterna lämnas elektroniskt eller på papper. Om det införs en möjlighet för kupongbolag att lämna uppgifter elektroniskt måste detta ske på ett strukturerat och enhetligt sätt. Det bör därför ställas krav på att uppgifter lämnas i ett fastställt formulär även vid elektronisk inlämning. Formuläret bör fastställas av Skatteverket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEFF9FE" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Uppgift om det sammanlagda beloppet av utdelningen ska anges särskilt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63568626" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I 17 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anges att det sammanlagda beloppet av den utdelning från vilken kupongskatt har innehållits ska anges särskilt. Regeringen föreslår att bestämmelsen flyttas till 15 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Uppgiften bör lämnas på ett formulär, i enlighet med vad som gäller när uppgiften lämnas på papper. Formuläret bör fastställas av Skatteverket. Ändringen föranleds av förslaget att kravet på att blanketter ska vara ordnade på visst vis tas bort. För mer information, se avsnitt 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096549D5" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagförslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCE24AF" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget innebär ändring i 15 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3861F8CF" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc230956596"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc238717114"/>
+      <w:r>
+        <w:t>Omoderna bestämmelser om blanketter tas bort</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="2192EF9F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFF791C" w14:textId="56320CED" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelserna om att hemortskommun ska anges, att blanketter ska vara ordnade kommunvis samt att blanketter där kupongskatt inne</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>hållits ska var skilda från övriga blanketter ska tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD5F28E" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC6DAB9" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00774018" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget i promemorian stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C1BA54" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53162186" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00E27FA5" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna tillstyrker förslaget eller lämnar inga synpunkter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1310F902" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2D87B7" w14:textId="1C556356" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelserna i 17 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> är utformade utifrån att de uppgifter som kommer in till Skatteverket ska hanteras manuellt. Enligt bestämmelserna ska uppgiftslämnaren sortera blanketterna innan de lämnas in till Skatteverket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C921B3" w14:textId="7AD5E169" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverkets bedömning är att den föreslagna ändringen i 15 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kommer att innebära att merparten av uppgifterna om kupongskatt kommer att lämnas elektroniskt. Även om en viss del av blanketterna även fortsättningsvis kommer att lämnas på papper, anser Skatteverket att det inte föreligger något behov för myndigheten att blanketter om kupongskatt ska vara skilda från övriga blanketter om kupongskatt har innehållits, att hemortskommunen anges på blanketten eller att de pappersblanketter som lämnas ordnas kommunvis. Regeringen instämmer i denna bedömning. Dessa krav bör därför tas bort. En sådan ändring underlättar även för uppgiftslämnare.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506763">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I 17 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anges dock även att det sammanlagda beloppet av den utdelning som kupongskatt har innehållits ifrån ska anges särskilt. Denna uppgift behöver fortfarande lämnas. Regeringen föreslår därför att bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="005565B9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">melsen flyttas till 15 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, se avsnitt 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541E87B3" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget innebär sammantaget att 17 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tas bort. Förslaget föran</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">leder även en ändring i 13 och 15 §§ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3248B64B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagförslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A86340A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget innebär att 17 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tas bort samt ändring i 13 och 15 §§ samma lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79872079" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00C22189" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc230956597"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc238717115"/>
+      <w:r w:rsidRPr="00C22189">
+        <w:t>Nya bestämmelser om föreläggande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="4FF5AEAD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3B1245" w14:textId="76B896CD" w:rsidR="00BE4300" w:rsidRPr="003B5F52" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t>Skatteverket ska få förelägga den som är eller kan antas vara skyldig att lämna uppgifter enligt kupongskattelagen att lämna de uppgifter som behövs för kontroll av skyldigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3838985D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="003B5F52" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t>Skatteverket ska även få förelägga den som är eller kan antas vara bokföringsskyldig enligt bokföringslagen eller som är en annan juridisk person än ett dödsbo, att lämna uppgift om en rättshandling med någon annan (tredjemansföreläggande). Föreläggandet ska avse förhållanden som är av betydelse för kontroll av att annan än den som föreläggs har fullgjort en skyldighet att lämna uppgifter enligt kupongskattelagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3A0392" w14:textId="73D8E9D3" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t xml:space="preserve">Ett föreläggande ska få förenas med vite. Ett föreläggande ska dock inte få förenas med vite om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straffbelagd, och föreläggandet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5F52">
+        <w:lastRenderedPageBreak/>
+        <w:t>avser utredning</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t xml:space="preserve"> av en fråga som har samband med den misstänkta gärningen. Om den som ska föreläggas är en juridisk person, gäller det</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AE0">
+        <w:t>ta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t xml:space="preserve"> även ställföreträdare för den juridiska personen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t xml:space="preserve">Ett beslut om föreläggande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vid vite </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t xml:space="preserve">ska gälla omedelbart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A7E56F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="003B5F52" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t>Ett föreläggande utan vite ska inte få överklagas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E19B4A8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindragram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t>Fråg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t xml:space="preserve"> om utdömande av vite ska prövas av den förvaltningsrätt som är behörig att pröva överklagande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5F52">
+        <w:t xml:space="preserve"> av beslut enligt kupong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B5F52">
+        <w:softHyphen/>
+        <w:t>skattelagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3468FE" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24ACE1EB" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00774018" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen i promemorian stämmer i huvudsak överens med regeringens. I promemorian föreslås att det uttryckligen ska framgå att ett beslut om föreläggande utan vite gäller omedelbart. Promemorians förslag har även en annan språklig utformning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1763C1C6" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690D94C1" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00E27FA5" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En majoritet av remissinstanserna tillstyrker förslagen eller lämnar inga synpunkter. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001706D4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fondbolagens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> förening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att föreläggande av en uppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skyldig inte ska kunna förenas med vite. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svenska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63F77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F20BD">
+        <w:t>till vars yttrande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Näringslivets skattedelegation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D846CE">
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Svenskt Näringsliv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E553D">
+        <w:t xml:space="preserve"> ansluter sig</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vad gäller tredjemansföreläggande (nedan Svenska Bankföreningen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">) anser att bestämmelsen om tredjemansföreläggande bör förtydligas. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1F76">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1F76">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vstyrker förslaget om tredjemansföreläggande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4910A96C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4070FF" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utgångspunkter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063BBB89" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>Det saknas stöd i kupongskattelagen att förelägga den som är skyldig att lämna uppgifter om kupongskatt, att lämna de uppgifter som behövs för kontroll av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>uppgiftsskyldigheten. Skatteverket får inte heller förelägga någon annan att lämna uppgift för kontroll av annans uppgiftsskyldighet. Bestämmelserna om förelägganden i 37</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>kap. SFL är inte tillämpliga när det gäller kupongskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C962287" w14:textId="47B7A3D0" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som framgår av avsnitt 4.3 finns det internationella rapporter som beskriver olika former av arrangemang för allvarligt skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">undandragande och bedrägerier för att minska eller undgå att betala kupongskatt. Där framgår även att arrangemangen har rört mycket stora belopp. Skatteverket anger i sin promemoria att myndighetens erfarenheter är att framför allt kupongbolag brister i sina uppgiftsskyldigheter vad gäller kupongskatt. Myndigheten </w:t>
+      </w:r>
+      <w:r w:rsidR="00862AE0">
+        <w:t>framhåller</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att den har kunnat identifiera flera fall där det uppenbart är fråga om arrangemang som genomförs i ett skatteundan</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">dragande syfte och där svenska aktiebolag används för att slussa ut obeskattade medel utomlands. Skatteverket </w:t>
+      </w:r>
+      <w:r w:rsidR="00862AE0">
+        <w:t xml:space="preserve">anger </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i promemorian </w:t>
+      </w:r>
+      <w:r w:rsidR="00862AE0">
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att myndigheten har särskilt svårt att kontrollera kupongskatten när ett eller flera led sätts in mellan det aktiebolag som lämnar utdelningen och den fysiska eller juridiska person som i realiteten tar emot utdelningen. Skatteverket behöver i sådana fall utreda om det handlar om ett bulvanförhållande och måste följa penningströmmar för att se vem som i slutändan tar emot utdelningen. För att Skatteverket ska kunna utöva effektiv kontroll behöver myndigheten dels kunna begära att det utdelande </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bolaget lämnar uppgifter som har legat till grund för bolagets redovisning, dels kunna förelägga framför allt betalningsförmedlare att lämna uppgifter om betalningstransaktioner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B771E1" w14:textId="7B4E8E9D" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverket kan besluta om revision hos aktiebolag för kontroll av kupongskatten och inom ramen för revisionen meddela förelägganden om den </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4478A">
+        <w:t>som är föremål för revision</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AE0">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inte uppfyller sina skyldigheter (24 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> med hänvisning till 41 kap. SFL). Många gånger handlar det om att Skatteverket behöver ta del av specifika uppgifter eller vissa handlingar. Det är alltså fråga om information som normalt sett kan begäras i ett föreläggande. Revision är dock det enda kontrollverktyget som Skatteverket har enligt nuvarande bestämmelser i kupongskattelagen. Regeringen anser att det är otillfredsställande att Skatteverket ska behöva besluta om revision när uppgifter hade kunnat hämtas på ett mindre ingripande sätt genom ett föreläggande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2698A09A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Som framgår ovan behöver Skatteverket uppgifter från tredje man för kontroll av någon annans uppgiftsskyldighet, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> för att kunna följa affärs- och betalningstransaktioner. Det kan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> handla om uppgifter om någons konton och betalningar hos banker och andra betalningsförmedlare eller avtal mellan tredje man och någon annan. Att kontrollera uppgifter om kupongskatt utan att kunna stämma av mot uppgifter från tredje man kan i vissa fall vara verkningslöst. Med uppgifter från tredje man kan Skatteverket stämma av om den uppgiftsskyldige har lämnat riktiga och fullständiga uppgifter (se </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> prop. 1993/94:151 s. 80 och prop. 2017/18:1 s. 572).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485601F2" w14:textId="595BA2BC" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser mot bakgrund av det som anges ovan att Skatteverket ska få tillgång till liknande kontrollmöjligheter i form av kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läggande och tredjemansföreläggande som finns i 37 kap. 6 och 9 §§ SFL för att kunna kontrollera kupongskatt. Avsaknaden av föreläggande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>möjligheterna innebär risk för att skatteundandragandet inte kan bekämpas effektivt. Det är viktigt för att upprätthålla förtroende för systemet att Skatteverket kan genomföra en effektiv kontroll av kupongskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26957E20" w14:textId="546307FC" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Som framgår i avsnitt 4.4 har regeringen gett e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t xml:space="preserve">n särskild utredare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i uppdrag att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t>analysera och föreslå hur förfarandet för källskatt på utdelning kan effektiviseras och föras in i skatteförfarandelagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som en del i implementeringen av källskattedirektivet. Som framgår av avsnitt</w:t>
+      </w:r>
+      <w:r w:rsidR="009A74FA">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>5 anser regeringen att det trots detta behöver genomföras vissa förändringar i kupongskattelagen vad gäller Skatteverkets möjligheter att rikta före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lägganden. För att det ska vara försvarbart att redan nu genomföra förändringar i kupongskattelagen bör bestämmelserna utformas med skatteförfarandelagens bestämmelser som förlaga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501469F7" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Föreläggande för kontroll av egen uppgiftsskyldighet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A32087D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>För att Skatteverket ska kunna kontrollera om den som är skyldig att lämna uppgifter enligt kupongskattelagen har fullgjort sin uppgiftsskyldighet och om de uppgifter om kupongskatten som har lämnats är korrekta, bör Skatteverket kunna förelägga den som är eller kan antas vara skyldig att lämna uppgifter enligt kupongskattelagen att lämna de uppgifter som behövs för kontroll av uppgiftsskyldigheten. Bestämmelsen bör utformas efter förebild i 37 kap. 6 § första stycket SFL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7C827F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Befogenheten för Skatteverket att förelägga någon att lämna uppgift enligt 37 kap. 6 § SFL innefattar även en befogenhet att låta föreläggandet i stället avse att visa upp en handling eller att lämna över en kopia av en handling. Det är Skatteverket som bestämmer hur uppgiften ska lämnas, dvs. om </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en kopia av en handling ska lämnas (jfr prop. 2010/11:165 s. 851 och 852). Regeringen anser att motsvarande ska gälla när Skatteverket får möjlighet att förelägga genom en ny bestämmelse i kupongskattelagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA708DF" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det kan övervägas om den nya bestämmelsen om föreläggande kan föras in genom att i 1 § tredje stycket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ange att 37 kap. 6 § första stycket SFL gäller i ärenden och mål om kupongskatt. Regeringen anser dock att det blir tydligare för både enskilda och Skatteverket om befogenheten för Skatteverket att rikta förelägganden framgår direkt av en bestämmelse i kupongskattelagen i stället för att det från den lagen hänvisas till 37 kap. 6 § första stycket SFL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060C1879" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tredjemansföreläggande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19139C0C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00D24F21" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t xml:space="preserve">Skatteverket ska kontrollera om kupongskatt dragits av och redovisats rätt behöver Skatteverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kunna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>stämma av uppgifter som lämnats av den uppgiftsskyldige m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t xml:space="preserve"> uppgifter som finns hos tredje man, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008502E7">
+        <w:t xml:space="preserve"> om affärs- eller betalningstransaktioner. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverket bör därför få möjlighet att rikta ett föreläggande även mot tredje man. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205633C8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008502E7">
+        <w:t xml:space="preserve">Bestämmelsen bör utformas </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med bestämmelsen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>i 37</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>kap. 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>§ första stycket SFL</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> som förlaga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Regeringen föreslår därför att Skatteverket ska få förelägga den som är eller kan antas vara bokföringsskyldig enligt bokföringslagen (1999:1078) eller som är en annan juridisk person än ett dödsbo, att lämna uppgift om en rättshandling med någon annan. Föreläggandet ska avse förhållanden som är av betydelse för kontroll av att annan än den som föreläggs har fullgjort en skyldighet att lämna uppgifter enligt kupongskattelagen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t xml:space="preserve">Det ska gälla sådana uppgifter som den som föreläggs faktiskt har tillgång till och som rör rättshandlingen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Befogenheten att förelägga någon att lämna uppgift enligt skatteför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>farandelagen anses även innebära en befogenhet att låta föreläggandet i stället avse att visa upp en handling eller att lämna en kopia av en handling (jfr prop. 2010/11:165 s. 855). Regeringen anser att motsvarande ska gälla när Skatteverket får möjlighet att förelägga genom en ny bestämmelse i kupongskattelagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1F76">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">På detta sätt kommer reglerna som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>gäll</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t xml:space="preserve"> vid kontroll av utdelningar till obegränsat och begränsat skattskyldiga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att likna varandra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260D34B5" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Det kan övervägas om den nya bestämmelsen om föreläggande kan föras in genom att i 1 § tredje stycket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ange att 37 kap. 9 § SFL gäller i ärenden och mål om kupongskatt. Regeringen anser dock att det blir tydligare för både enskilda och Skatteverket om befogenheten för Skatteverket att rikta förelägganden framgår direkt av en bestämmelse i kupongskattelagen i stället för att det från den lagen hänvisas till 37 kap. 9 § SFL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63ABCE4E" w14:textId="0943BFBC" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svenska Bankföreningen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>, som anser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18FC">
+        <w:t xml:space="preserve"> att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">den föreslagna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18FC">
+        <w:t xml:space="preserve">bestämmelsen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>om tredjemansföreläggande bör förtydligas, pekar på att d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18FC">
+        <w:t xml:space="preserve">et följer av legalitetsprincipen att det måste finnas en tydlig och klar formulering och tillämpning av normer inom förvaltningsrättsområdet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513917">
+        <w:t>Bestämmelsen i 37</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513917">
+        <w:t>kap. 9</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513917">
+        <w:t xml:space="preserve">§ SFL har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">återkommande </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513917">
+        <w:t xml:space="preserve">visat sig vara en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513917">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">otydlig och ingripande lagregel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB18FC">
+        <w:t xml:space="preserve">Det framstår som mycket olyckligt att i kupongskattelagen införa en bestämmelse med en ordalydelse som redan på förhand är känd för en sådan otydlighet att tolkningshjälp från domstol har bedömts som nödvändig. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Svenska Bankföreningen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> anför vidare att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t>utförliga analyser och avväganden i förhållande till bland annat proportionalitetsprincipen, integritetsintressen och uppgiftsminimerin</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">g har medfört att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t xml:space="preserve">nya bestämmelser om tredjemansförelägganden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t>av</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t>grän</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t>sat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t xml:space="preserve"> till att avse namngiven persons handlingar gentemot banken. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Som exempel lyfter Svenska Bankföreningen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t xml:space="preserve">§ lagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t>2023:456</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t xml:space="preserve"> om skyldighet att lämna uppgifter till Utbetalningsmyndigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och anser att bestämmelsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E32">
+        <w:t xml:space="preserve"> i kupongskattelagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E32">
+        <w:t>avse en rättshandling och inte uppgifter kopplade till en rättshandling</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E32">
+        <w:t>att det ska vara fråga om en rättshandling mellan den som förelagts och en namngiven fysisk eller juridisk person.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671D40">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F20BD">
+        <w:t>, som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> avstyrker förslaget till tredjemans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föreläggande, hänvisar till Svenska Bankföreningens exempel och anför att i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t xml:space="preserve"> linje med rättspraxis från Högsta</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t>örvaltningsdomstolen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bör </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001706D4">
+        <w:t>legalitets</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001706D4">
+        <w:t>principen, proportionalitetsprincipen och hänsyn till personlig integritet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t xml:space="preserve"> väga tyngre än myndighetens eventuella nytta av de</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807DB5">
+        <w:t>aktuella uppgifterna.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC5A05">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det bör här påpekas att den bestämmelse som Svenska Bankföreningen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och Företagarna hänvisar till är en bestämmelse som reglerar en grundläggande uppgiftsskyldighet. När en sådan bestämmelse utformas är det naturligt att uppgiftsskyldigheten knyts till en namngiven fysisk eller juridisk person. Skyldigheten att innehålla kupongskatt, lämna uppgifter och betala in kupongskatt till Skatteverket är </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001706D4">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>kupongs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001706D4">
+        <w:t>katte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="001706D4">
+        <w:t>lagen knuten till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en specifik utdelningsberättigad person. En ny bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melse som ger Skatteverket en rätt att rikta föreläggande mot tredjeman bör därför enligt regeringens mening inte utformas med vägledning i den bestämmelse som Svenska Bankföreningen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och Företagarna föreslår.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51167C46" w14:textId="6E96813A" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kupongskatteförfarandet bygger på att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007831AF">
+        <w:t>en värdepapperscentral</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007831AF">
+        <w:t xml:space="preserve"> den som annars ansvarar för innehållande av kupongskatt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007831AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aktiebolag som beslutar om utdelning gör avdrag för kupongskatt samt lämnar uppgifter och betalar in avdragen skatt till Skatteverket. Som konstaterats ovan visar Skatteverkets utredningar att det förekommer olika former av arrange</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>mang för allvarligt skatteundandragande och bedrägerier för att minska eller undgå att betala kupongskatt. Arrangemangen involverar ofta ett stort antal personer, bolag och bankkonton, både i Sverige och i utlandet. Det har även framkommit att arrangemangen används för internationell penningtvätt, både i Sverige och i andra länder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377C86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377C86">
+        <w:t>Utdelningarna uppg</w:t>
+      </w:r>
+      <w:r>
+        <w:t>år dessutom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00377C86">
+        <w:t xml:space="preserve"> till väsentliga belopp</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mot denna bakgrund finns det ett behov av att Skatteverket även kan begära in uppgifter från tredjeman. En </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utform</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ning av bestämmelsen enligt Svenska Bankföreningens </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> förslag skulle enligt regeringens mening riskera att leda till att syftet med bestämmelsen inte uppnås. Skatteverket har inte uppgifter om vilka som är utdelnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>berättade i ett aktiebolag. Om den som är skyldig att lämna uppgifter enligt kupongskattelagen inte fullgör sina skyldigheter kan det uppstå en situation där det enda sättet för Skatteverket att få kännedom om vem som har fått en utdelning är genom att rikta ett föreläggande mot det kredit</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>institut som har förmedlat utbetalningen av utdelningen från aktiebolaget till den utdelnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">berättigade. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t xml:space="preserve">Regeringen anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">alltså, till skillnad från Företagarna och Svenska Bankföreningen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t>att den nu föreslagna utformningen, vilken motsvarar bestämmelserna om tredjemansföre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:lastRenderedPageBreak/>
+        <w:t>läggande inom skatteförfarandet, är lämplig.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6BDF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t xml:space="preserve">i sammanhanget framhållas att Skatteverket vid genomförandet av sina kontroller </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">alltid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t>ska beakta proportionalitetsprincipen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>För mer information, se nedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AA5F85" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Proportionalitet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311F6635" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Proportionalitetsprincipen är en allmän rättsprincip i svensk rätt som är reglerad i 5 § tredje stycket förvaltningslagen (2017:900), förkortad FL. Enligt denna får en m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00685A19">
+        <w:t xml:space="preserve">yndighet ingripa i ett enskilt intresse endast om åtgärden kan antas leda till det avsedda resultatet. Åtgärden får aldrig vara mer långtgående än vad som behövs och får vidtas endast om det avsedda resultatet står i rimligt förhållande till de olägenheter som kan antas uppstå för den som åtgärden riktas mot. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bestämmelserna i förvaltningslagen gäller, med vissa undantag som inte är aktuella här, vid handläggning av ärenden hos förvaltningsmyndigheterna och ska tillämpas om inte en annan lag eller förordning innehåller en bestämmelse som avviker från förvaltningslagen (1 och 4 §§ FL). Eftersom bestämmelserna i kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skattelagen inte avviker från 5 § tredje stycket FL ska proportionalitets</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">principen tillämpas i ärenden enligt kupongskattelagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA0C085" w14:textId="793FB35B" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skatteverket ska alltså följa proportionalitetsprincipen när myndigheten fattar beslut om åtgärder i ett ärende enligt kupongskattelagen. Detta innebär att Skatteverket i ett enskilt fall ska bedöma om de åtgärder som myndigheten önskar vidta är proportionella och nödvändiga för att uppnå det resultat som avses (se prop. 2016/17:180 s. 290). Om åtgärderna inte är proportionerliga och nödvändiga måste en mindre ingripande åtgärd, som är förenlig med proportionalitetsprincipen, väljas. När Skatteverket ges utökade möjligheter att förelägga uppgiftslämnare och tredje man att lämna uppgifter avseende kupongskatt kommer myndigheten att behöva göra en bedömning i varje enskilt fall om det är förenligt med proportiona</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>litetsprincipen att utfärda ett sådant föreläggande. Hur noggrann avväg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ningen måste vara beror på vad föreläggandet gäller (jfr prop. 2010/11:165 s. 301).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0669CF" w14:textId="7AEBA79B" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svenska bankföreningen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>m.fl.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anser att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E32">
+        <w:t xml:space="preserve">den föreslagna ändringen i kupongskattelagen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vad gäller förelägganden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E32">
+        <w:t>måste föregås av en mer djupgående analys där bland annat proportionalitetsprincipen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4E32">
+        <w:t xml:space="preserve"> konsekvenserna för den enskildes integritetsintresse bör beaktas liksom en bedömning av nödvändigheten av att en så vid reglering införs i lagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1476A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som inte har något att erinra mot förslagen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6BDF">
+        <w:t>understryk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6BDF">
+        <w:t xml:space="preserve"> vikten av att en proportionalitetsbedömning görs av Skatteverket i varje enskilt fall och att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreläggande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6BDF">
+        <w:t>möjlighete</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6BDF">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6BDF">
+        <w:t xml:space="preserve"> inte utnyttjas för generell informationsinsamling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t xml:space="preserve">Europaparlamentet </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>resolution</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>(C/2024/492</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>av den 15</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>juni 2023 om lärdomarna från Pandora</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>dokumenten och andra avslöjanden påpeka</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t xml:space="preserve"> att skandalerna med kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t xml:space="preserve">affärer (dividend </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>stripping</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>) som blev kända som ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>cum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>-ex” och ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>cum-cum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008728B2">
+        <w:t>” var två av de största skattebedrägeriskandalerna i EU:s historia som kostade EU:s medlemsstater 140 miljarder euro.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Skatteverkets kontroller under 2024 och 2025 har visat att det förekommer arrangemang i syfte att undandra kupongskatt även i Sverige och att de kan avse väsentliga belopp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008728B2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Det kan enligt regeringens mening inte råda något tvivel om att det behövs utökade möjligheter för Skatteverket att bedriva en effektiv kontrollverksamhet. Som anges under avsnitt 4.3 har Organisationen för </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ekonomiskt samarbete och utveckling (OECD) tagit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50502">
+        <w:t xml:space="preserve">fram </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en rapport som lyfter information som en nyckelfaktor i förmågan att motverka skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">undandragande till följd av kupongskattearrangemang. Regeringens förslag att Skatteverket ska ges möjligheter att rikta föreläggande mot tredjeman är ett sätt att öka tillgången till sådan information som är nödvändig för att Skatteverket ska kunna motverka kupongskattefel. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4875">
+        <w:t>Beskattningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4875">
+        <w:t xml:space="preserve">kan inte få bli beroende av vilka uppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den som är uppgiftsskyldig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA4875">
+        <w:t xml:space="preserve"> väljer att lämna. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Som Sveriges advokatsamfund påpekar ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t xml:space="preserve">Skatteverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i varje enskilt fall beakta proportionalitetsprincipen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t>. Skatteverket får ingripa i ett enskilt intresse endast om åtgärden kan antas leda till det avsedda resultatet (jfr 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t>§ tredje stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> FL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det bör även noteras att bestämmelserna om u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E71083">
+        <w:t>ppgifter och handlingar som ska undantas från kontroll</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i 47 kap. SFL gäller i ärenden om kupongskatt (se mer nedan). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t xml:space="preserve">Regeringen anser </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">med detta i åtanke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t>att den nu föreslagna utformningen, vilken motsvarar bestämmelserna om tredjemansföre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00D24F21">
+        <w:t>läggande inom skatteförfarandet, är lämplig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37160C95" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringen anser sammanfattningsvis att förslaget att ge Skatteverket utökade möjligheter att rikta förelägganden i utredningar om kupongskatt är nödvändiga för att skapa förutsättningar för korrekt beskattning och att bestämmelserna inte går längre än nödvändigt för att uppnå det tänka syftet. Det ankommer vidare på Skatteverket att i varje enskilt fall beakta proportionalitetsprincipen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63ED768F" w14:textId="509B71F1" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vitesföreläggande och förbud</w:t>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t xml:space="preserve"> mot vite</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EA4243" w14:textId="771161FB" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008879C4">
+        <w:t>Det kan uppkomma situationer när den som föreläggs inte följer Skatteverkets</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008879C4">
+        <w:t>föreläggande. För att ett föreläggande ska kunna utgöra en effektiv kontrollåtgärd bör det finnas en möjlighet för Skatteverket att förena ett föreläggande med vite om det finns anledning att anta att före</w:t>
+      </w:r>
+      <w:r w:rsidR="005565B9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008879C4">
+        <w:t>läggandet annars inte följs. Motsvarande gäller enligt 44</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008879C4">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008879C4">
+        <w:t>§ SFL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FCD6E9" w14:textId="17287475" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vite är en tvångsåtgärd. Det kan vid utredning av kupongskatt komma fram omständigheter som ger anledning att anta att den som ska föreläggas har begått ett brott och att de uppgifter som behövs för kontroll har samband med den misstänkta gärningen. Det bör därför säkerställas att sådana rättssäkerhetsgarantier som följer av artikel 6 i den europeiska konventionen om skydd för de mänskliga rättigheterna och de grund</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>läggande friheterna, benämnd Europakonventionen, blir uppfyllda.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00963">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00963">
+        <w:t>Europakonventionen är inkorporerad i svensk rätt och gäller sedan 1995 som svensk lag (lagen [1994:1219] om den europeiska konventionen angående skydd för de mänskliga rättigheterna och de grundläggande friheterna). Av 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00963">
+        <w:t>kap. 19</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00963">
+        <w:t>§ regeringsformen följer att en lag eller annan föreskrift inte får meddelas i strid med Sveriges åtaganden på grund av konventionen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ett exempel är den s.k. passivitetsrätten som innebär att en enskild inte ska behöva tvingas att lämna belastande uppgifter mot sig själv. Även juridiska personer kan åberopa rättssäkerhetsgarantier. Det bör därför införas ett förbud mot att förena ett föreläggande med vite motsvarande det förbud som finns i 44 kap. 3 § SFL. Det finns inga bestämmelser i kupongskattelagen om skattetillägg eller någon annan sanktionsavgift som kan anses utgöra en anklagelse för brott i den mening som avses i artikel 6 i Europakonventionen. Det är därför mindre lämpligt att enbart hänvisa till bestämmelsen i 44 kap. 3 § SFL. Det bör därmed </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">uttryckligen anges i en bestämmelse i kupongskattelagen att </w:t>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t xml:space="preserve">förbud mot att förena ett föreläggande med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vite gäller om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straffbelagd, och föreläggandet avser utredning av en fråga som har samband med den gärningen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t>Ett sådant förbud mot att förena föreläggande vid vite bör även om</w:t>
+      </w:r>
+      <w:r w:rsidR="005565B9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t xml:space="preserve">fatta </w:t>
+      </w:r>
+      <w:r w:rsidR="00555D09">
+        <w:t xml:space="preserve">situationen när </w:t>
+      </w:r>
+      <w:r>
+        <w:t>den som ska föreläggas är en juridisk person</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1742">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001564BE">
+        <w:t xml:space="preserve">och det är </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en ställföreträdare för den juridiska personen</w:t>
+      </w:r>
+      <w:r w:rsidR="001564BE">
+        <w:t xml:space="preserve"> som har begått gärningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3020">
+        <w:t>Det bör därför uttryckligen framgå att o</w:t>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t xml:space="preserve">m det finns anledning att anta att en ställföreträdare för en juridisk person har begått en gärning som är straffbelagd, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3020">
+        <w:t xml:space="preserve">får ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t>föreläggande riktat till den juridiska personen inte</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3020">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t>förenas med vite om det avser utredning av en fråga som har samband med de</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3020">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t xml:space="preserve"> gärning</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3020">
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECD88ED" w14:textId="40C57B9F" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Fondbolagens förening</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4B40">
+        <w:t>konstaterar att det</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4B40">
+        <w:t>torde vara förenat med viss svårighet för Skatteverket att avgöra om ett föreläggande</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4B40">
+        <w:t>kan tänkas inne</w:t>
+      </w:r>
+      <w:r w:rsidR="005565B9">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00AB4B40">
+        <w:t>fatta förpliktelse att lämna uppgifter som är belastande för den enskilde</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4B40">
+        <w:t>på sätt som strider mot Europakonventionen. Om belastande uppgifter ändå lämnas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4B40">
+        <w:t>finns en risk att dessa inte får åberopas i ett senare sanktionsärende. Det bör därför</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4B40">
+        <w:t xml:space="preserve">övervägas om det är en lämplig ordning att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4B40">
+        <w:t xml:space="preserve">föreläggande att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lämna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4B40">
+        <w:t>uppgifter som behövs för att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB4B40">
+        <w:t>verket ska kunna kontrollera att uppgiftsskyldigheten i kupongskattelagen uppfylls ska få förenas med vite</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Som framgår ovan förekommer arrangemang i syfte att undandra kupongskatt och de omfattar väsentliga belopp. Regeringen anser att det är angeläget att Skatteverkets möjligheter till kontroll förbättras och att detta behov inte kan avvakta den nu pågående utredningen om implementering av källskattedirektivet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC19E9">
+        <w:t xml:space="preserve">Det </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">går enligt regeringens mening inte att ifrågasätta att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC19E9">
+        <w:t>någon form av sanktion</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC19E9">
+        <w:t>behövs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC19E9">
+        <w:t xml:space="preserve">för att </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ett kontroll</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>verktyg ska vara effektivt. Skatteverket måste således få möjlighet att förena förelägganden vid vite om det finns anledning att anta att föreläggandet annars inte följs. Regeringens förslag innebär dessutom att Skatteverket ska få lov att rikta ett föreläggande mot den som är skyldig att lämna uppgifter enligt kupongskattelagen för att kontrollera att denne har fullgjort sin uppgiftsskyldighet. Föreläggandena kommer således i första hand att avse uppgifter som ska ligga till grund för beskattningen av en utdelningsberättigad</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA01F5">
+        <w:t xml:space="preserve"> som är skattskyldig till kupongskatt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och inte beskattningen av den som är uppgiftsskyldig enligt kupongskattelagen. Kupongskatt omfattas dock av skattebrottslagen (1971:69). Detta innebär </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att en felaktig redovisning av kupongskatt kan utgöra ett brott i skattebrottslagens mening. Det kan alltså uppstå en sådan situation som Fondbolagens förening lyfter. Om Skatteverket riktar ett föreläggande vid vite mot den som är uppgiftsskyldig enligt kupongskattelagen, och denne anser att föreläggandet omfattar även uppgifter som är belastande för den uppgiftsskyldige, eller dess ställföreträdare, kan den som föreläggandet riktas mot både begära </w:t>
+      </w:r>
+      <w:r w:rsidR="00555D09">
+        <w:t>ändr</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ing och överklaga föreläggandet och då invända att det omfattar uppgifter som inte får granskas. Med detta i åtanke anser regeringen att Skatteverket ska få rätt att förena ett föreläggande vid vite. Ett </w:t>
+      </w:r>
+      <w:r w:rsidR="00400390">
+        <w:t xml:space="preserve">förbud mot att förena förelägganden med </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vite ska dock gälla om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straffbelagd, och föreläggandet avser utredning av en fråga som har samband med den </w:t>
+      </w:r>
+      <w:r w:rsidDel="00CF18DB">
+        <w:t xml:space="preserve">misstänkta </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gärningen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF18DB">
+        <w:t xml:space="preserve"> Detsamma ska gälla en ställföreträdare för en juridisk person mot vilken ett föreläggande riktar sig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FA7B05" w14:textId="69BAB14B" w:rsidR="000E0C34" w:rsidRPr="00AB4B40" w:rsidRDefault="000E0C34" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0C34">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B46E9">
+        <w:t>framför</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0C34">
+        <w:t xml:space="preserve"> att den </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A67">
+        <w:t xml:space="preserve">föreslagna </w:t>
+      </w:r>
+      <w:r w:rsidR="009B46E9">
+        <w:t>bestämmelse</w:t>
+      </w:r>
+      <w:r w:rsidR="006D7A67">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009B46E9">
+        <w:t xml:space="preserve"> som reglerar förbud mot föreläggande vid vite </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0C34">
+        <w:t>är felkonstruerad språkligt sett</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t>Att det finns e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t>n motsvarande skrivning i 44</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t xml:space="preserve">§ SFL </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t xml:space="preserve">medför </w:t>
+      </w:r>
+      <w:r w:rsidR="003619EE">
+        <w:t xml:space="preserve">enligt Lagrådets mening </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t xml:space="preserve">att det finns </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t>anledning att fortsätta att använda den formuleringen</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t xml:space="preserve">, och </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t xml:space="preserve">Lagrådet </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t xml:space="preserve">föreslår därför en annan formulering av bestämmelsen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E61A93">
+        <w:t xml:space="preserve">Regeringen delar inte den bedömningen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t xml:space="preserve">Som Lagrådet </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t xml:space="preserve">påpekar finns motsvarande bestämmelse i </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2A50">
+        <w:t xml:space="preserve">annan </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t>lagstiftning. Eftersom syftet är att reglera samma situationer som omfattas</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2A50">
+        <w:t xml:space="preserve"> av </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t>44</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t>kap. 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t xml:space="preserve">§ SFL </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t xml:space="preserve">anser </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t xml:space="preserve">regeringen </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t xml:space="preserve">att den här bestämmelsen bör utformas </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t xml:space="preserve">på motsvarande vis. </w:t>
+      </w:r>
+      <w:r w:rsidR="00651EAA">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t xml:space="preserve">ot </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF67B2">
+        <w:t>bakgrund</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t>en bör</w:t>
+      </w:r>
+      <w:r w:rsidR="00651EAA">
+        <w:t xml:space="preserve"> bestämmelsen</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00651EAA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t xml:space="preserve">andra mening ändras </w:t>
+      </w:r>
+      <w:r w:rsidR="00651EAA">
+        <w:t>språklig</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6286">
+        <w:t>t på så sätt att ”det” ersätts av en uttrycklig hänvisning till första meningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00651EAA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0AD59A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Undantag från kontroll </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B11ED4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I 47 kap. SFL finns bestämmelser om uppgifter och handlingar som ska undantas från kontroll. Bestämmelserna gäller i ärenden och mål om kupongskatt. Detta framgår av 1 § tredje stycket 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Bestämmelserna blir därför tillämpliga om Skatteverket ges fler möjligheter att utfärda förelägganden enligt kupongskattelagen såsom föreslås. Enligt 47 kap. 1 § SFL får e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73587">
+        <w:t>tt föreläggande som gäller kontroll av uppgifts- eller dokumenta</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E73587">
+        <w:t>tions</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00E73587">
+        <w:t>skyldighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73587">
+        <w:t>inte avse en uppgift i en sådan handling som inte får tas i beslag enligt</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73587">
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73587">
+        <w:t>kap. 2 § rättegångsbalken.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73587">
+        <w:t>Ett sådant föreläggande får inte heller avse en uppgift som har ett betydande skyddsintresse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E73587">
+        <w:t>om det finns särskilda omständigheter som gör att uppgiften inte bör komma till någon annans kännedom och uppgiftens skyddsintresse är större än dess betydelse för kontrollen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Beslagsförbudet i rättegångsbalken innebär att en skriftlig handling inte får tas i beslag om den kan antas innehålla uppgifter som en befattningshavare eller någon annan som avses i 36 kap. 5 § rättegångsbalken, inte får höras som vittne om, och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006710CE">
+        <w:t>handlingen innehas av honom eller henne eller av den som</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tystnadsplikten gäller till förmån för.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F89976" w14:textId="0DCBB32F" w:rsidR="00BE4300" w:rsidRPr="00B37587" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverket har att på eget initiativ tillämpa bestämmelsen i 47 kap. 1 § SFL. Om Skatteverket riktar ett föreläggande utan vite mot någon som anser att föreläggandet omfattar sådana handlingar eller uppgifter som inte får lov att omfattas av föreläggandet kan den enskilde begära </w:t>
+      </w:r>
+      <w:r w:rsidR="00555D09">
+        <w:t>ändr</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B37587">
+        <w:t xml:space="preserve"> och invända att det avser uppgifter som inte får granskas. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Om föreläggandet är förenat med vite kan den enskilde både begära </w:t>
+      </w:r>
+      <w:r w:rsidR="00555D09">
+        <w:t xml:space="preserve">ändring </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och överklaga föreläggandet och då invända att det omfattar uppgifter som inte får granskas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2413AB" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Överklagande och verkställighet </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C134BC2" w14:textId="2C22159B" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6745">
+        <w:t>Inom skatteförfarandet gäller att vitesförelägganden får överklagas medan förelägganden utan vite omfattas av ett överklagandeförbud (67</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6745">
+        <w:t>kap. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6745">
+        <w:t>§ och 5</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6745">
+        <w:t xml:space="preserve">§ första stycket 2 SFL och prop. 2010/11:165 s. 613–617). </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6745">
+        <w:t>ot</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="008A6745">
+        <w:t xml:space="preserve">svarande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ordning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6745">
+        <w:t xml:space="preserve">bör gälla även </w:t>
+      </w:r>
+      <w:r>
+        <w:t>här</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6745">
+        <w:t>. Ett beslut om föreläggande utan vite bör därför inte få överklagas. Ett beslut om föreläggande som har förenats med vite bör däremot kunna överklagas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> på samma sätt som kan ske enligt dagens bestämmelser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6745">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4E13A3" w14:textId="3F3910F6" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I kupongskattelagen finns bestämmelser om att beslut om förelägganden vid vite gäller omedelbart (23 § andra stycket och 24 § andra stycket </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">). Det innebär </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> att skyldigheten att följa ett föreläggande inträder redan innan det har fått laga kraft (jfr prop. 2010/11:165 s. 1166). I denna </w:t>
+      </w:r>
+      <w:r w:rsidR="00555D09">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">proposition </w:t>
+      </w:r>
+      <w:r>
+        <w:t>föreslås att bestämmelsen flyttas. Någon ändring i sak är inte avsedd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D543CF7" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I Skatteverkets promemoria föreslås </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782B6A">
+        <w:t xml:space="preserve">att det </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ska framgå av bestäm</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">melserna om föreläggande av den som är eller kan antas vara skyldig att lämna uppgifter enligt kupongskattelagen att lämna de uppgifter som behövs för kontroll av uppgiftsskyldigheten och tredjemansföreläggande att föreläggandena </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782B6A">
+        <w:t xml:space="preserve">gäller omedelbart. Regeringen konstaterar att ett föreläggande som inte förenats med vite inte ska få överklagas. Det finns därför enligt regeringens bedömning inte behov av en bestämmelse som anger att ett föreläggande som inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782B6A">
+        <w:t>förenats med vite gäller omedelbart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B3A707" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Behörig förvaltningsrätt i fråga om utdömande av vite </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1B5C1C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Av 6 § lagen (1985:206) om viten följer att frågor om utdömande av viten prövas av förvaltningsrätten på ansökan av den myndighet som har utfärdat vitesföreläggandet. Ansökan ska enligt samma paragraf, om inget annat är särskilt föreskrivet, göras hos den förvaltningsrätt inom vars domkrets myndigheten är belägen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA96A3A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverkets beslut som avser ärenden enligt kupongskattelagen och som överklagas till en förvaltningsrätt ska tas upp av Förvaltningsrätten i Falun. Detta framgår av 7 a § 3 förordningen (1977:937) om allmänna förvaltningsdomstolars behörighet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>m.m.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ansökan om utdömande av vite som förelagts enligt 23 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ska prövas av den förvaltningsrätt som är behörig att pröva ett överklagande av beslut enligt kupongskattelagen. Samma forum bör pröva frågor om utdömande av vite som föreläggs i både föreläggande att fullgöra en skyldighet och föreläggande för kontroll av uppgiftsskyldigheten. Det saknas därmed skäl att ändra bestämmelsen i 7 a § förordningen om allmänna domstolars behörighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705CF48E" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Gemensamma bestämmelser</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391EE259" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>När Skatteverket ges ytterligare möjligheter att rikta förelägganden mot uppgiftslämnare och tredjeman finns det ett behov av att se över hur bestämmelserna i kupongskattelagen struktureras. Regeringen anser att det är tydligare och mer ändamålsenligt att bestämmelser som är gemen</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">samma för de förelägganden som Skatteverket kan rikta med stöd av nuvarande 23 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och de nu föreslagna bestämmelserna samlas i en ny bestämmelse som gäller för samtliga förelägganden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DE466C" w14:textId="2C0CDC22" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bestämmelsen i 23 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> reglerar i dag vitesföreläggande. Av all</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>männa förvaltningsrättsliga principer följer att Skatteverket kan besluta om ett föreläggande utan vite innan myndigheten beslutar om ett vites</w:t>
+      </w:r>
+      <w:r w:rsidR="00A824FA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>föreläggande. Ett föreläggande bör förenas med vite först när det finns ett behov av påtryckning, dvs. det finns en anledning att anta att före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">läggandet annars inte följs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069708E">
+        <w:t>Förbud mot att förena ett föreläggande med vite</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> inom skatte- och taxeringsförfarandet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069708E">
+        <w:t xml:space="preserve"> infördes år 1998 vid misstanke om brott (prop. 1997/98:10)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069708E">
+        <w:t xml:space="preserve">år 2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069708E">
+        <w:t xml:space="preserve"> misstanke om gärning som kan leda till skattetillägg (prop. 2002/03:106 s. 178</w:t>
+      </w:r>
+      <w:r>
+        <w:t>–182</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069708E">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det har fortsatt att utvidgas och när förbudet togs in i 44 kap. 3 § SFL utvidgades förbudet till att även omfatta situationer där olika avgifter enligt SFL kan komma att tas ut.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069708E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">När nya föreläggandemöjligheter införs i kupongskattelagen bör de anpassas utifrån skatteförfarandelagens bestämmelser. Det bör därför införas ett förbud mot vitesföreläggande i vissa fall. Regeringen anser att </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ett sådant förbud mot att förena föreläggande med vite bör gälla även i de fall då Skatteverket enligt nu gällande bestämmelser i 23 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> får rikta förelägganden. Det föreslås därför att 23 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ändras så att den endast reglerar den situation i vilken Skatteverket får meddela ett föreläggande. En ny bestämmelse föreslås om vitesföreläggande och när vite inte får bestämmas. Denna nya bestämmelse föreslås omfatta även förelägganden som utfärdas med stöd av den befintliga bestämmelsen i 23 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A409220" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3296E3" w14:textId="589DA611" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-[...267 lines deleted...]
-    <w:p w14:paraId="567FE1B5" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+      <w:r>
+        <w:t>Sammanfattningsvis föreslås att Skatteverket får rätt att förelägga en up</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81350">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>giftslämnare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006255C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>att lämna de uppgifter som behövs för kontroll av</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008502E7">
+        <w:t>uppgiftsskyldigheten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det föreslås även att Skatteverket får rätt att förelägga den som är eller kan antas vara bokföringsskyldig enligt bokföringslagen (1999:1078) eller som är en annan juridisk person än ett dödsbo, att lämna uppgift om en rättshandling med någon annan (tredjemansföreläggande). Föreläggandet ska i sådant fall avse förhållanden som är av betydelse för kontroll av att annan än den som föreläggs har fullgjort en skyldighet att lämna uppgifter enligt kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">skattelagen. Gemensamma bestämmelser avseende vitesförelägganden, inbegripet vilken förvaltningsrätt som är behörig att pröva överklaganden eller ansökningar om utdömande av vite, placeras i en ny gemensam bestämmelse. Slutligen föreslås att 29 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ändras så att över</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">klagandeförbudet även omfattar förelägganden utan vite enligt 23 § </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D36452" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lagförslag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BC802B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget innebär ändring i 23 och 29 §§ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>KupL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> samt att tre nya bestämmelser, 23 a–23 c §§, införs i samma lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8DDE6C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc230956598"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc238717116"/>
+      <w:r>
+        <w:t>Personuppgiftsbehandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9A7ED1" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0010DD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den behandling av personuppgifter som förslagen ger upphov till är förenlig med EU:s dataskyddsförordning. Den befintliga reglering som finns på personuppgiftsområdet är tillräcklig för den personuppgifts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">behandling som kan komma att ske vid Skatteverket med anledning av förslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5393A834" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A8BC63" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00774018" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E501893" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61CBADD8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="003E772B" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F20BD">
+        <w:t>Ingen remissinstans lämnar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E772B">
+        <w:t xml:space="preserve"> synpunkter på</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E772B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD92DC7" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBE243A" w14:textId="53BE2790" w:rsidR="00BE4300" w:rsidRPr="002869D1" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den utökade personuppgiftsbehandlingen som förslaget om utökade för</w:t>
+      </w:r>
+      <w:r w:rsidR="00421F41">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>läggandemöjligheter innebär är tillåten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C80A55A" w14:textId="169EF601" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve">När Skatteverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får ytterligare förutsättningar att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve">förelägga den som är skyldig att lämna uppgifter enligt kupongskattelagen eller tredje man kommer personuppgifter att behöva behandlas, dels när ett föreläggande meddelas, dels när ett svar på föreläggande </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har kommit in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Detta innebär en tillkommande personuppgiftsbehandling jämfört med i dag. De personuppgifter som kan komma att behöva behandlas är framför allt namn, person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>nummer eller motsvarande utländskt nummer och adress till en fysisk person som har fått en utdelning som omfattas av kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skattelagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverket kan även komma att behöva behandla namn på en företrädare eller annan kontaktperson och dennes kontaktuppgifter i form av </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> adress eller e-postadress, när den som föreläggs är en juridisk person, såsom till exempel ett aktiebolag. I dessa fall är det dock fråga om företrädarens yrkesmässiga kontaktuppgifter, inte om privata uppgifter. Dessa typer av personuppgifter behandlas redan i dag när ett föreläggande utfärdas. Eftersom förslaget innebär ytterligare föreläggandemöjligheter innebär det dock även en tillkommande personuppgiftsbehandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E545746" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00FF61EC" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen ger därmed upphov till en sådan personuppgiftsbehandling hos Skatteverket som omfattas av Europaparlamentets och rådets förordning (EU) 2016/679 av den 27 april 2016 om skydd för fysiska personer med avseende på behandling av personuppgifter och om det fria flödet av sådana uppgifter och om upphävande av direktiv 95/46/EG (allmän dataskyddsförordning), nedan kallad EU:s dataskyddsförordning. EU:s dataskyddsförordning är i alla delar bindande och direkt tillämplig i samtliga EU:s medlemsländer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A4C95C" w14:textId="4A9A991A" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0451D">
+        <w:t xml:space="preserve">Den rättsliga grunden för personuppgiftsbehandlingen är att den är nödvändig för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverkets uppdrag att kontrollera att kupongskatt har redovisats och betalats in på ett korrekt sätt. Den är därmed nödvändig för att fullgöra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0451D">
+        <w:t>en uppgift av allmänt intresse eller som ett led i myndighets</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00F0451D">
+        <w:t>utövning (artikel 6.1 e i EU:s dataskyddsförordning). Den aktuella grunden för behandlingen är vidare fastställd i den nationella rätten på det sätt som krävs enligt artikel 6.3 i EU:s dataskyddsförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0451D">
+        <w:t xml:space="preserve"> förordningen (2017:154) med instruktion för Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B414FD">
+        <w:t>och</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC6427">
+        <w:t xml:space="preserve"> genom de nu föreslagna förändringarna i kupongskattelagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CD9959" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beskattningsdatalagen (2026:125), som kompletterar EU:s dataskydds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">förordning, gäller </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vid behandling av personuppgifter i Skatteverkets beskattningsverksamhet (2 § beskattningsdata</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lagen). Med beskattnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">verksamhet avses enligt 3 § beskattningsdatalagen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706CBF">
+        <w:t>fastställande av underlag för samt bestämmande, redovisning, betalning och återbetalning av skatter och avgifter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706CBF">
+        <w:t>revision och annan kontroll eller analys.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706CBF">
+        <w:t xml:space="preserve">Med annan kontroll än revision avses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00706CBF">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00706CBF">
+        <w:t xml:space="preserve"> kontrollbesök eller s.k. skrivbords</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00706CBF">
+        <w:t>kontroll där uppgiftsskyldighet utreds genom föreläggande eller frågor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (se prop. 2025/26:88 s. 197)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706CBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A80DDBF" w14:textId="404D296E" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0A74">
+        <w:t xml:space="preserve">Vad gäller frågan om personuppgiftsbehandlingen är proportionerlig </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan det konstateras att Skatteverket inte kan fastställa korrekt skatt om inte uppgifter kan kopplas till en enskild fysisk person. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A74">
+        <w:t xml:space="preserve">De uppgifter som </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">de nya bestämmelserna om föreläggande medför, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A74">
+        <w:t xml:space="preserve">kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i huvudsak inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A74">
+        <w:t xml:space="preserve">att behandla sådana känsliga personuppgifter som avses i artikel 9.1 i EU:s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A74">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dataskyddsförordning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Det kan dock inte uteslutas att känsliga person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">uppgifter framkommer, framför allt i svar på tredjemansförelägganden. Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5CFA">
+        <w:t>artikel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C5CFA">
+        <w:t>9.2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C5CFA">
+        <w:t> g</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5CFA">
+        <w:t>EU:s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5CFA">
+        <w:t>dataskyddsförordning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framgår att förbudet i artikel 9.1 inte gäller om det är nödvändigt av hänsyn till ett viktigt allmänt intresse och har stöd i nationell rätt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5CFA">
+        <w:t>Enligt 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5CFA">
+        <w:t>§ beskattningsdatalag</w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5CFA">
+        <w:t xml:space="preserve"> får Skatteverket behandla känsliga personuppgifter om det är nödvändigt med hänsyn till ändamålet med behandlingen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631E70">
+        <w:t>id en avvägning mellan ända</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00631E70">
+        <w:t xml:space="preserve">målet med behandlingen av personuppgifterna och det intrång i den personliga integriteten som behandlingen </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">kan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631E70">
+        <w:t>innebär</w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631E70">
+        <w:t xml:space="preserve"> bedömer regeringen att personuppgiftsbehandlingen är proportionerlig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC7D03D" w14:textId="3019D890" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vad gäller kontaktuppgifter till företrädare för en juridisk person som blir föremål för ett föreläggande kommer personuppgiftsbehandlingen enbart avse namn och kontaktu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A74">
+        <w:t xml:space="preserve">ppgifter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>till enskilda fysiska persone</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF18DB">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> i de</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF18DB">
+        <w:t>ra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s yrkesroll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A74">
+        <w:t xml:space="preserve">. Intrånget i de registrerades personliga integritet torde därför vara </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mycket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A74">
+        <w:t xml:space="preserve">litet. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vid en avvägning mellan ändamålet med behandlingen av personuppgifterna och det intrång i den personliga integriteten som behandlingen innebär bedömer regeringen att person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgiftsbehandlingen är proportionerlig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288C848F" w14:textId="09BD2363" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Den tillkommande behandlingen av personuppgifter som förslaget ger upphov till hos Skatteverket kommer därmed att vara tillåten enligt EU:s dataskyddsförordning och ändamålet är fastställt i nationell rätt på det sätt som beskrivs ovan. Det saknas därför skäl att införa ytterligare bestäm</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>melser vad gäller personuppgiftsbehandlingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C637F8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik5utannumrering"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget om att tillåta att uppgifter lämnas elektroniskt leder inte till någon utökad personuppgiftsbehandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5DECA7" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="008C4F4B" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-[...299 lines deleted...]
-    <w:p w14:paraId="3389D470" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+      <w:r>
+        <w:t>När Skatteverket tar emot uppgifter om innehållen kupongskatt på utdelning från aktiebolag som inte är avstämningsbolag enligt kupong</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>skattelagen och kupongskatteförordningen sker en behandling av person</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>uppgifter om uppgifterna avser en fysisk person. Förslaget att aktiebolag ska kunna lämna in uppgifter elektroniskt i stället för på en pappers</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>blankett innebär inte någon ny eller utökad personuppgiftsbehandling jämfört med i dag. Behandlingen av elektroniska uppgifter har samma ändamål som när det är analoga uppgifter som behandlas. Eftersom behandlingen inte leder till en utökad personuppgiftsbehandling behövs det inte införas någon ytterligare reglering om denna behandling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4C880D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc230956599"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc238717117"/>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>Sekretess</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="450C3C34" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016E7CCC" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="002869D1" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De uppgifter som Skatteverket kommer att få in omfattas av den sekretess som gäller i verksamhet som avser bestämmande av skatt. Det behövs inte några nya eller ändrade bestämmelser om sekretess.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B652CA" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B92B719" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bedömningen i promemorian stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66870366" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remissinstanserna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649A42EC" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="003E772B" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F20BD">
+        <w:t>Ingen remissinstans lämnar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E772B">
+        <w:t xml:space="preserve"> synpunkter på</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bedömningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E772B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D06383F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skälen för regeringens bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A87A90" w14:textId="69F1ED47" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve">Sekretess för uppgift om en enskilds personliga eller ekonomiska förhållanden gäller i verksamhet som </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve"> avser bestämmande av skatt eller fastställande av underlag för bestämmande av skatt (27</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve">§ första stycket offentlighets- och sekretesslagen [2009:400], </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nedan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve"> OSL). Sekre</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>tess gäller också</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496459">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">för en enskilds personliga eller ekonomiska förhållanden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496459">
+        <w:t>i verksamhet som avser förande av eller uttag ur en automatiserad upp</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE655D">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00496459">
+        <w:t>giftssamling som har upprättats av Skatteverket och används i v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B414FD">
+        <w:t>erksamhet som avses i 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B414FD">
+        <w:t>§ beskattningsdatalagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE4C11">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve">Sekretess </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>dock inte beslut varigenom skatt eller pensionsgrundande inkomst bestäms eller underlag för bestämmande av skatt fastställs (27</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>kap. 6</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>§ OSL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5472D08F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslagen att aktiebolag ska kunna lämna in uppgifter elektroniskt i stället för på en pappersblankett och att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve">Skatteverket </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">får möjligheter att rikta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>förelägga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nden i fler fall än vad som gäller i dag berör Skatteverkets beskattningsverksamhet. Uppgifterna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve">kommer att hanteras i verksamhet som avser bestämmande av skatt, och kommer därmed </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">att </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>omfattas av sekretess enligt 27</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>kap. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve">§ första stycket OSL. När de aktuella uppgifterna tillförs </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Skatteverkets verksamhet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t xml:space="preserve"> kommer de att omfattas av sekretess</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> enligt den nämnda paragrafen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002869D1">
+        <w:t>. Något behov av ytterligare reglering på sekretessområdet finns således int</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B7ED84" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc230956600"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc238717118"/>
+      <w:r>
+        <w:t>Ikraftträdande- och övergångsbestämmelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="521FCC8D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens förslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F710C5" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna ska träda i kraft den 1 januari 2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904796">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294B1D59" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4ram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F14F5">
+        <w:t>edömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B1B99F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det behövs inte några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2ADDE1" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Promemorians förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398EE7C4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00904796" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget och bedömningen i promemorian stämmer överens med regeringens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5E1AAD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Remissinstanserna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47323BD5" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anser att förslaget om Skatteverkets kontroll av kupongskatt bör avvakta implementeringen av Rådets direktiv (EU) 2025/50 av den 10 december 2024 om snabbare och säkrare skattelättnad för överskjutande källskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2E442D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4efterram"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00084AA1">
+        <w:lastRenderedPageBreak/>
+        <w:t>Skälen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007263A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31B7">
+        <w:t xml:space="preserve">för </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regeringens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31B7">
+        <w:t>förslag och bedömning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FA5E79" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syftet med de föreslagna ändringarna är att möjliggöra att kupongbolag kan lämna uppgifter om utdelning och om kupongskatt till Skatteverket elektroniskt samt effektivisera Skatteverkets kontroll av kupongskatt. Det är angeläget att de föreslagna lagändringarna träder i kraft så snart som möjligt, vilket bedöms vara den 1 januari 2027. Utgångspunkten när det gäller ny processrättslig lagstiftning är att nya regler blir tillämpliga omedelbart. Det har inte framkommit skäl att göra en annan bedömning. Det finns därför inte behov av några övergångsbestämmelser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A06FFA0" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Företagarna</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521CCD">
+        <w:t>anser att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521CCD">
+        <w:t>, för att undvika överimplementering, bör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521CCD">
+        <w:t>avvakta med införande</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521CCD">
+        <w:t xml:space="preserve"> av föreläggandemöjlighet</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521CCD">
+        <w:t xml:space="preserve"> till</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521CCD">
+        <w:t xml:space="preserve">s ny lagstiftning med anledning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">källskattedirektivet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521CCD">
+        <w:t>har beslutats.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Som framgår av avsnitt 4.4 slår källskattedirektivet fast att m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241733">
+        <w:t>edlemsstaterna ska vidta lämpliga åtgärder enligt sina nationella regler för att säkerställa att en certifierad finansiell mellanhand som helt eller delvis inte fullgör sina skyldigheter enligt artiklarna kan hållas ansvarig för hela eller delar av förlusten av källskatteintäkter</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Källskattedirektivet reglerar dock inte vilka kontrollverktyg som ska finnas i en medlemsstat eller hur dessa ska vara utformade. Som framgår av avsnitt 4.4 har regeringen beslutat att ge e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t xml:space="preserve">n särskild utredare </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">i uppdrag att </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t>analysera och föreslå hur förfarandet för källskatt på utdelning kan effektiviseras och föras in i skatteför</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00ED055C">
+        <w:t>farandelagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Förslagen om utökade förläggandemöjligheter är utformade med skatteförfarandelagen som förlaga. Regeringen anser mot denna bakgrund att det inte finns en sådan risk för överimplementering som Företagarna lyfter. Regeringen bedömer också att behovet av ytterligare kontrollverktyg inte kan avvakta implementeringen av källskatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">direktivet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79899BC0" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00521CCD" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med hänsyn till vad som framkommer ovan bör de föreslagna förändringarna träda i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F29140E" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc230956601"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc238717119"/>
+      <w:r>
+        <w:t>Konsekvensanalys</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="55F327F0" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00040D8B">
+        <w:t>I detta avsnitt redogörs för förslagens effekter i den omfattning som bedöms stå i proportion till det aktuella lagstiftningsärendet och med utgångspunkt i relevanta delar av 7</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040D8B">
+        <w:t xml:space="preserve">§ förordningen (2024:183) om </w:t>
+      </w:r>
+      <w:r>
+        <w:t>konse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>kvensutredningar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706DB9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Offentligfinansiella effekter till följd av ändrade skatte- och avgiftsregler beräknas i enlighet med Finansdepartementets beräk</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ningskonventioner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C500DA2" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00363680" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A26F9B">
+        <w:t xml:space="preserve">Förslaget om att lämna uppgifter elektroniskt innebär att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverket kommer att utveckla förutsättningar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26F9B">
+        <w:t xml:space="preserve">för att kupongbolagen ska kunna redovisa uppgifter om kupongskatt elektroniskt. Syftet är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A26F9B">
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A26F9B">
+        <w:t xml:space="preserve"> att få fler kupongbolag att uppfylla sin uppgiftsskyldighet elektroniskt. Eftersom detta är direkt kopplat till de effekter som förslaget</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> antas få</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26F9B">
+        <w:t xml:space="preserve"> är det lämpligt att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverket </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26F9B">
+        <w:t>följ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26F9B">
+        <w:t xml:space="preserve"> upp </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26F9B">
+        <w:t xml:space="preserve"> uppgiftslämnandet utvecklas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de kommande åren när möjligheten att lämna uppgifter elektroniskt har införts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A26F9B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Skatteverket kan efter ikraftträdandet även i övrigt följa upp om syftet med förslagen uppnåtts och om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2E9B">
+        <w:t>oförutsedda konsekvenser av förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2E9B">
+        <w:t xml:space="preserve"> uppdaga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2E9B">
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003463D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regelrådet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>framför att det inte n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t>ämns närmare hur eller när</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>sådana utvärderingar kan göras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t>Regeringen bedömer att det är värdefullt att reformer följs upp och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t>utvärderas. För att det ska vara möjligt att</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t>utvärdera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t>förslagen behöver dock en viss tid ha förflutit efter det att de har trätt i kraft.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F5A">
+        <w:t xml:space="preserve">Förslagets konsekvenser bedöms </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F5A">
+        <w:t>inte vara av sådan omfattning att en större utvärdering är nödvändig.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Det saknas därför enligt regeringens mening skäl att här närmare redogöra för när och hur en utvärdering ska göras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5627EBD2" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc230956602"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc238717120"/>
+      <w:r>
+        <w:t>Offentligfinansiella effekter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="548ECDC0" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r>
+        <w:t>Förslagen påverkar varken skattesatser eller skattebaser. Förslagen har inga offentligfinansiella effekter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05781F43" w14:textId="2BD998FE" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00D56BFC">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Skatteverket har under lång tid arbetat med att möjliggöra att uppgifter som ska lämnas till ledning för beskattning kan lämnas elektroniskt. I dag lämnas merparten av kontrolluppgifter och inkomstdeklarationer elektroniskt. Endast en mindre del lämnas på papper. Om en liknande ut</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31D3">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>veckling uppnås för kupongbolagen som för aktiebolag som ska lämna uppgifter avseende utdelning till obegränsat skattskyldiga aktieägare, får det sannolikt en positiv effekt på skattefelet eftersom möjligheten att förebygga oavsiktliga fel förbättras när uppgifter lämnas elektroniskt. Även möjligheterna att förelägga kommer troligtvis att ha en positiv effekt på skattefelet eftersom Skatteverkets kontroll blir mer effektiv. Dessa effekter kan dock inte beräknas.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56BFC" w:rsidRPr="00D56BFC">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="191919"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00011A4B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56BFC" w:rsidRPr="00D56BFC">
+        <w:t xml:space="preserve">Med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D56BFC" w:rsidRPr="00D56BFC">
+        <w:t>skattefel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D56BFC" w:rsidRPr="00D56BFC">
+        <w:t xml:space="preserve"> avses </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56BFC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56BFC" w:rsidRPr="00D56BFC">
+        <w:t>killnaden mellan de teore</w:t>
+      </w:r>
+      <w:r w:rsidR="00A824FA">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00D56BFC" w:rsidRPr="00D56BFC">
+        <w:t>tiskt riktiga och de fastställda beloppen för skatter och avgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C53FF04" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc230956603"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc238717121"/>
+      <w:r>
+        <w:t>Effekter för företagen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="6D6B26B3" w14:textId="17750A77" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Syftet med förslagen är att minska den regelbörda som följer av att uppgifter om kupongskatt måste lämnas på papper, och som innebär administrativa kostnader för kupongbolagen. En e-tjänst underlättar hanteringen för dessa aktiebolag. Att lämna uppgifter elektroniskt till Skatteverket förenklar för uppgiftslämnaren och minskar risken för fel eftersom oavsiktliga fel kan undvikas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B890BF" w14:textId="26A0A9F9" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Om det finns möjlighet att lämna uppgifter elektroniskt, tenderar uppgiftslämnande bolag enligt Skatteverket att använda den möjligheten. Här kan en jämförelse göras med inlämnandet av KU31 som avser utde</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lning på alla typer av onoterade delägarrätter. Av uppgiftslämnare som lämnade KU31 till Skatteverket avseende inkomståret 2025, använde 98,5 procent av uppgiftslämnarna e-tjänsten. Detta innebär att 99,9 % av KU31 lämnades elektroniskt. Under 2025 lämnade ca 1 800 aktiebolag uppgifter om kupongskatt till Skatteverket. Förslaget att ge dessa företag en möjlighet att lämna uppgifter elektroniskt kan antas ha en positiv effekt för dem. Effekten kan dock inte beräknas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D95C2A2" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t>Regelrådet vill se en analys av om särskild hänsyn behöver tas till små och medelstora företag, vilka åtgärder som vidtagits för att begränsa företagens kostnader</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t xml:space="preserve"> vilka effekter förslagen får för företagens intäkter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127BD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">samt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t>förslagens påverkan på konkurrensen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35589320" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Eftersom förslaget innebär att berörda företag ges en möjlighet att lämna in uppgifter elektroniskt i stället för på papper ger förslaget om föränd</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">ringar i uppgiftsskyldigheten i sig inte upphov till någon kostnadsökning för företagen. Det företag som finner att en elektronisk inlämning av uppgifterna skulle medföra en ökad kostnad jämfört med att lämna uppgifterna på pappersblanketter kan avstå från att utnyttja möjligheten att lämna elektroniska uppgifter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2210F709" w14:textId="54276F87" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt Skatteverkets bedömning är det dessutom fler än de ca 1 800 bolagen som i dag lämnar uppgifter, som borde lämna uppgifter. En möjlighet att lämna uppgifter elektroniskt skulle kunna medföra att fler uppgiftsskyldiga lämnar uppgifter till Skatteverket och därmed uppfyller sin uppgiftsskyldighet enligt kupongskattelagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE1E7E3" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En utökad möjlighet för Skatteverket att rikta förelägganden bedöms innebära att Skatteverket får in mer och bättre uppgifter för att fastställa korrekt kupongskatt. Det alternativ som står till buds enligt nu gällande bestämmelser är att Skatteverket fattar beslut om revision hos aktiebolag. En revision innebär ett större intrång och en ökad administrativ hantering för aktiebolagen jämfört med ett föreläggande. Möjligheten att förelägga om uppgifter för kontroll av de aktiebolag som är skyldiga att lämna uppgifter om kupongskatt innebär därför att Skatteverket kan använda en mindre ingripande åtgärd vilket underlättar för det aktiebolag som ska lämna uppgifterna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1889E495" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen berör företag som har utländska aktieägare som ska beskattas enligt kupongskattelagen. Skyldigheten att rapportera in uppgifter avse</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ende utdelning ankommer på alla företag utan beaktande av dess storlek. Förslagen har inte någon koppling till storleken på ett företag. Det är dock rimligt att anta att konsekvenserna blir större för stora aktiebolag då antalet aktieägare normalt sett är lägre i små- och medelstora företag än i stora. Det saknas därmed anledning att särskilt beakta hur förslaget påverkar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD349E">
+        <w:t xml:space="preserve"> små och medelstora företag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D12D801" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En möjlighet för Skatteverket att förelägga tredjeman att lämna upp</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">gifter som är av betydelse för kupongskatt behövs för att motverka fusk och fel. Förslaget innebär en ökad administration för den som får ta emot ett sådant föreläggande, till exempelvis banker och andra kreditinstitut. Det går inte att beräkna hur stora de ökade kostnaderna är. Dessa företag bedöms redan ha rutiner för att hantera förelägganden och lämna ut uppgifter. Skatteverket har att beakta proportionalitetsprincipen innan den beslutar att rikta ett sådant föreläggande. Som framgår av avsnitt 8 anser regeringen att förslaget är nödvändigt för att uppnå syftet. Med hänsyn till att det rör sig om ett mindre antal aktiebolag som har utländska ägare och att antalet kontroller som Skatteverket gör varje år är förhållandevis få till antalet anser regeringen att förslagets påverkan på kostnaderna till följd av en möjlighet för Skatteverket att förelägga tredjeman är försvarliga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F5A130" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Regeringens sammantagna bedömning är att de administrativa kostna</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>derna för företagen som är kupongbolag kommer att minska med anled</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>ning av förslagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Kostnaderna kan öka något för företag som blir skyl</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">diga att lämna uppgifter till följd av ett tredjemansföreläggande. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F5A">
+        <w:t>Förslage</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F5A">
+        <w:t xml:space="preserve"> har </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">därutöver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F5A">
+        <w:t xml:space="preserve">ingen effekt på företagens lönsamhet, konkurrensförutsättningar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F5A">
+        <w:t xml:space="preserve"> marknaden i övrigt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28358DF9" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc230956604"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc238717122"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Effekter för aktieägarna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="299453A3" w14:textId="2E26628B" w:rsidR="00BE4300" w:rsidRPr="003B3B69" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hanteringen hos kupongbolagen och Skatteverket blir snabbare och mer effektiv med anledning av förslagen. Det bör gynna utdelnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>berättigade aktieägar</w:t>
+      </w:r>
+      <w:r w:rsidR="005E188E">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA01F5">
+        <w:t xml:space="preserve"> som ska beskattas enligt kupongskattelagen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Förslaget förväntas därför medföra en positiv effekt även för aktieägarna även om denna effekt inte kan kvantifieras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A596750" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc230956605"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc238717123"/>
+      <w:r>
+        <w:t>Effekter på det brottsförebyggandande arbetet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="12DD2C66" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen ger Skatteverket bättre möjligheter att kontrollera efterlevnaden av reglerna i kupongskattelagen. När det blir lättare att lämna uppgifter, förväntas fler kupongbolag uppfylla sin uppgiftsskyldighet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FD11B5" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget förutsätter att Skatteverket anpassar sina system för att bearbeta den större uppgiftsmängd som kommer in. Om så sker bör förutsättningarna förbättras för att myndigheten ska kunna förebygga, upptäcka och åtgärda fel när det gäller kupongskatt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9D1FA1" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc230956606"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc238717124"/>
+      <w:r>
+        <w:t>Effekter för Skatteverket, andra myndigheter och allmänna förvaltningsdomstolar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="02D312EC" w14:textId="41AB4713" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Att kupongbolagen får möjlighet att lämna uppgifter elektroniskt förväntas leda till effektivitetsvinster för Skatteverket. Ändringen innebär att pappersarbete ersätts med maskinell hantering. Skatteverket </w:t>
+      </w:r>
+      <w:r w:rsidR="00862AE0">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ger att myndigheten i dagsläget lägger drygt fyra årsarbetskrafter på hantering och kontroll av pappersblanketter. Kostnaden för detta kan beräknas till ca fyra miljoner kronor per år. Förutsatt att nästintill alla kupongbolag väljer att lämna uppgifter elektroniskt, kommer Skatteverket att kunna ersätta det manuella arbetet med en maskinell hantering. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3BD2">
+        <w:t xml:space="preserve">Elektroniskt inlämnade handlingar </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">bedöms dessutom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3BD2">
+        <w:t>minska formella fel.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Förslaget bör därmed innebära minskade kostnader för Skatteverkets hantering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A3BD2">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D742D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76899A62" w14:textId="40F5581E" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget i denna del innebär att Skatteverket måste utveckla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D118AF">
+        <w:t xml:space="preserve">nya och befintliga </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D118AF">
+        <w:t>it-system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Skatteverket beräknar att utvecklingen skulle medföra en engångskostnad på en miljon kronor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360555">
+        <w:t xml:space="preserve">Skatteverket kommer </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360555">
+        <w:t>behöva ändra informationsmaterial till följd av förslagen. Dessa föränd</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31D3">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00360555">
+        <w:t xml:space="preserve">ringar kommer att ingå i den anpassning som görs med anledning av ny eller förändrad lagstiftning och det bedöms inte finnas behov av särskilda informationsinsatser utöver detta. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D118AF">
+        <w:t xml:space="preserve">Kostnaderna för </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D118AF">
+        <w:t>it-utveckling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D118AF">
+        <w:t xml:space="preserve"> och informationsmaterial till företag ska hanteras inom Skatteverkets befintliga ekonomiska ramar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F499B7" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00126938">
+        <w:t xml:space="preserve">Förelägganden och tredjemansförelägganden kommer att underlätta kontroll och motverkandet av fel och fusk. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vitesförelägganden kan komma att överklagas till allmän förvaltningsdomstol. Det är i dag inte vanligt förekommande att Skatteverket behöver förena sina förelägganden med vite. Förslagen bör därför inte medföra någon större ökning av antalet mål hos domstolar. Förslagen har i övrigt inga effekter på andra förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>myndigheter, allmänna förvaltnings</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>domstolar, kommuner och regioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB9D27B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc230956607"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc238717125"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Övriga effekter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="7CCC79B8" w14:textId="6670B95A" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslagen berör indirekt utländska aktieägare. Förslagen förväntas inte påverka aktieägare i Sverige. Därmed påverkas inte den ekonomiska jämställdheten mellan kvinnor och män och inte heller inkomst</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>fördelningen i Sverige. Förslaget har inte heller några effekter på sysselsättning, integration eller miljö.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B667B28" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc230956608"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc238717126"/>
+      <w:r>
+        <w:t>Författningskommentar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="358F9C5A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kupongskattelagen (1970:624)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616DF4F8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00824F8C" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t> §</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00011A4B">
+      </w:pPr>
+      <w:r w:rsidRPr="00824F8C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-      </w:r>
+        <w:t>13 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">För aktiebolag som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">är avstämningsbolag gäller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>14–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> §§ vid utbetalning av utdelning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525BCAD9" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2681D13B" w14:textId="4ACD99ED" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen anges vilka bestämmelser som gäller för aktiebolag som inte är avstämningsbolag</w:t>
+      </w:r>
+      <w:r w:rsidR="00752193">
+        <w:t>, dvs. kupongbolag,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vid utbetalning av utdelning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D449B93" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen ändras som en följd av att 17 § tas bort. Paragrafen justeras även språkligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1139C2" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 6 och 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE19BC6" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0921BBAC" w14:textId="629C3D95" w:rsidR="00BE4300" w:rsidRPr="001052B3" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00391B0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>15 § </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Aktiebolag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>senast fyra månader efter utdelningstillfället, dock senast den 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">januari påföljande år, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D158C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lämna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00260110">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mottagna</w:t>
+      </w:r>
+      <w:r w:rsidR="009D158C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uppgifter </w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="004C382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enligt 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C382B" w:rsidRPr="004C382B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94A4E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> till </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94A4E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Skatteverket</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Det sammanlagda beloppet av den utdelning för vilken kupongskatt har innehållits ska anges särskilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E29668F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="001052B3" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Aktiebolag ska inom den tid som anges i första stycket inbetala kupongskatt för den utdelning för vilken skatt har eller skulle ha innehållits med hänsyn till innehållet i mottagna uppgifter enligt 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§. Detta gäller också för den utdelning för vilken uppgifter ännu inte har tagits emot eller är ofullständiga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45507B2D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00391B0E" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Uppgifter enligt första stycket ska lämnas på ett formulär som fastställs av Skatteverket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9257AC" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783A31A8" w14:textId="1C812F59" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen regleras när kupongbolag ska lämna uppgifter om kupong</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6610">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t>skatt till Skatteverket, vilka uppgifter som ska lämnas och när kupong</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6610">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">skatten ska betalas in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8FE181" w14:textId="1BCE3B0B" w:rsidR="00BE4300" w:rsidRPr="00941A44" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paragrafen delas upp i </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>tre stycken</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och moderniseras språkligt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CB0C3A" w14:textId="18F24F2F" w:rsidR="00BE4300" w:rsidRDefault="00A770F7" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941A44">
+        <w:t>Den som mottar en utdelning ska enligt 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31D3">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941A44">
+        <w:t xml:space="preserve">§ lämna vissa uppgifter till aktiebolaget på en blankett. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300" w:rsidRPr="00941A44">
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300" w:rsidRPr="00941A44">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket första meningen</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300" w:rsidRPr="00941A44">
+        <w:t xml:space="preserve"> tas</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300" w:rsidRPr="00941A44">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300" w:rsidRPr="00941A44">
+        <w:t xml:space="preserve">bestämmelsen om att aktiebolag till Skatteverket ska lämna de blanketter som kommit in till bolaget bort. Detta innebär att aktiebolaget kan välja att lämna de uppgifter som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941A44">
+        <w:t xml:space="preserve">har </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300" w:rsidRPr="00941A44">
+        <w:t xml:space="preserve">kommit in till bolaget </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941A44">
+        <w:t xml:space="preserve">på </w:t>
+      </w:r>
+      <w:r w:rsidR="00D13DBE" w:rsidRPr="00C94A4E">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941A44">
+        <w:t xml:space="preserve">blankett </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4300" w:rsidRPr="00941A44">
+        <w:t>till Skatteverket på elektronisk väg eller på papper.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A75E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0059230E" w:rsidDel="000A75E2">
+        <w:t>De uppgifter som avses är uppgift om utdelning för varje utdelnings</w:t>
+      </w:r>
+      <w:r w:rsidR="0059230E" w:rsidDel="000A75E2">
+        <w:softHyphen/>
+        <w:t>berättigad</w:t>
+      </w:r>
+      <w:r w:rsidR="0059230E">
+        <w:t xml:space="preserve"> som kommit in till företaget</w:t>
+      </w:r>
+      <w:r w:rsidR="0059230E" w:rsidDel="000A75E2">
+        <w:t xml:space="preserve"> samt uppgift om det sammanlagda beloppet av den utdelning som kupongskatt innehållits ifrån.</w:t>
+      </w:r>
+      <w:r w:rsidR="0059230E">
+        <w:t xml:space="preserve"> Förändringen medför inte att några ytterligare uppgifter ska lämnas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA0B202" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket andra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032588A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anges att det sammanlagda beloppet av den utdelning som kupongskatt har innehållits från ska anges särskilt. Bestämmelsen motsvarar sista ledet av nuvarande 17 §, som tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D9E59F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, som är nytt, anges när kupongbolaget ska betala in kupongskatten till Skatteverket. Bestämmelsen förs över från nuvarande första stycket i 15 § och får en annan språklig och redaktionell utformning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4AD802" w14:textId="51AE9120" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, som är nytt, anges att uppgifterna som ska lämnas enligt det första stycket ska lämnas på ett formulär som fastställs av Skatteverket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344D9700" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 6 och 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA69F69" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="563E52C3" w14:textId="52EAC864" w:rsidR="00BE4300" w:rsidRPr="00824F8C" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>23 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Om ett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktiebolag </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>försummar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0692">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annan skyldighet enligt denna lag än skyldigheten att innehålla eller inbetala kupongskatt i föreskriven tid eller ordning, kan Skatteverket förelägga bolaget att fullgöra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94A4E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>skyldighet</w:t>
+      </w:r>
+      <w:r w:rsidR="00150766" w:rsidRPr="00C94A4E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF9F7F4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23AA21CF" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>Paragrafen reglerar Skatteverkets möjlighet att besluta om ett föreläg</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>gande när ett aktiebolag inte har följt en annan skyldighet enligt lagen än skyldigheten att innehålla eller betala kupongskatt, s.k. fullgörande</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t xml:space="preserve">föreläggande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DFD7B1" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00824F8C" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen ändras på så sätt att den inte längre reglerar frågor som rör föreläggande vid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t xml:space="preserve"> vite. En bestämmelse om att ett föreläggande kan förenas med vite förs in i 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t xml:space="preserve">§, se kommentaren till den paragrafen. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Som en följd av detta tas ”vid vite” bort och d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t xml:space="preserve">en särskilda forumregeln </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">som finns i nuvarande andra meningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>flyttas till 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fjärde stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366284CE" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Därutöver flyttas bestämmelsen i nuvarande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00280454">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43C4C">
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> till</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t xml:space="preserve"> 23</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tredje stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8DB510" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00824F8C" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övriga ändringar är endast språkliga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63682C08" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t xml:space="preserve">Övervägandena finns i avsnitt </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6E2D9D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D8996E" w14:textId="1C46F43C" w:rsidR="00BE4300" w:rsidRPr="00824F8C" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>23 a §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824F8C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Skatteverket får förelägga den som är eller kan antas vara skyldig att lämna uppgifter enligt denna lag att lämna de uppgifter som behövs för kontroll av skyldigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3782F00C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353FC318" w14:textId="35AB82BE" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen, som är ny, innehåller en bestämmelse om Skatteverkets befogenhet att besluta om ett föreläggande för kontroll av uppgifter som ska lämnas enligt lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2C352D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43C4C">
+        <w:t>paragrafen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">regleras Skatteverkets möjlighet att förelägga den som är eller kan antas vara skyldig att lämna uppgifter enligt lagen att lämna de uppgifter som behövs för kontroll av uppgiftsskyldigheten. Bestämmelsen har utformats efter förebild i 37 kap. 6 § skatteförfarandelagen (2011:1244). Befogenheten för Skatteverket att förelägga någon att lämna uppgift innefattar även en befogenhet att låta föreläggandet i stället avse att visa upp en handling eller att lämna över en kopia av en handling. Det är Skatteverket som bestämmer hur uppgiften ska lämnas. Detta innebär att Skatteverket </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kan bestämma att en kopia av en handling ska lämnas (jfr prop. 2010/11:165 s. 851 och 852).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D00E7CC" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C95EE4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564A2C3D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="002C516E" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>23 b §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A544B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Skatteverket får förelägga den som är eller kan antas vara bokföringsskyldig enligt bokföringslagen (1999:1078) eller som är en annan juridisk person än ett dödsbo, att lämna uppgift om en rättshandling med någon annan. Föreläggandet ska avse förhållanden som är av betydelse för kontroll av att annan än den som föreläggs har fullgjort en skyldighet att lämna uppgifter enligt denna lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76901113" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FEBFBD8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Paragrafen, som är ny, innehåller en bestämmelse om Skatteverkets befogenhet att förelägga tredje man för kontroll av någon annans uppgiftsskyldighet enligt lagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B293D58" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skatteverket får enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43C4C">
+        <w:t>paragrafen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> förelägga den som är eller kan antas vara bokföringsskyldig enligt bokföringslagen (1999:1078) eller som är en annan juridisk person än ett dödsbo att lämna uppgift om en rättshandling med någon annan. Föreläggandet ska avse förhållanden som är av betydelse för kontroll av att annan än den som föreläggs har fullgjort en skyldighet att lämna uppgifter enligt kupongskattelagen. Bestämmelsen reglerar s.k. tredjemansföreläggande och har utformats med 37 kap. 9 § skatteförfarandelagen som förebild. Den ger Skatteverket en rätt att begära uppgifter från </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> kreditinstitut om vilka utbetalningar av utdelning som ett aktiebolag har gjort till utländska aktieägare. Skatteverkets befogenhet att förelägga tredje man att lämna uppgift omfattar även en befogenhet att låta föreläggandet i stället avse att visa upp en handling eller att lämna över en kopia av en handling (jfr prop. 2010/11:165 s. 855).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28235BCC" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F855A47" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E54655" w14:textId="570A3088" w:rsidR="00BE4300" w:rsidRPr="009A544B" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>23 c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43C4C">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A544B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ett föreläggande enligt 23–23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A544B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A544B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§§ får förenas med vite om det finns anledning att anta att föreläggandet annars inte följs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC8247D" w14:textId="6B3AA392" w:rsidR="00BE4300" w:rsidRPr="009A544B" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A544B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ett föreläggande får inte förenas med vite om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straffbelagd, och föreläggandet avser utredning av en fråga som har samband med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A544B" w:rsidDel="006D7A67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den misstänkta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A544B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gärningen. Om den som ska föreläggas är en juridisk person, gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="00242B2D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>första meningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A544B" w:rsidDel="006D7A67">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> även </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A544B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ställföreträdare för den juridiska personen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682CA1AE" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="009A544B" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A544B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ett beslut om föreläggande som har förenats med vite gäller omedelbart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13437AFD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="009A544B" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A544B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Fråg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A544B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om utdömande av vite prövas av den förvaltningsrätt som är behörig att pröva ett överklagande av beslut enligt denna lag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED1E92B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EAE55E" w14:textId="4CE80CEA" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen, som är ny, innehåller bestämmelser om när ett föreläggande enligt 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00391B0E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>23 b §§ får förenas med vite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6E43AE" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>första stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> anges att ett föreläggande får förenas med vite, om det finns anledning att anta att föreläggandet annars inte följs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035371E">
+        <w:t xml:space="preserve">Vid tillämpning av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">denna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035371E">
+        <w:t xml:space="preserve">paragraf torde det vanliga vara att ett vitesföreläggande föregås av ett föreläggande </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utan vite </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035371E">
+        <w:t xml:space="preserve">som inte </w:t>
+      </w:r>
+      <w:r>
+        <w:t>har följts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035371E">
+        <w:t xml:space="preserve">. Något krav på att först förelägga den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgifts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035371E">
+        <w:t xml:space="preserve">skyldige utan vite finns </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dock </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035371E">
+        <w:t xml:space="preserve">inte. Förekommer det i ärendet omständigheter som gör att det finns anledning att anta att den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>som föreläggandet ska riktas emot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035371E">
+        <w:t xml:space="preserve"> inte kommer att </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">följa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035371E">
+        <w:t xml:space="preserve">ett föreläggande – den </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uppgifts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035371E">
+        <w:t>skattskyldige har kanske vid upprepade tillfällen ignorerat förelägganden – kan redan ett första föreläggande förenas med vite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54273FDA" w14:textId="1965BC61" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001052B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framgår att ett föreläggande inte får förenas med vite om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straffbelagd och föreläggandet avser utredning av en fråga som har samband med den misstänkta gärningen. Om den som ska föreläggas är en juridisk person, gäller </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3020">
+        <w:t xml:space="preserve">förbudet mot att förena föreläggandet med </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vite även</w:t>
+      </w:r>
+      <w:r w:rsidR="00781DA7">
+        <w:t xml:space="preserve"> när den fråga som utreds har samband med en brottslig gärning som det finns anledning att anta en</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ställföreträdare för den juridiska personen</w:t>
+      </w:r>
+      <w:r w:rsidR="00781DA7">
+        <w:t xml:space="preserve"> har </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2755">
+        <w:t>begått</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Förbudet omfattar även tredjemans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>före</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>lägganden (jfr prop. 2010/11:165 s. 884).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C97FA4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Av </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F43C4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tredje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> framgår att ett föreläggande som har förenats med vite gäller omedelbart. Laga kraft behöver alltså inte avvaktas för att den som har fått ett vitesföreläggande ska vara skyldig att följa det. Ett </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>vitesföreläggande måste dock ha fått laga kraft för att vitet ska få dömas ut (se HFD 2024 ref. 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D326A34" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Den särskilda forumregeln i </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fjärde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> innebär att en fråga om utdömande av vite ska prövas av den förvaltningsrätt som är behörig att pröva ett överklagande av beslut enligt kupongskattelagen. Regeln är en avvikelse från 6 § lagen (1985:206) om viten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22212C81" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB5071C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DEAA7E" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="002C516E" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>29 §</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Beslut av Skatteverket enligt denna lag får hos förvaltningsrätten överklagas av den som beslutet rör och av det allmänna ombudet hos Skatteverket. Ett överklagande av den som beslutet rör ska ha kommit in inom två månader från den dag då denne fick del av beslutet. Ett överklagande av det allmänna ombudet ska ha kommit in inom två månader från den dag då beslutet meddelades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3F7E35" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="002C516E" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Skatteverkets beslut enligt 22 § första stycket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC4476">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>beslut om föreläggande enligt 23–23 b §§</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som inte har förenats med vite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och beslut om revision enligt 24 § får inte överklagas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D9C0AD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C1656B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I paragrafen finns bestämmelser om överklagande av beslut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615C9907" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C516E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>andra stycket</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> får vissa beslut inte överklagas. Ändringen innebär att förelägganden enligt 23–23 b §§ som inte har förenats med vite inte får överklagas. Om ett föreläggande har förenats med vite enligt 23 c § får det överklagas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C50CE6" w14:textId="28CA726F" w:rsidR="00DB62B9" w:rsidRDefault="00BE4300" w:rsidP="00161C08">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId32"/>
+          <w:footerReference w:type="first" r:id="rId33"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Övervägandena finns i avsnitt 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD618A8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="005D7E1D">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc230956609"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc238717127"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sammanfattning av promemorian Elektronisk inlämning av uppgifter om kupongskatt och möjlighet att förelägga</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="1F7CB9B4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="005D7E1D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I promemorian föreslås att kupongbolag får möjlighet att lämna uppgifter om kupongskatt elektroniskt till Skatteverket. Uppgifterna ska lämnas på ett fastställt formulär. De kupongbolag som föredrar att lämna uppgifter till Skatteverket på papper ska även fortsättningsvis kunna göra det. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EECEB9C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="005D7E1D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelser om att hemortskommun ska anges på blanketter med uppgift om utdelning, att blanketterna ska vara ordnade kommunvis samt att blanketter där kupongskatt innehållits ska vara skilda från övriga blanketter när de lämnas till Skatteverket, föreslås tas bort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32178282" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="005D7E1D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det föreslås vidare att Skatteverket ges möjlighet dels att förelägga den som är eller kan antas vara skyldig att lämna uppgifter om kupongskatt att lämna uppgift för kontroll av hans eller hennes uppgiftsskyldighet, dels att förelägga någon annan att lämna uppgift för kontroll av att annan än den som föreläggs har fullgjort sin uppgiftsskyldighet (s.k. tredjemans</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+        <w:t>föreläggande).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF68FF7" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="005D7E1D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Syftet med förslagen är att minska den regelbörda som följer av att uppgifter om kupongskatt enligt nu gällande bestämmelser endast får lämnas på papper samt att effektivisera Skatteverkets kontroll. Att kupongbolagen får möjlighet att lämna uppgifter elektroniskt till Skatteverket förenklar för uppgiftslämnaren och minskar risken för fel, samtidigt som det underlättar hanteringen hos Skatteverket. De administrativa kostnaderna för kupongbolagen och Skatteverket förväntas minska. Nya möjligheter att förelägga kommer att effektivisera Skatteverkets kontroll av kupongskatt och underlätta för aktiebolag när Skatteverket beslutar om ett föreläggande i stället för revision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1901FD8F" w14:textId="6292EE65" w:rsidR="00DB62B9" w:rsidRDefault="00BE4300" w:rsidP="005D7E1D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId34"/>
+          <w:headerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="even" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:footerReference w:type="first" r:id="rId39"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Bestämmelserna föreslås träda i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2889D8AD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc230956610"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc238717128"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Promemorians lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="4B4A2EBA" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslag till lag om ändring i kupongskattelagen (1970:624)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EF7327" w14:textId="4DEB255B" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om kupongskattelagen (1970:624)</w:t>
+      </w:r>
+      <w:r w:rsidR="00957270">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38219A5A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0044B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 17 § ska upphöra att gälla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2B39D8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0044B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 13, 15, 23 och 29 §§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21571ACB" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0044B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att det ska införas tre nya paragrafer, 23 a–23 c §§, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AB9306" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="01050036" w14:textId="77777777">
+      <w:tr w:rsidR="00FC3D86" w:rsidRPr="000E6F0B" w14:paraId="491E1E94" w14:textId="77777777" w:rsidTr="002D3B17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BD26713" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="00011A4B" w:rsidRDefault="0004109B" w:rsidP="00EE1494">
-[...505 lines deleted...]
-          <w:p w14:paraId="0A52D317" w14:textId="77777777" w:rsidR="008A38EF" w:rsidRPr="005B0E77" w:rsidRDefault="008A38EF" w:rsidP="00925904">
+          <w:p w14:paraId="42340646" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="000E6F0B" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
-              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2678CA49" w14:textId="77777777" w:rsidR="008A38EF" w:rsidRPr="005B0E77" w:rsidRDefault="008A38EF" w:rsidP="00925904">
+          <w:p w14:paraId="60E19501" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="000E6F0B" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
-              <w:spacing w:after="80"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55FBFCDE" w14:textId="77777777" w:rsidR="008A38EF" w:rsidRDefault="008A38EF" w:rsidP="00125D38">
+    <w:p w14:paraId="2387FE17" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-        <w:t>6 §</w:t>
+    </w:p>
+    <w:p w14:paraId="332B8888" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="62E20D48" w14:textId="77777777">
+      <w:tr w:rsidR="00FC3D86" w14:paraId="0DFFBC6C" w14:textId="77777777" w:rsidTr="002D3B17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2064903B" w14:textId="12EA6C1A" w:rsidR="008A38EF" w:rsidRDefault="008A38EF" w:rsidP="00125D38">
+          <w:p w14:paraId="28218A85" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D7196F">
-              <w:t>När det råder höjd beredskap, eller under annan tid som regeringen be</w:t>
+            <w:r>
+              <w:t xml:space="preserve">För aktiebolag, som </w:t>
             </w:r>
-            <w:r w:rsidR="00125D38">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00D7196F">
+            <w:r w:rsidRPr="00B0044B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>icke</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> är avstämningsbolag, gäller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>14–17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D7196F">
-[...4 lines deleted...]
-              <w:t>§ första stycket första meningen luftfartslagen</w:t>
+            <w:r>
+              <w:t>§§ vid utbetalning av utdelning.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D7196F">
-[...23 lines deleted...]
-            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A10E4CC" w14:textId="3CFF8E42" w:rsidR="008A38EF" w:rsidRDefault="008A38EF" w:rsidP="00125D38">
+          <w:p w14:paraId="29CBE43D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D7196F">
-              <w:t>När det råder höjd beredskap, eller under annan tid som regeringen be</w:t>
+            <w:r>
+              <w:t xml:space="preserve">För aktiebolag, som </w:t>
             </w:r>
-            <w:r w:rsidR="00125D38">
-[...17 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00B0044B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">av militära skäl </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">kap. </w:t>
+              <w:t>inte</w:t>
             </w:r>
             <w:r>
+              <w:t xml:space="preserve"> är avstämningsbolag, gäller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>12 §</w:t>
+              <w:t>14–16</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-              <w:t>sluta om tillstånd.</w:t>
+              <w:t> §§ vid utbetalning av utdelning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E773860" w14:textId="19D05170" w:rsidR="00125D38" w:rsidRDefault="00125D38" w:rsidP="00125D38">
+    <w:p w14:paraId="26EC40EB" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D7196F">
-[...97 lines deleted...]
-    <w:p w14:paraId="4336F0BB" w14:textId="77777777" w:rsidR="0004109B" w:rsidRPr="00EE47F1" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    </w:p>
+    <w:p w14:paraId="50834E5D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-      </w:pPr>
-[...21679 lines deleted...]
-        <w:t xml:space="preserve"> (2002:574)</w:t>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15 §</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...169 lines deleted...]
-      </w:pPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="1ED112CE" w14:textId="77777777">
+      <w:tr w:rsidR="00FC3D86" w14:paraId="7A5E19F2" w14:textId="77777777" w:rsidTr="002D3B17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="648ABFE4" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="005B0E77" w:rsidRDefault="0078135A" w:rsidP="000E1927">
+          <w:p w14:paraId="58621B34" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aktiebolag </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> senast fyra månader efter utdelningstillfället, dock senast den 15 januari påföljande år, lämna Skatteverket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>de blanketter med uppgifter om utdelning som inkommit till bolaget samt inbetala kupongskatt för dels den utdelning för vilken med hänsyn till innehållet i uppgifterna skatt skolat innehållas, dels den utdelning för vilken uppgift ännu ej inkommit till bolaget, och dels den utdelning för vilken inkommit uppgifter som befunnits ofullständiga.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46BA766D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aktiebolag </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> senast fyra månader efter utdelningstillfället, dock senast den 15 januari påföljande år, lämna </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>uppgifter om utdelning för varje utdelnings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t xml:space="preserve">berättigad till </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Skatteverket. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Det sammanlagda beloppet av den utdelning som kupongskatt innehållits från ska anges särskilt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC3D86" w14:paraId="05B83FA7" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07165DC4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0017DDA2" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00CD49F4" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD49F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aktiebolag ska inom den tid som anges i första stycket inbetala kupongskatt för den utdelning där skatt har eller skulle ha innehållits med hänsyn till innehållet i mottagna uppgifter enligt 14 §. Detta gäller också för den utdelning för vilken uppgifter ännu inte mottagits eller som är ofullständiga. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9E3086" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD49F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Uppgifter enligt första stycket ska lämnas på ett formulär som fastställs av Skatteverket.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="086EA8E9" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1852B1D0" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>23 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC3D86" w14:paraId="43A091D6" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="377C30C2" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Försummar aktiebolag annan skyldighet enligt denna lag än skyldigheten att innehålla eller inbetala kupongskatt i föreskriven tid eller ordning, kan Skatteverket förelägga bolaget att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>vid vite</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> fullgöra förstnämnda skyldighet. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Fråga om utdömande av vite prövas av den förvaltningsrätt som är behörig att pröva ett överklagande av beslut enligt denna lag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32676529" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Försummar aktiebolag annan skyldighet enligt denna lag än skyldigheten att innehålla eller inbetala kupongskatt i föreskriven tid eller ordning, kan Skatteverket förelägga bolaget att fullgöra förstnämnda skyldighet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC3D86" w14:paraId="1E08D5F5" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0207A493" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ett beslut om föreläggande </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som har förenats med vite</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> gäller omedelbart.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A41491B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ett beslut om föreläggande gäller </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359E895F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>omedelbart.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5404E6AD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC3D86" w14:paraId="7538B937" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B127069" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D6F45C2" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>23 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D4069B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Skatteverket får förelägga den som är eller kan antas vara skyldig att lämna uppgifter enligt denna lag att lämna de uppgifter som behövs för kontroll av uppgiftsskyldigheten.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="410E4E23" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ett beslut om föreläggande gäller </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD868C8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00574282" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>omedelbart.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C2656CA" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC3D86" w14:paraId="2B236730" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="05DC34C4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6BE0EB36" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>23 b </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EAC76AC" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skatteverket får förelägga den som är eller kan antas vara bokföringsskyldig enligt bokföringslagen (1999:1078) eller som är en annan juridisk person än ett dödsbo, att lämna uppgift om en rättshandling med någon annan. Föreläggandet ska avse förhållanden som är av betydelse för kontroll av att annan än den som föreläggs har fullgjort en skyldighet att lämna uppgifter enligt denna lag. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2951684C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ett beslut om föreläggande gäller </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="331AEDD9" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00574282" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>omedelbart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="083A6F9D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC3D86" w14:paraId="7B48AC12" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44D87EFA" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="408C055A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>23 c </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56B620F1" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ett föreläggande enligt 23–23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">§§ får förenas med vite om det finns anledning att anta att föreläggandet annars inte följs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241A8FD3" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ett föreläggande får inte förenas med vite om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straffbelagd, och föreläggandet avser utredning av en fråga som har samband med den misstänkta gärningen. Om den som ska föreläggas är en juridisk person, gäller det</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>även ställföreträdare för den juridiska personen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A0C5610" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Fråga om utdömande av vite prövas av den förvaltningsrätt som är behörig att pröva ett överklagande av beslut enligt denna lag.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="364E776F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00574282" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ett beslut om föreläggande som har förenats med vite gäller omedelbart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2DFE2B12" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AC72730" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15370128" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beslut av Skatteverket enligt denna lag får hos förvaltningsrätten överklagas av den som beslutet rör och av det allmänna ombudet hos Skatteverket. Ett överklagande av den som beslutet rör ska ha kommit in inom två månader från 5 Senaste lydelse 2011:1246. den dag då denne fick del av beslutet. Ett överklagande av det allmänna ombudet ska ha kommit in inom två månader från den dag då beslutet meddelades.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC3D86" w14:paraId="50D3A33A" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A340F27" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Skatteverkets beslut enligt 22 § första stycket och beslut om revision enligt 24 § får inte överklagas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A365124" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Skatteverkets beslut enligt 22 § första stycket, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C35F5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>beslut om före</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C35F5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:softHyphen/>
+              <w:t>läggande enligt 23–23 b §§</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> och beslut om revision enligt 24 § får inte överklagas.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6229B70B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00811E52" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7184C73B" w14:textId="0B07C61D" w:rsidR="00DB62B9" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId40"/>
+          <w:headerReference w:type="default" r:id="rId41"/>
+          <w:footerReference w:type="even" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:headerReference w:type="first" r:id="rId44"/>
+          <w:footerReference w:type="first" r:id="rId45"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C35F5">
+        <w:t>Denna lag träder i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C35F5">
+        <w:t>januari 2027</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDA80DF" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006C5C8D">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc230956611"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc238717129"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Förteckning över remissinstanserna</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="6C8EC7D8" w14:textId="37FA2A64" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006C5C8D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Följande remissinstanser har kommit in med yttranden: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C32B7A">
+        <w:t>Ekobrotts</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00C32B7A">
+        <w:t xml:space="preserve">myndigheten, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A8042B">
+        <w:t>Euroclear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A8042B">
+        <w:t xml:space="preserve"> Sweden AB, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00384753">
+        <w:t xml:space="preserve">FAR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C70DD8">
+        <w:t xml:space="preserve">Finansbolagens förening, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260F97">
+        <w:t>Finansinspektionen, Fondbolagens Förening, Fondtorgsnämnden, Föreningen Svenskt Näringsliv, Företagarna, Förvaltningsrätten i Falun, Konjunkturinstitutet, Integritetsskyddsmyndigheten, Näringslivets Skatte</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00260F97">
+        <w:t>delegation, Regelrådet, Sparbankernas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B40F2">
+        <w:t xml:space="preserve"> riksförbund,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Statskontoret</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD020D">
+        <w:t xml:space="preserve">, Svensk Försäkring, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A174E">
+        <w:t>Svenska Bankföreningen</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A174E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5D1B">
+        <w:t>Sveriges advokatsamfund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166175">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166175">
+        <w:t>Umeå</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166175">
+        <w:t>Universitet, juridiska fakulteten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F60CB7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D26407E" w14:textId="2A5440E6" w:rsidR="00DB62B9" w:rsidRDefault="00BE4300" w:rsidP="006C5C8D">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId46"/>
+          <w:headerReference w:type="default" r:id="rId47"/>
+          <w:footerReference w:type="even" r:id="rId48"/>
+          <w:footerReference w:type="default" r:id="rId49"/>
+          <w:headerReference w:type="first" r:id="rId50"/>
+          <w:footerReference w:type="first" r:id="rId51"/>
+          <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
+          <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E322F">
+        <w:t>Följande remissinstanser har inte svarat eller angett att de avstår från att lämna några synpunkter:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260F97">
+        <w:t>Näringslivets regelnämnd, Riksdagens ombuds</w:t>
+      </w:r>
+      <w:r>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00260F97">
+        <w:t>män, Småföretagarnas riksförbund och</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A174E">
+        <w:t>Svensk Värdepappersmarknad</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE5EF02" w14:textId="42A7D480" w:rsidR="00DB62B9" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Bilagarubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc238717130"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lagrådsremissens lagförslag</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="452DDFBB" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2utannumrering"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc230956587"/>
+      <w:bookmarkStart w:id="56" w:name="_Hlk231462241"/>
+      <w:r>
+        <w:t>Förslag till lag om ändring i kupongskattelagen (1970:624)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="0BECED44" w14:textId="141D0BAB" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Härigenom föreskrivs i fråga om kupongskattelagen (1970:624)</w:t>
+      </w:r>
+      <w:r w:rsidR="00957270">
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidR="00957270">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B570580" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0044B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>dels</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> att 17 § ska upphöra att gälla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747AB106" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0044B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att 13, 15, 23 och 29 §§ ska ha följande lydelse,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E635DB" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0044B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dels </w:t>
+      </w:r>
+      <w:r>
+        <w:t>att det ska införas tre nya paragrafer, 23 a–23 c §§, av följande lydelse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17ACE402" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE3CA1" w:rsidRPr="000E6F0B" w14:paraId="13EC72E3" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EB3E536" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="000E6F0B" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Nuvarande lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39F06904" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="005B0E77" w:rsidRDefault="0078135A" w:rsidP="000E1927">
+          <w:p w14:paraId="366D2335" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="000E6F0B" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B0E77">
+            <w:r w:rsidRPr="000E6F0B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Föreslagen lydelse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40A7A32B" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00921E59">
+    <w:p w14:paraId="71001EA4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:before="230" w:after="80"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA471EA" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13 §</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-      </w:pPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE3CA1" w14:paraId="769FCAFF" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BB2ED0F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t>För aktiebolag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA2A8A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>icke</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> är avstämningsbolag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F11EEB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> gäller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D8648E">
+              <w:t>14–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>§§ vid utbetalning av utdelning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A3D2420" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">För aktiebolag som </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>inte</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> är avstämningsbolag gäller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008637B0">
+              <w:t>14–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:t> §§ vid utbetalning av utdelning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6B3B7DA3" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="644FD0B9" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15 §</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
-        <w:t>3 kap.</w:t>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE3CA1" w14:paraId="5D0F9E2B" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="65072272" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Aktiebolag </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>skall</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> senast fyra månader efter utdelningstillfället, dock senast den 15 januari påföljande år, lämna Skatteverket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>de blanketter med uppgifter om utdelning som inkommit till bolaget samt inbetala kupongskatt för dels den utdelning för vilken med hänsyn till innehållet i uppgifterna skatt skolat innehållas, dels den utdelning för vilken uppgift ännu ej inkommit till bolaget, och dels den utdelning för vilken inkommit uppgifter som befunnits ofullständiga.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DC15610" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="57" w:name="_Hlk224287471"/>
+            <w:r>
+              <w:t xml:space="preserve">Aktiebolag </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ska</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> senast fyra månader efter utdelningstillfället, dock senast den 15 januari påföljande år, lämna </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">uppgifter till </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Skatteverket </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D846CE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>om den utdelning varje utdelningsberättigad har fått</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Det sammanlagda beloppet av den utdelning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>för vilken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kupongskatt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">har </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0044B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>innehållits ska anges särskilt.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="57"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE3CA1" w14:paraId="4295332F" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B33C937" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CBB048B" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00CD49F4" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="58" w:name="_Hlk224287497"/>
+            <w:r w:rsidRPr="00CD49F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aktiebolag ska inom den tid som anges i första stycket inbetala kupongskatt för den utdelning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>för vilken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD49F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> skatt har eller skulle ha innehållits med hänsyn till innehållet i mottagna uppgifter enligt 14 §. Detta gäller också för den utdelning för vilken uppgifter </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="59" w:name="_Hlk224287517"/>
+            <w:bookmarkEnd w:id="58"/>
+            <w:r w:rsidRPr="00CD49F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ännu inte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>har tagits e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD49F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">mot eller är ofullständiga. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DAA1FDD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD49F4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Uppgifter enligt första stycket ska lämnas på ett formulär som fastställs av Skatteverket.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="59"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="70D95A01" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5EC096" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>23 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE3CA1" w14:paraId="5C9DE770" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="170F2DCF" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA2A8A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Försummar </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">aktiebolag annan skyldighet enligt denna lag än skyldigheten att innehålla eller inbetala kupongskatt i föreskriven tid eller ordning, kan Skatteverket förelägga bolaget att </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>vid vite</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> fullgöra förstnämnda skyldighet. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Fråga om utdömande av vite prövas av den förvaltningsrätt som är behörig att pröva ett överklagande av beslut enligt denna lag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C5D2695" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F471A4">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>ett</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> aktiebolag </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">försummar </w:t>
+            </w:r>
+            <w:r>
+              <w:t>annan skyldighet enligt denna lag än skyldigheten att innehålla eller inbetala kupongskatt i föreskriven tid eller ordning, kan Skatteverket förelägga bolaget att fullgöra förstnämnda skyldighet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE3CA1" w14:paraId="57D70FE3" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tblPrEx>
+          <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30C48E34" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D846CE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ett beslut om föreläggande </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782B6A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>som har förenats med vite</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D846CE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gäller omedelbart</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F90248C" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="70894935" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE3CA1" w14:paraId="7198094E" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DCA7CF9" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C294D13" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>23 a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177EABF8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00574282" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Skatteverket får förelägga den som är eller kan antas vara skyldig att lämna uppgifter enligt denna lag att lämna de uppgifter som behövs för kontroll av uppgiftsskyldig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>heten.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="70A9E8B9" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE3CA1" w14:paraId="63F6D827" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4151F6EB" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="007A7D00" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>23 b </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="761A247D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00574282" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Skatteverket får förelägga den som är eller kan antas vara bokföringsskyldig enligt bok</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">föringslagen (1999:1078) eller som är en annan juridisk person än ett dödsbo, att lämna uppgift om en rättshandling med någon annan. Föreläggandet ska avse förhållanden som är av betydelse för kontroll av att annan än den som föreläggs har fullgjort en skyldighet att lämna uppgifter enligt denna lag. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0FCF4895" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblCellMar>
+          <w:left w:w="125" w:type="dxa"/>
+          <w:right w:w="125" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="2949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE3CA1" w14:paraId="76274015" w14:textId="77777777" w:rsidTr="002D3B17">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E202BA3" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5336C5D5" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtext"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>23 c </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574282">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7750705D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ett föreläggande enligt 23–23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">§§ får förenas med vite om det </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">finns anledning att anta att föreläggandet annars inte följs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F3A6E1" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00AD43F3" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ett föreläggande får inte förenas med vite om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straff</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>belagd, och föreläggandet avser utredning av en fråga som har samband med den misstänkta gärningen. Om den som ska föreläggas är en juridisk person, gäller det</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>även ställföreträdare för den juridiska personen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1555F2C3" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ett beslut om föreläggande som har förenats med vite gäller omedelbart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4EE155" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00574282" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
+            <w:pPr>
+              <w:pStyle w:val="Brdtextmedindrag"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Fråg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD43F3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om utdömande av vite prövas av den förvaltningsrätt som är behörig att pröva ett överklagande av beslut enligt denna lag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5AD26D66" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BBC0FD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29 §</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE78912" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beslut av Skatteverket enligt denna lag får hos förvaltningsrätten överklagas av den som beslutet rör och av det allmänna ombudet hos Skatteverket. Ett överklagande av den som beslutet rör ska ha kommit in inom två månader från den dag då denne fick del av beslutet. Ett överklagande av det allmänna ombudet ska ha kommit in inom två månader från den dag då beslutet meddelades.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="125" w:type="dxa"/>
           <w:right w:w="125" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2948"/>
         <w:gridCol w:w="2949"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00553111" w14:paraId="55CB3A0F" w14:textId="77777777">
+      <w:tr w:rsidR="00BE3CA1" w14:paraId="510B0CBF" w14:textId="77777777" w:rsidTr="002D3B17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A2B7D96" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="000E1927">
+          <w:p w14:paraId="3382453E" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
             </w:pPr>
-          </w:p>
-[...67 lines deleted...]
-            </w:r>
             <w:r>
-              <w:rPr>
-[...197 lines deleted...]
-              <w:t>ning till dessa.</w:t>
+              <w:t>Skatteverkets beslut enligt 22 § första stycket och beslut om revision enligt 24 § får inte överklagas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="04C4C890" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="0070669F" w:rsidRDefault="0078135A" w:rsidP="000E1927">
+          <w:p w14:paraId="27A71CDD" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="002D3B17">
             <w:pPr>
               <w:pStyle w:val="Brdtextmedindrag"/>
-              <w:ind w:firstLine="0"/>
             </w:pPr>
-            <w:bookmarkStart w:id="150" w:name="_Hlk198216873"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Vid kontroll enligt denna lag </w:t>
+            <w:r>
+              <w:t>Skatteverkets beslut enligt 22 § första stycket</w:t>
             </w:r>
-            <w:r w:rsidRPr="0070669F">
-[...819 lines deleted...]
-              <w:pStyle w:val="Brdtextmedindrag"/>
+            <w:r w:rsidRPr="009F238C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00DB5FC2">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C35F5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>1. fordonet och slutna utrymmen i fordonet, och</w:t>
+              <w:t>beslut om före</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00DB5FC2">
+            <w:r w:rsidRPr="009C35F5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>2. en lokal eller liknande utrym</w:t>
+              <w:softHyphen/>
+              <w:t>läggande enligt 23–23 b §§</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D846CE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:softHyphen/>
+              <w:t>som inte har förenats med vite</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB5FC2">
-[...4 lines deleted...]
-              <w:t>me och till ett område i anslutning till ett sådant utrymme, om fordonet står uppställt där.</w:t>
+            <w:r w:rsidRPr="00D846CE">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="152"/>
+            <w:r>
+              <w:t>och beslut om revision enligt 24 § får inte överklagas.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55B74DCC" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00940AB4" w:rsidRDefault="0078135A" w:rsidP="00921E59">
-[...231 lines deleted...]
-    <w:p w14:paraId="3D606B81" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00921E59">
+    <w:p w14:paraId="2FF4D9A6" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00811E52" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Slutstreck"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E52">
+        <w:t>                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DFCFA6" w14:textId="4F53CB6F" w:rsidR="00BE4300" w:rsidRPr="00BE3CA1" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:spacing w:after="120"/>
-[...29 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId52"/>
+        <w:sectPr w:rsidR="00BE4300" w:rsidRPr="00BE3CA1" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId52"/>
+          <w:headerReference w:type="default" r:id="rId53"/>
+          <w:footerReference w:type="even" r:id="rId54"/>
+          <w:footerReference w:type="default" r:id="rId55"/>
+          <w:headerReference w:type="first" r:id="rId56"/>
+          <w:footerReference w:type="first" r:id="rId57"/>
+          <w:footnotePr>
+            <w:numRestart w:val="eachSect"/>
+          </w:footnotePr>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="31A46CCB" w14:textId="19CDB3FC" w:rsidR="00DB62B9" w:rsidRDefault="0078135A" w:rsidP="00860C64">
+      <w:r w:rsidRPr="009C35F5">
+        <w:t>Denna lag träder i kraft den 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C35F5">
+        <w:t>januari 2027</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB41CD3" w14:textId="2C451F87" w:rsidR="00DB62B9" w:rsidRDefault="00BE4300" w:rsidP="00B43BC9">
       <w:pPr>
         <w:pStyle w:val="Bilagarubrik"/>
       </w:pPr>
-      <w:bookmarkStart w:id="154" w:name="_Toc227658540"/>
-      <w:r w:rsidRPr="00860C64">
+      <w:bookmarkStart w:id="60" w:name="_Toc238717131"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Förteckning över remissinstanserna</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="64F60C32" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00860C64">
+        <w:t>Lagrådets yttrande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="4B5CC284" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Efter remiss har yttranden över promemorian Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare kommit in från Arbetsmiljöverket, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">rätt, </w:t>
+        <w:t>Utdrag ur protokoll vid sammanträde 2026-06-15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BA654A" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409F169F" w14:textId="1363B8EF" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0077A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Närvarande:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>F.d.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> justitieråden Martin </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Mobility</w:t>
+        <w:t>Borgeke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Sweden, </w:t>
-[...14 lines deleted...]
-        <w:t>Styrelsen för ackreditering och teknisk kontroll (</w:t>
+        <w:t xml:space="preserve"> och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B531D4">
-[...3 lines deleted...]
-        <w:t>wedac</w:t>
+      <w:r>
+        <w:t>Mahmut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B531D4">
-[...32 lines deleted...]
-    <w:p w14:paraId="4E3EC217" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00E8275D" w:rsidRDefault="0078135A" w:rsidP="00860C64">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Baran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> samt justitierådet Marie Jönsson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C0815C" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3233B558" w14:textId="50CCB820" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0077A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Förändringar i förfarandet för kupongskatt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AE6C9E" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C0B3CF" w14:textId="6C2F892D" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt en lagrådsremiss den 4 juni 2026 har regeringen (Finansdepartementet) beslutat inhämta Lagrådets yttrande över förslag till lag om ändring i kupongskattelagen (1970:624).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73043CFB" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E8275D">
-[...14 lines deleted...]
-    <w:p w14:paraId="58A8C3B8" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00E8275D" w:rsidRDefault="0078135A" w:rsidP="00860C64">
+    </w:p>
+    <w:p w14:paraId="6FBEC092" w14:textId="1C0E78BE" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förslaget har inför Lagrådet föredragits av departementssekreteraren Charlotta Wesslau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5717CB90" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
-        <w:tabs>
-[...27 lines deleted...]
-    <w:p w14:paraId="59E5D2F3" w14:textId="77777777" w:rsidR="0078135A" w:rsidRPr="00860C64" w:rsidRDefault="0078135A" w:rsidP="00860C64">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03EE9FF9" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
-        <w:sectPr w:rsidR="0078135A" w:rsidRPr="00860C64" w:rsidSect="00155500">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId58"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslaget föranleder följande yttrande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF171C4" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747BBB8A" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I lagrådsremissen föreslås att aktiebolag som är s.k. kupongbolag ska få möjlighet att lämna uppgifter om kupongskatt elektroniskt till Skatteverket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227FF034" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49D6A427" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Det föreslås också att Skatteverket ska ges nya föreläggandemöjligheter. Den som är eller kan antas vara skyldig att lämna uppgifter om kupongskatt ska kunna föreläggas att lämna uppgift för kontroll av hans eller hennes uppgiftsskyldighet. Skatteverket ska även få förelägga någon att lämna uppgift för kontroll av att någon annan än den som föreläggs har fullgjort sin uppgiftsskyldighet (s.k. tredjemansföreläggande).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE92F86" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A64524B" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagändringarna föreslås träda i kraft den 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30823C07" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B5F731" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet kan konstatera att kupongskattelagen nu är mer än femtio år gammal och dessutom under åren som gått sedan den infördes har varit föremål för en stor mängd ändringar. En mera genomgripande översyn av lagen framstår som angelägen. En sådan kommer också att ske i samband med att det s.k. källskattedirektivet (rådets direktiv [EU] 2025/50 av den 10 december 2024 om snabbare och säkrare skattelättnad för överskjutande källskatt) implementeras i svensk rätt. Det ska ske senast den 31 december 2028 och nya bestämmelser som grundas på direktivet ska tillämpas från år 2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8BBA46" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D8D484" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eftersom en ny reglering kommer att införas någorlunda i närtid har regeringens ambition att modernisera de paragrafer som ändringsförslagen omfattar varit begränsad. Lagrådet har förståelse för detta och har därför låtit en del sådant passera som annars hade kunnat bli föremål för förslag till språkliga eller redaktionella förändringar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3617F012" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095D8AE6" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Med detta sagt går Lagrådet över till granskningen av de framlagda lagförslagen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D89F210" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A63CD8" w14:textId="1E1BEE23" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>15 §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58791983" w14:textId="73A3DDDE" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt paragrafens första stycke ska aktiebolag senast fyra månader efter utdelningstillfället, dock senast den 15 januari påföljande år, lämna uppgifter till Skatteverket om den utdelning som varje utdelningsberättigad har fått. Det sammanlagda beloppet av den utdelning för vilken kupongskatt har innehållits ska anges särskilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A08D77" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D497C6" w14:textId="59B673B1" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Med utdelningsberättigad avses, enligt 2 §, den som är berättigad att lyfta utdelning för egen del vid utdelningstillfället. I 4 § anges vilka utdelningsberättigade som är skattskyldiga till kupongskatt. Enligt den paragrafen föreligger skattskyldighet för utdelningsberättigad </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>bl.a.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> om denne är en fysisk person som är begränsat skattskyldig eller en utländsk juridisk person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50666F72" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ECF50F5" w14:textId="78F5BC17" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tanken är inte att ett aktiebolags uppgiftsskyldighet enligt nu aktuell paragraf ska omfatta varje utdelningsmottagare som faller under definitionen utdelningsberättigad i 2 § utan endast sådana mottagare som är skattskyldiga enligt lagen. Lagrådet förordar därför att uttrycket utdelningsberättigad i paragrafens första stycke ersätts med ordet skattskyldig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F243A1" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0261B288" w14:textId="5DAD6943" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>23 c §</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45615EEE" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790AB19E" w14:textId="5683BC02" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paragrafen reglerar möjligheterna att förena ett föreläggande enligt 23–23 b §§ med vite. Så ska få ske om det finns anledning att anta att föreläggandet annars inte följs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555ABB43" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4CECAB" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enligt andra stycket ska ett föreläggande dock inte få förenas med vite om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straffbelagd, och föreläggandet avser utredning av en fråga som har samband med den misstänkta gärningen. I styckets andra mening sägs att om den som ska föreläggas är en juridisk person så gäller det även ställföreträdare för den juridiska personen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEFD8BA" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642026AC" w14:textId="6990A739" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet har ingen invändning mot det som förslaget innebär men anser att den andra meningen är felkonstruerad språkligt sett. Visserligen finns motsvarande skrivning på annat håll, se 44 kap. 3 § andra stycket skatteförfarandelagen (2011:1244). Men det finns inte anledning att fortsätta att använda den formuleringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67003F98" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRPr="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40788A6C" w14:textId="77777777" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lagrådet föreslår att paragrafens andra stycke skrivs så här:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B632753" w14:textId="0F94A33B" w:rsidR="00F0077A" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Citat"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ett föreläggande får inte förenas med vite om det finns anledning att anta att den som ska föreläggas har begått en gärning som är straffbelagd, och föreläggandet avser utredning av en fråga som har samband med gärningen. Förbudet mot att förena ett föreläggande med vite gäller också om den som ska föreläggas är en juridisk person och det finns anledning att anta att en ställföreträdare för den juridiska personen har begått gärningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F91ED5" w14:textId="2675E1CA" w:rsidR="00BE4300" w:rsidRDefault="00F0077A" w:rsidP="00F0077A">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Med denna formulering undviker man dessutom att tala om ”den misstänkta gärningen”. Det är ju den som man antar har begått gärningen som är misstänkt, inte gärningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D23AB4" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE4300">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6261FE5F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE4300">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3650BDA2" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE4300">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4892DEF3" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00B43BC9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D5631F" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00B43BC9" w:rsidRDefault="00BE4300" w:rsidP="00B43BC9">
+      <w:pPr>
+        <w:pStyle w:val="Brdtextmedindrag"/>
+        <w:sectPr w:rsidR="00BE4300" w:rsidRPr="00B43BC9" w:rsidSect="00155500">
+          <w:headerReference w:type="even" r:id="rId58"/>
+          <w:headerReference w:type="default" r:id="rId59"/>
+          <w:footerReference w:type="even" r:id="rId60"/>
+          <w:footerReference w:type="default" r:id="rId61"/>
+          <w:headerReference w:type="first" r:id="rId62"/>
+          <w:footerReference w:type="first" r:id="rId63"/>
           <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
           <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20B89E05" w14:textId="5EA49030" w:rsidR="00DB62B9" w:rsidRDefault="0078135A" w:rsidP="00B73C13">
-[...4334 lines deleted...]
-    </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Departementsnamn"/>
         <w:tag w:val="Departementsnamn"/>
         <w:id w:val="-137580982"/>
+        <w:lock w:val="sdtLocked"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:departementsnamn[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="20A47DAF" w14:textId="6FFC883E" w:rsidR="00697069" w:rsidRDefault="00A8204C" w:rsidP="00F735F7">
+        <w:p w14:paraId="5FCA1E64" w14:textId="31B58E79" w:rsidR="00BE4300" w:rsidRDefault="00957270" w:rsidP="00601D40">
           <w:pPr>
             <w:pStyle w:val="Proprubrik"/>
             <w:spacing w:before="720" w:after="190"/>
           </w:pPr>
           <w:r>
-            <w:t xml:space="preserve">Landsbygds- och </w:t>
+            <w:t>Finansdepartementet</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="61765D3E" w14:textId="77777777" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="67FCC3F5" w14:textId="29319DB8" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Proputdrag"/>
       </w:pPr>
-      <w:bookmarkStart w:id="163" w:name="_Toc227658543"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc238717132"/>
       <w:r>
         <w:t xml:space="preserve">Utdrag ur protokoll vid regeringssammanträde </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Datum"/>
           <w:tag w:val="Datum"/>
           <w:id w:val="679708000"/>
-          <w:date w:fullDate="2026-04-23T00:00:00Z">
+          <w:date w:fullDate="2026-08-27T00:00:00Z">
             <w:dateFormat w:val="'den' d MMMM yyyy"/>
             <w:lid w:val="sv-SE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>den 23 april 2026</w:t>
+          <w:r w:rsidR="009578D4">
+            <w:t>den 27 augusti 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:bookmarkEnd w:id="163"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="14E3F5FB" w14:textId="77777777" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="66F681D7" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08606B97" w14:textId="72DC8AED" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="19E00E44" w14:textId="4528CABD" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Närvarande: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Narvarande"/>
           <w:tag w:val="Narvarande"/>
           <w:id w:val="2036694613"/>
+          <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:närvarande[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A8204C">
-            <w:t xml:space="preserve">statsminister Kristersson, ordförande, och statsråden </w:t>
+          <w:r w:rsidR="00134183">
+            <w:t>statsrådet Busch</w:t>
           </w:r>
-          <w:r w:rsidR="000F1D13">
-[...9 lines deleted...]
-            <w:t xml:space="preserve">Slottner, </w:t>
+          <w:r w:rsidR="00957270">
+            <w:t xml:space="preserve"> ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00A8204C">
-            <w:t>Wykman</w:t>
+          <w:r w:rsidR="00957270">
+            <w:t>Tenje</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00A8204C">
-            <w:t xml:space="preserve">, Malmer </w:t>
+          <w:r w:rsidR="00957270">
+            <w:t xml:space="preserve">, Forssell, Slottner, Malmer </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00A8204C">
+          <w:r w:rsidR="00957270">
             <w:t>Stenergard</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00A8204C">
-            <w:t xml:space="preserve">, Kullgren, Liljestrand, Bohlin, Carlson, Rosencrantz, </w:t>
+          <w:r w:rsidR="00957270">
+            <w:t xml:space="preserve">, Kullgren, Liljestrand, Bohlin, Carlson, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00A8204C">
+          <w:r w:rsidR="00957270">
+            <w:t>Pourmokhtari</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00957270">
+            <w:t xml:space="preserve">, Rosencrantz, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00957270">
             <w:t>Dousa</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00A8204C">
+          <w:r w:rsidR="00957270">
             <w:t xml:space="preserve">, Larsson, Britz, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00A8204C">
-[...7 lines deleted...]
-          <w:r w:rsidR="00A8204C">
+          <w:r w:rsidR="00957270">
             <w:t>Lann</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="760C2551" w14:textId="77777777" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="43901587" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B008DBC" w14:textId="4095880A" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="0996B92F" w14:textId="4BDA2C51" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Föredragande: statsrådet </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Foredragande"/>
           <w:tag w:val="Foredragande"/>
           <w:id w:val="1160741249"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
-            <w:t>Carlson</w:t>
+          <w:r w:rsidR="009578D4">
+            <w:t>Svantesson</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6F4A4221" w14:textId="77777777" w:rsidR="00697069" w:rsidRPr="00827386" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="764AEB14" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00827386" w:rsidRDefault="00BE4300" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED7EE38" w14:textId="77777777" w:rsidR="00697069" w:rsidRPr="00915BF3" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="33296882" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00915BF3" w:rsidRDefault="00BE4300" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Slutstreck"/>
       </w:pPr>
       <w:r w:rsidRPr="008B7E85">
         <w:t>                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDA8222" w14:textId="77777777" w:rsidR="00697069" w:rsidRPr="006E102E" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="569B2203" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="006E102E" w:rsidRDefault="00BE4300" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35BF1723" w14:textId="77777777" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="18749E51" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EE769CF" w14:textId="289D136E" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="4CEA3901" w14:textId="1CB25A9E" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00F85486">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeringen beslutar proposition </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Rubrik"/>
           <w:tag w:val="Rubrik"/>
           <w:id w:val="1055821273"/>
-          <w:lock w:val="contentLocked"/>
+          <w:lock w:val="sdtContentLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:titel[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A8204C">
-            <w:t>Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare</w:t>
+          <w:r w:rsidR="00957270">
+            <w:t>Förändringar i förfarandet för kupongskatt</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0ED33113" w14:textId="77777777" w:rsidR="00697069" w:rsidRDefault="00697069" w:rsidP="00F735F7">
+    <w:p w14:paraId="0034AF40" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
       <w:pPr>
         <w:pStyle w:val="Brdtextmedindrag"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44D10AC8" w14:textId="77777777" w:rsidR="00DB62B9" w:rsidRDefault="00DB62B9" w:rsidP="00152749">
-[...8 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId79"/>
+    <w:sectPr w:rsidR="00DB62B9" w:rsidSect="00155500">
+      <w:headerReference w:type="even" r:id="rId64"/>
+      <w:headerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="even" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:headerReference w:type="first" r:id="rId68"/>
+      <w:footerReference w:type="first" r:id="rId69"/>
       <w:pgSz w:w="9356" w:h="13721" w:code="9"/>
       <w:pgMar w:top="794" w:right="2438" w:bottom="1191" w:left="1021" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E5DB61F" w14:textId="77777777" w:rsidR="00BB04B6" w:rsidRDefault="00BB04B6" w:rsidP="00F8009C">
+    <w:p w14:paraId="6EFEB1DA" w14:textId="77777777" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="00F8009C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A182189" w14:textId="77777777" w:rsidR="00BB04B6" w:rsidRDefault="00BB04B6" w:rsidP="00F8009C">
+    <w:p w14:paraId="7ADE8ADF" w14:textId="77777777" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="00F8009C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -35734,11747 +15389,9002 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TradeGothic CondEighteen">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="379C2050" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="2A437E32" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658276" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="29" name="Textruta 4"/>
+              <wp:docPr id="23" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="573B0F35" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="58C0061F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658276;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEn4J1eAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKP9u+/gnJHtPDQTUxwclHR492KgA/C04jQe9PY4z19tAECH3qJszX4X6/d&#10;R3tiLmk5a2jkCh5+boRXnJmvljh9kZ9HGmE6nI8/Eo+YP9WsTjV2U18DMSKnBeNkEqM9mr2oPdRP&#10;tB3mMSuphJWUu+C4F6+xWwS0XaSaz5MRTaUTeGuXTsbQEeVIzcf2SXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEn4J1eAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="573B0F35" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="58C0061F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3297840F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="71B9A541" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658279" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="32" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7787F05E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658279;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7787F05E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="400991E4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="45AD1910" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="45AD1910" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56F6A155" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="31" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0E1B1006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0E1B1006" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19F30184" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="35" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="46DD04FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkJQhVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d5eNm6oRrMGUyjMKYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOJ1kDvnQepAqBbm86JZ+l+ForifdaB4XMFJxqw/T16buK32x2KabPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmgcSKgz0LqSKvVA3eTDF90s18Kp1AuBE9wBpvD/wsq77dI9eIbtZ2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnB3gE21yCRdjif52TlpJKnyUX4xSrBmR2fnA35RULMoFNzTqySw&#10;xPY2ICUk071JzBXAVOWiMiYdIhPUtfFsK+gNDaYSyeMPK2NZU/DJ2XiYAluI7l1kY2MYlbjQpzs2&#10;mCTcGRVtjP2mNKvK1OcruYWUyh7yJ+topSnVWxx7+2NVb3Hu+iCPlBksHpzryoJP3afhOUJW/thD&#10;pjt7Avyk7yhiu2qp8YKPRnsCrKDcES88dCMTnFxU9Hq3IuCD8DQj9OA093hPH22A0Ide4mwN/tdr&#10;99GeqEtazhqauYKHnxvhFWfmqyVSX+TnkUeYDufjj0Qk5k81q1ON3dTXQJTIacM4mcRoj2Yvag/1&#10;E62HecxKKmEl5S447sVr7DYBrRep5vNkRGPpBN7apZMxdIQ5cvOxfRLe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJCUIVXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="46DD04FF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B547BD4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="36" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="793887D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbl0eAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+OtsTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbl0eAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="793887D0" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="055985A4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="34" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7F9E734E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlgjrHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+HO0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlgjrHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7F9E734E" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E9D789E" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658281" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="38" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6E239E2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="7096EADB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1054" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658281;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlUptjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLx+ZYAC6g2xAsP/cgEJ29qer1bEfBBeJoRenCae7ynjzZA6MMgcbYE//ut&#10;+2hP1CUtZy3NXMnDr5XwijPzzRKpL/KTyCNMh5PTcyIS84eaxaHGrporIErktGGcTGK0R7MVtYfm&#10;idbDLGYllbCScpcct+IV9puA1otUs1kyorF0Am/t3MkYOsIcufnYPQnvBgIjMf8OttMpilc87m2j&#10;Z3CzFRIXE8kj0D2qwwPQSCfuD+sn7ozDc7LaL8npCwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJVKbY3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="7096EADB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D48C648" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1C565B10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmyy44eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZJPzrYEWEC1IV546EcmOHld0+vdiID3wtOM0IPT3OMdfbQBQh8GibMl+N9v&#10;3Ud7oi5pOWtp5koefq2EV5yZb5ZIfZ4fRx5hOhyffCYiMX+oWRxq7KqZA1Eipw3jZBKjPZqtqD00&#10;T7QeZjErqYSVlLvkuBXn2G8CWi9SzWbJiMbSCbyxD07G0BHmyM3H7kl4NxAYifm3sJ1OUbzicW8b&#10;PYObrZC4mEgege5RHR6ARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAmyy44eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1C565B10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5720F4E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="185EC176" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1056" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZeWHteQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+HO8JsIJyR7zw0I1McHJR0evdioAPwtOM0IPT3OM9fbQBQh96ibM1+F+v&#10;3Ud7oi5pOWto5goefm6EV5yZr5ZIPc4vIo8wHS5GH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZeWHteQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="185EC176" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EEB5100" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="085E3183" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1059" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658282;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7BmeVeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+NtoTYAXljnjhoRuZ4OSiote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+jI/jzzCdDgffyQiMX+qWZ1q7KaeA1Eipw3jZBKjPZq9qD3U&#10;T7QeZjErqYSVlLvguBfn2G0CWi9SzWbJiMbSCby1Sydj6Ahz5OZj+yS86wmMxPw72E+nmLzgcWcb&#10;PYObbZC4mEgege5Q7R+ARjpxv18/cWecnpPVcUlOfwMAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOwZnlXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="085E3183" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79CB69D5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="24" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1029FC05" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00C70289">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="1029FC05" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00C70289">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B549174" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="42" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="235F4263" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="235F4263" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F0D7761" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="40" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="284E8400" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6oVUHeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRf8fLQnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6oVUHeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="284E8400" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="437F14C0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="44" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="704D08B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1064" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658283;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6cfSjeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0DIqUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi0+f&#10;OQsobCkMWFXwrQr8cvbxw0XjpmoEKzCl8oyC2DBtXMFXiG6aZUGuVC3CAJyypNTga4F09M9Z6UVD&#10;0WuTjYbDSdaAL50HqUKg2+tOyWcpvtZK4p3WQSEzBafaMH19+i7jN5tdiOmzF25Vyb4M8Q9V1KKy&#10;lHQf6lqgYGtf/RWqrqSHABoHEuoMtK6kSj1QN/nwVTcPK+FU6oXACW4PU/h/YeXt5sHde4btF2jp&#10;ASMgjQvTQJexn1b7Ov6pUkZ6gnC7h021yCRdjif5ySlpJKnyUX4+SrBmB2fnA35VULMoFNzTqySw&#10;xOYmICUk051JzBXAVOWiMiYdIhPUlfFsI+gNDaYSyeMPK2NZU/DJyXiYAluI7l1kY2MYlbjQpzs0&#10;mCTcGhVtjP2uNKvK1OcbuYWUyu7zJ+topSnVexx7+0NV73Hu+iCPlBks7p3ryoJP3afhOUBW/txB&#10;pjt7Avyo7yhiu2yp8YKfnO0IsIRyS7zw0I1McHJR0evdiID3wtOM0IPT3OMdfbQBQh96ibMV+N9v&#10;3Ud7oi5pOWto5goefq2FV5yZb5ZIfZ6fRh5hOpyOz4hIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOnH0o3kCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="704D08B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BCE6CDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="45" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="76CDBF22" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1065" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658255;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA56EH4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5qm0A4qUtSBOk1C&#10;gAYTz65j02iOz7OvTbq/nrOTfozxwrSX5Oz7/vl3d3HZ1oZtlA8V2ILngyFnykooK/tc8B+Pi09n&#10;nAUUthQGrCr4VgV+Ofv44aJxUzWCFZhSeUZBbJg2ruArRDfNsiBXqhZhAE5ZUmrwtUA6+ues9KKh&#10;6LXJRsPhJGvAl86DVCHQ7XWn5LMUX2sl8U7roJCZglNtmL4+fZfxm80uxPTZC7eqZF+G+IcqalFZ&#10;SroPdS1QsLWv/gpVV9JDAI0DCXUGWldSpR6om3z4qpuHlXAq9ULgBLeHKfy/sPJ28+DuPcP2C7T0&#10;gBGQxoVpoMvYT6t9Hf9UKSM9Qbjdw6ZaZJIux5P85JQ0klT5KD8fJVizg7PzAb8qqFkUCu7pVRJY&#10;YnMTkBKS6c4k5gpgqnJRGZMOkQnqyni2EfSGBlOJ5PGHlbGsKfjkZDxMgS1E9y6ysTGMSlzo0x0a&#10;TBJujYo2xn5XmlVl6vON3EJKZff5k3W00pTqPY69/aGq9zh3fZBHygwW9851ZcGn7tPwHCArf+4g&#10;0509AX7UdxSxXbbUeMFPznYEWEK5JV546EYmOLmo6PVuRMB74WlG6MFp7vGOPtoAoQ+9xNkK/O+3&#10;7qM9UZe0nDU0cwUPv9bCK87MN0ukPs9PI48wHU7Hn4lIzB9rlscau66vgCiR04ZxMonRHs1O1B7q&#10;J1oP85iVVMJKyl1w3IlX2G0CWi9SzefJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJtOMX3F4842&#10;egY3XyNxMZE8At2h2j8AjXTifr9+4s44Pierw5KcvQAAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA56EH4eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="76CDBF22" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6457C9B3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4991100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7762875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="43" name="Textruta 1"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4E38B03C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="right"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidR="00BE4300">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658254;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGWg4teQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYEdYosRYcB&#10;RVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995MVlWxu2VT5UYAuenw04U1ZCWdnngn9/vP7w&#10;ibOAwpbCgFUF36nAL+fv3100bqaGsAZTKs8oiA2zxhV8jehmWRbkWtUinIFTlpQafC2Qjv45K71o&#10;KHptsuFgMMka8KXzIFUIdHvVKfk8xddaSbzTOihkpuBUG6avT99V/GbzCzF79sKtK9mXIf6hilpU&#10;lpIeQl0JFGzjq79C1ZX0EEDjmYQ6A60rqVIP1E0+eNHNw1o4lXohcII7wBT+X1h5u31w955h+xla&#10;esAISOPCLNBl7KfVvo5/qpSRniDcHWBTLTJJl+NJfj4ijSRVPsynwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2xvAlJCMt2bxFwBTFVeV8akQ2SCWhrPtoLe0GAqkTz+sDKWNQWfnI8HKbCF6N5FNjaGUYkLfbpj&#10;g0nCnVHRxthvSrOqTH2+kltIqewhf7KOVppSvcWxtz9W9Rbnrg/ySJnB4sG5riz41H0aniNk5Y89&#10;ZLqzJ8BP+o4itquWGi/4+XRPgBWUO+KFh25kgpPXFb3ejQh4LzzNCD04zT3e0UcbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1NN8FHmE6TAafyQiMX+qWZ1q7KZeAlEipw3jZBKjPZq9qD3U&#10;T7QeFjErqYSVlLvguBeX2G0CWi9SLRbJiMbSCbyxD07G0BHmyM3H9kl41xMYifm3sJ9OMXvB4842&#10;ega32CBxMZE8At2h2j8AjXTifr9+4s44PSer45Kc/wYAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGWg4teQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4E38B03C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="right"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidR="00BE4300">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F15EFDB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>68580</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>7759065</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="561340" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="47" name="Textruta 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="561340" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="216816BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1044" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFMVv4eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nr9WIU2QtOgwo&#10;2mLp0LMiS40xWdQkJnb260vJzmNdLx12sSnxJX78yMll1xi2Vj7UYEueH404U1ZCVdvnkv94vPn0&#10;mbOAwlbCgFUl36jAL6cfP0xaV6gxLMFUyjMKYkPRupIvEV2RZUEuVSPCEThlSanBNwLp6J+zyouW&#10;ojcmG49GZ1kLvnIepAqBbq97JZ+m+ForifdaB4XMlJzehunr03cRv9l0IopnL9yylsMzxD+8ohG1&#10;paS7UNcCBVv5+q9QTS09BNB4JKHJQOtaqlQDVZOPXlUzXwqnUi0ETnA7mML/Cyvv1nP34Bl2X6Cj&#10;BkZAWheKQJexnk77Jv7ppYz0BOFmB5vqkEm6PD3Lj09II0mVj/OLcYI12zs7H/CrgoZFoeSeupLA&#10;EuvbgJSQTLcmMVcAU1c3tTHpEJmgroxna0E9NJieSB5/WBnL2pKfHZ+OUmAL0b2PbGwMoxIXhnT7&#10;ApOEG6OijbHflWZ1lep8I7eQUtld/mQdrTSleo/jYL9/1Xuc+zrII2UGizvnprbgU/VpePaQVT+3&#10;kOnengA/qDuK2C06Kpzad74lwAKqDfHCQz8ywcmbmrp3KwI+CE8zQg2nucd7+mgDhD4MEmdL8L/f&#10;uo/2RF3SctbSzJU8/FoJrzgz3yyR+iI/iTzCdDg5PSciMX+oWRxq7Kq5AqJEThvGySRGezRbUXto&#10;nmg9zGJWUgkrKXfJcSteYb8JaL1INZslIxpLJ/DWzp2MoSPMkZuP3ZPwbiAwEvPvYDudonjF4942&#10;egY3WyFxMZE8At2jOjSARjpxf1g/cWccnpPVfklOXwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARTFb+HkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658284;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl5fm5eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu4JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeX5uXkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6E239E2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="216816BB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="069DACDE" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="01242B05" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="39" name="Textruta 1"/>
+              <wp:docPr id="48" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5C91A59C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="49A3089C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251634688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGqO6jeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xxynj7VGnSJL0WFA&#10;0RZrh54VWWqMyaImMbGzX19Kdh7reumwi02JL/HjR15cdo1ha+VDDbbk+WjMmbISqto+l/zH4/Wn&#10;M84CClsJA1aVfKMCv5x+/HDRukJNYAmmUp5REBuK1pV8ieiKLAtyqRoRRuCUJaUG3wiko3/OKi9a&#10;it6YbDIen2Yt+Mp5kCoEur3qlXya4mutJN5pHRQyU3J6G6avT99F/GbTC1E8e+GWtRyeIf7hFY2o&#10;LSXdhboSKNjK13+FamrpIYDGkYQmA61rqVINVE0+flXNw1I4lWohcILbwRT+X1h5u35w955h9wU6&#10;amAEpHWhCHQZ6+m0b+KfXspITxBudrCpDpmky5PT/OiYNJJU+SQ/nyRYs72z8wG/KmhYFEruqSsJ&#10;LLG+CUgJyXRrEnMFMHV1XRuTDpEJam48WwvqocH0RPL4w8pY1pb89OhknAJbiO59ZGNjGJW4MKTb&#10;F5gk3BgVbYz9rjSrq1TnG7mFlMru8ifraKUp1XscB/v9q97j3NdBHikzWNw5N7UFn6pPw7OHrPq5&#10;hUz39gT4Qd1RxG7RUeHUvrMtARZQbYgXHvqRCU5e19S9GxHwXniaEWo4zT3e0UcbIPRhkDhbgv/9&#10;1n20J+qSlrOWZq7k4ddKeMWZ+WaJ1Of5ceQRpsPxyWciEvOHmsWhxq6aORAlctowTiYx2qPZitpD&#10;80TrYRazkkpYSblLjltxjv0moPUi1WyWjGgsncAb++BkDB1hjtx87J6EdwOBkZh/C9vpFMUrHve2&#10;0TO42QqJi4nkEege1aEBNNKJ+8P6iTvj8Jys9kty+gIAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGqO6jeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaV7ZseQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dL4nwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaV7ZseQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5C91A59C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="49A3089C" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D726017" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2CD85E2D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Textruta 1"/>
+              <wp:docPr id="46" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55BE2345" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="615EBCCB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1046" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5GqF2eQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t20cRM1hDWYUnlGQWyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPTPWelF&#10;Q9Frkw0Hg8usAV86D1KFQLc3nZLPUnytlcR7rYNCZgpOb8P09em7it9sNhWTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm6zM8vSCNJlQ/z8TDBmh2dnQ/4RUHNolBwT11J&#10;YIntbUBKSKZ7k5grgKnKRWVMOkQmqGvj2VZQDw2mJ5LHH1bGsqbgl+ejQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+8Z7Aqyg3BEvPHQjE5xcVNS9WxHwQXiaEWo4zT3e00cbIPShlzhbg//1&#10;2n20J+qSlrOGZq7g4edGeMWZ+WqJ1OP8IvII0+Fi9JGIxPypZnWqsZv6GogSOW0YJ5MY7dHsRe2h&#10;fqL1MI9ZSSWspNwFx714jd0moPUi1XyejGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO4+QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty9hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5GqF2eQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkQssreQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+Gu0JsIRyR7zw0I1McPKmote7FQEfhKcZoQenucd7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qlqcau6kXQJTIacM4mcRoj2Yvag/1&#10;M62HecxKKmEl5S447sUFdpuA1otU83kyorF0Am/to5MxdIQ5cvOpfRbe9QRGYv4d7KdTTF/wuLON&#10;nsHNN0hcTCSPQHeo9g9AI52436+fuDNOz8nquCRnvwEAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkQssreQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="55BE2345" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="615EBCCB" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A516A83" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="30EBF81D" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>68580</wp:posOffset>
+                <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7759065</wp:posOffset>
+                <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="41" name="Textruta 4"/>
+              <wp:docPr id="22" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0A2BE28F" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...1084 lines deleted...]
-                        <w:p w14:paraId="3BAB6FF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3F742D07" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251628544;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7Lc2geAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995NV1Wxu2VT5UYAueD4acKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrw6+n7d1eNm6gRrMGUyjMKYsOkcQVfI7pJlgW5VrUIA3DKklKDrwXS0T9npRcN&#10;Ra9NNhoOL7IGfOk8SBUC3d50Sj5N8bVWEu+1DgqZKTjVhunr03cVv9n0SkyevXDrSvZliH+oohaV&#10;paSHUDcCBdv46q9QdSU9BNA4kFBnoHUlVeqBusmHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF/kZ+ekkaTKR/nlKMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5WLyph0iExQc+PZVtAbGkwlkscfVsaypuAXZ+NhCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgt+tn//FZQ7ooWHbmKCk4uKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpy/w80gjT4Xz8kXjE/Klmdaqxm3oOxIicFoyTSYz2aPai9lA/&#10;0XaYxaykElZS7oLjXpxjtwhou0g1myUjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG62QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR05/AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHstzaB4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3BAB6FF4" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3F742D07" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D044E84" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2B7A3061" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658277" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4991100</wp:posOffset>
+                <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>7762875</wp:posOffset>
+                <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="48" name="Textruta 1"/>
+              <wp:docPr id="26" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0B9076BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="69CFC6EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
-                            <w:t>1</w:t>
+                            <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEtChAeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkH52TRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPRuNBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+Gu0JsIJyR7zw0I1McHJR0estRcB74WlG6MFp7vGOPtoAoQ+9xNka/K/X&#10;7qM9UZe0nDU0cwUPPzfCK87MV0ukvsjPI48wHc7HH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEtChAeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658277;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0B9076BA" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="69CFC6EF" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
-                      <w:t>1</w:t>
+                      <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F8228B1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="69A274F1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="46" name="Textruta 1"/>
+              <wp:docPr id="27" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2C426091" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...1394 lines deleted...]
-                        <w:p w14:paraId="181FE919" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="071A90D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFOLDneAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdlVwb8/3Xz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR7/KSi8a&#10;il6bbDgYTLIGfOk8SBUC3V53Sj5L8bVWEu+1DgqZKTjVhunr03cZv9nsUkxXXrh1JfsyxD9UUYvK&#10;UtJDqGuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7p5XAunUi8ETnAHmML/Cyvvto/uwTNsP0NL&#10;DxgBaVyYBrqM/bTa1/FPlTLSE4S7A2yqRSbpcjzJz0ekkaTKh/nFMMGaHZ2dD/hFQc2iUHBPr5LA&#10;EtvbgJSQTPcmMVcAU5U3lTHpEJmgFsazraA3NJhKJI8/rIxlTcEn5+NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7bKlxgs+2r//Esod0cJDNzHByZuKHu9WBHwQnkaE3pvGHu/pow0Q+NBLnK3B/3rt&#10;PtoTc0nLWUMjV/DwcyO84sx8tcTpi3wUaYTpMBp/JB4xf6pZnmrspl4AMSKnBeNkEqM9mr2oPdTP&#10;tB3mMSuphJWUu+C4FxfYLQLaLlLN58mIptIJvLWPTsbQEeVIzaf2WXjX8xeJ+HewH04xfUHjzjZ6&#10;BjffIFExcTzi3KHa408Tnajfb5+4Mk7Pyeq4I2e/AQAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMU4sOd4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="181FE919" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="071A90D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68190589" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="62BD5F1F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="55" name="Textruta 1"/>
+              <wp:docPr id="25" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="48EBA509" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="2957C6EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYuZABeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995OVVWxu2VT5UYAuenw04U1ZCWdnngn9/XHz4&#10;xFlAYUthwKqC71TgV7P37y4bN1VDWIMplWcUxIZp4wq+RnTTLAtyrWoRzsApS0oNvhZIR/+clV40&#10;FL022XAwmGQN+NJ5kCoEur3plHyW4mutJN5pHRQyU3CqDdPXp+8qfrPZpZg+e+HWlezLEP9QRS0q&#10;S0kPoW4ECrbx1V+h6kp6CKDxTEKdgdaVVKkH6iYfvOjmYS2cSr0QOMEdYAr/L6y83T64e8+w/Qwt&#10;PWAEpHFhGugy9tNqX8c/VcpITxDuDrCpFpmky/EkPx+RRpIqH+YXwwRrdnR2PuAXBTWLQsE9vUoC&#10;S2yXASkhme5NYq4ApioXlTHpEJmgro1nW0FvaDCVSB5/WBnLmoJPzseDFNhCdO8iGxvDqMSFPt2x&#10;wSThzqhoY+w3pVlVpj5fyS2kVPaQP1lHK02p3uLY2x+reotz1wd5pMxg8eBcVxZ86j4NzxGy8sce&#10;Mt3ZE+AnfUcR21VLjRd8dLEnwArKHfHCQzcywclFRa+3FAHvhacZoQenucc7+mgDhD70Emdr8L9e&#10;u4/2RF3SctbQzBU8/NwIrzgzXy2R+iIfRR5hOozGH4lIzJ9qVqcau6mvgSiR04ZxMonRHs1e1B7q&#10;J1oP85iVVMJKyl1w3IvX2G0CWi9SzefJiMbSCVzaBydj6Ahz5OZj+yS86wmMxPxb2E+nmL7gcWcb&#10;PYObb5C4mEgege5Q7R+ARjpxv18/cWecnpPVcUnOfgMAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYuZABeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="48EBA509" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="2957C6EE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AB9687F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+  <w:p w14:paraId="1A6245F4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="009C2B67">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="254E2197" wp14:editId="416B5275">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>68580</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7759065</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="59" name="Textruta 4"/>
+              <wp:docPr id="29" name="Textruta 4"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7CD7B711" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
-[...774 lines deleted...]
-                        <w:p w14:paraId="37586941" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                        <w:p w14:paraId="35C81FE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00EC3063">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="254E2197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF6BFDeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N7KcrREsB26CFAWC&#10;JKhT5ExTZCyU4rDk2JL79RlS8tI0lxS9SEPO/vhmJpddY9ha+VCDLXl+NOJMWQlVbZ9L/uPx5tNn&#10;zgIKWwkDVpV8owK/nH78MGldocawBFMpzyiIDUXrSr5EdEWWBblUjQhH4JQlpQbfCKSjf84qL1qK&#10;3phsPBqdZS34ynmQKgS6ve6VfJria60k3msdFDJTcqoN09en7yJ+s+lEFM9euGUthzLEP1TRiNpS&#10;0l2oa4GCrXz9V6imlh4CaDyS0GSgdS1V6oG6yUevupkvhVOpFwInuB1M4f+FlXfruXvwDLsv0NED&#10;RkBaF4pAl7GfTvsm/qlSRnqCcLODTXXIJF2enuXHJ6SRpMrH+cU4wZrtnZ0P+FVBw6JQck+vksAS&#10;69uAlJBMtyYxVwBTVze1MekQmaCujGdrQW9oMJVIHn9YGcvakp8dn45SYAvRvY9sbAyjEheGdPsG&#10;k4Qbo6KNsd+VZnWV+nwjt5BS2V3+ZB2tNKV6j+Ngv6/qPc59H+SRMoPFnXNTW/Cp+zQ8e8iqn1vI&#10;dG9PgB/0HUXsFh01XvLz7fsvoNoQLTz0ExOcvKnp8W5FwAfhaUTovWns8Z4+2gCBD4PE2RL877fu&#10;oz0xl7SctTRyJQ+/VsIrzsw3S5y+yE8ijTAdTk7PiUfMH2oWhxq7aq6AGJHTgnEyidEezVbUHpon&#10;2g6zmJVUwkrKXXLcilfYLwLaLlLNZsmIptIJvLVzJ2PoiHKk5mP3JLwb+ItE/DvYDqcoXtG4t42e&#10;wc1WSFRMHI8496gO+NNEJ+oP2yeujMNzstrvyOkLAAAA//8DAFBLAwQUAAYACAAAACEAlhHwiN8A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P+B6PBbquTUEaTxSnr2A4rlLJ2sKsb&#10;a3FYLIfYabN/P/XUnsSTHk/fK1eT68QJh9B6UpDOExBItTctNQq+Du+PSxAhajK684QK/jDAqprd&#10;lbow/kyfeNrHRnAIhUIrsDH2hZShtuh0mPseiW8/fnA6shwaaQZ95nDXySxJnqTTLfEHq3t8tVj/&#10;7ken4LBdm1GayXy81dvNDr/lxi52Sj3cTy/PICJO8WqGCz6jQ8VMRz+SCaJjnTB55JllaQ6CHXme&#10;gTheNos0BVmV8rZD9Q8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAF6BFDeAIAAGsFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCWEfCI3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.4pt;margin-top:610.95pt;width:44.2pt;height:9.6pt;z-index:251658278;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBERsjOeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbYGdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Gr2/t1l46ZqBGswpfKMgtgwbVzB14hummVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw0nWgC+dB6lCoNubTslnKb7WSuK91kEhMwWnt2H6+vRdxW82uxTTZy/cupL9M8Q/vKIW&#10;laWkh1A3AgXb+OqvUHUlPQTQOJBQZ6B1JVWqgarJhy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0L00CXsZ5W+zr+6aWM9ATh7gCbapFJuhxP8rNz0khS5aP8YpRgzY7Ozgf8oqBmUSi4p64k&#10;sMT2NiAlJNO9ScwVwFTlojImHSIT1LXxbCuohwbTE8njDytjWVPwydl4mAJbiO5dZGNjGJW40Kc7&#10;Fpgk3BkVbYz9pjSrylTnK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pPw3OErPyx&#10;h0x39gT4Sd1RxHbVUuGxfXsCrKDcES88dCMTnFxU1L1bEfBBeJoRajjNPd7TRxsg9KGXOFuD//Xa&#10;fbQn6pKWs4ZmruDh50Z4xZn5aonUF/l55BGmw/n4IxGJ+VPN6lRjN/U1ECVy2jBOJjHao9mL2kP9&#10;ROthHrOSSlhJuQuOe/Eau01A60Wq+TwZ0Vg6gbd26WQMHWGO3Hxsn4R3PYGRmH8H++kU0xc87myj&#10;Z3DzDRIXE8kj0B2qfQNopBP3+/UTd8bpOVkdl+TsNwAAAP//AwBQSwMEFAAGAAgAAAAhAJYR8Ijf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/gejwW6rk1BGk8Up69gOK5SydrCr&#10;G2txWCyH2Gmzfz/11J7Ekx5P3ytXk+vECYfQelKQzhMQSLU3LTUKvg7vj0sQIWoyuvOECv4wwKqa&#10;3ZW6MP5Mn3jax0ZwCIVCK7Ax9oWUobbodJj7HolvP35wOrIcGmkGfeZw18ksSZ6k0y3xB6t7fLVY&#10;/+5Hp+CwXZtRmsl8vNXbzQ6/5cYudko93E8vzyAiTvFqhgs+o0PFTEc/kgmiY50weeSZZWkOgh15&#10;noE4XjaLNAVZlfK2Q/UPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAREbIznkCAABsBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlhHwiN8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="37586941" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
+                  <w:p w14:paraId="35C81FE1" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="009C2B67">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00EC3063">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D84419F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="7F493B6A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="33" name="Textruta 1"/>
+              <wp:docPr id="30" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="085F0E3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="586B7046" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGcaQYeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC817KcpYkQOXAdpCgQ&#10;JEGTImeaImOhFIclx5bcr8+QkpemuaToRRpy9sc3c3HZNYatlQ812JLnozFnykqoavtc8h+P15/O&#10;OAsobCUMWFXyjQr8cvrxw0XrCjWBJZhKeUZBbChaV/IloiuyLMilakQYgVOWlBp8I5CO/jmrvGgp&#10;emOyyXh8mrXgK+dBqhDo9qpX8mmKr7WSeKd1UMhMyak2TF+fvov4zaYXonj2wi1rOZQh/qGKRtSW&#10;ku5CXQkUbOXrv0I1tfQQQONIQpOB1rVUqQfqJh+/6uZhKZxKvRA4we1gCv8vrLxdP7h7z7D7Ah09&#10;YASkdaEIdBn76bRv4p8qZaQnCDc72FSHTNLlyWl+dEwaSap8kp9PEqzZ3tn5gF8VNCwKJff0Kgks&#10;sb4JSAnJdGsScwUwdXVdG5MOkQlqbjxbC3pDg6lE8vjDyljWlvz06GScAluI7n1kY2MYlbgwpNs3&#10;mCTcGBVtjP2uNKur1OcbuYWUyu7yJ+topSnVexwH+31V73Hu+yCPlBks7pyb2oJP3afh2UNW/dxC&#10;pnt7Avyg7yhit+io8ZKfbd9/AdWGaOGhn5jg5HVNj3cjAt4LTyNC701jj3f00QYIfBgkzpbgf791&#10;H+2JuaTlrKWRK3n4tRJecWa+WeL0eX4caYTpcHzymXjE/KFmcaixq2YOxIicFoyTSYz2aLai9tA8&#10;0XaYxaykElZS7pLjVpxjvwhou0g1myUjmkon8MY+OBlDR5QjNR+7J+HdwF8k4t/CdjhF8YrGvW30&#10;DG62QqJi4njEuUd1wJ8mOlF/2D5xZRyek9V+R05fAAAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZxpBh4AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA79IcbeQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynTbcGdYosRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l13daGbZUPFdiC54MhZ8pKKCv7XPDvj4sP&#10;nzgLKGwpDFhV8J0K/Hr6/t1V4yZqBGswpfKMgtgwaVzB14hukmVBrlUtwgCcsqTU4GuBdPTPWelF&#10;Q9Frk42Gw4usAV86D1KFQLc3nZJPU3ytlcR7rYNCZgpOb8P09em7it9seiUmz164dSX7Z4h/eEUt&#10;KktJD6FuBAq28dVfoepKegigcSChzkDrSqpUA1WTD19Us1wLp1ItBE5wB5jC/wsr77ZL9+AZtp+h&#10;pQZGQBoXJoEuYz2t9nX800sZ6QnC3QE21SKTdDm+yM/OSSNJlY/yy1GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVi8qYdIhMUHPj2VZQDw2mJ5LHH1bGsqbgF2fjYQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtVS4VT+872BFhBuSNeeOhGJji5qKh7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/z88gjTIfz8UciEvOnmtWpxm7qORAlctowTiYx2qPZi9pD&#10;/UTrYRazkkpYSbkLjntxjt0moPUi1WyWjGgsncBbu3Qyho4wR24+tk/Cu57ASMy/g/10iskLHne2&#10;0TO42QaJi4nkEegO1b4BNNKJ+/36iTvj9Jysjkty+hsAAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA79IcbeQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="085F0E3D" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="586B7046" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42D1C965" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="346D01B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="4D47199C" wp14:editId="3BAE5DF9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4991100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7762875</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="561340" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="0" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="31" name="Textruta 1"/>
+              <wp:docPr id="28" name="Textruta 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="561340" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3DCA0F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                        <w:p w14:paraId="43DD0A52" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="right"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00C70289">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4D47199C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5w+vNeAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTbcEcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjYlvj995PSqrQ3bKh8qsAXPzwacKSuhrOxzwb8/Lj58&#10;4iygsKUwYFXBdyrwq9n7d9PGTdQQ1mBK5RkFsWHSuIKvEd0ky4Jcq1qEM3DKklKDrwXS0T9npRcN&#10;Ra9NNhwMLrMGfOk8SBUC3d50Sj5L8bVWEu+1DgqZKTjVhunr03cVv9lsKibPXrh1JfsyxD9UUYvK&#10;UtJDqBuBgm189VeoupIeAmg8k1BnoHUlVeqBuskHL7pZroVTqRcCJ7gDTOH/hZV326V78Azbz9DS&#10;A0ZAGhcmgS5jP632dfxTpYz0BOHuAJtqkUm6HF3m5xekkaTKh/l4mGDNjs7OB/yioGZRKLinV0lg&#10;ie1tQEpIpnuTmCuAqcpFZUw6RCaoa+PZVtAbGkwlkscfVsaypuCX56NBCmwhuneRjY1hVOJCn+7Y&#10;YJJwZ1S0Mfab0qwqU5+v5BZSKnvIn6yjlaZUb3Hs7Y9VvcW564M8UmaweHCuKws+dZ+G5whZ+WMP&#10;me7sCfCTvqOI7aqlxgs+3r//Csod0cJDNzHByUVFj3crAj4ITyNC701jj/f00QYIfOglztbgf712&#10;H+2JuaTlrKGRK3j4uRFecWa+WuL0OL+INMJ0uBh9JB4xf6pZnWrspr4GYkROC8bJJEZ7NHtRe6if&#10;aDvMY1ZSCSspd8FxL15jtwhou0g1nycjmkon8NYunYyhI8qRmo/tk/Cu5y8S8e9gP5xi8oLGnW30&#10;DG6+QaJi4njEuUO1x58mOlG/3z5xZZyek9VxR85+AwAA//8DAFBLAwQUAAYACAAAACEA79OYouEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTKDRRiFMBggOVqooWiasb&#10;L3FEvI5ipw1/z/YEx50Zzb6p1rPrxQnH0HlSsFwkIJAabzpqFXwcXu8KECFqMrr3hAp+MMC6vr6q&#10;dGn8md7xtI+t4BIKpVZgYxxKKUNj0emw8AMSe19+dDryObbSjPrM5a6XaZKspNMd8QerB3y22Hzv&#10;J6fgsH0ykzSzeXtptpsdfsqNzXZK3d7Mjw8gIs7xLwwXfEaHmpmOfiITRK8gL1a8JbKRpuk9CI4U&#10;eZaBOF6kbJmDrCv5f0X9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHnD6814AgAAawUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO/TmKLhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:393pt;margin-top:611.25pt;width:44.2pt;height:9.6pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCF4fpceQIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbYGdYosRYcB&#10;RVusHXpWZCkxJouaxMTOfv0o2Xms66XDLjYlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfDvTzcf&#10;PnEWUNhSGLCq4DsV+NXs/bvLxk3VENZgSuUZBbFh2riCrxHdNMuCXKtahDNwypJSg68F0tGvstKL&#10;hqLXJhsOBpOsAV86D1KFQLfXnZLPUnytlcR7rYNCZgpOb8P09em7jN9sdimmKy/cupL9M8Q/vKIW&#10;laWkh1DXAgXb+OqvUHUlPQTQeCahzkDrSqpUA1WTD15U87gWTqVaCJzgDjCF/xdW3m0f3YNn2H6G&#10;lhoYAWlcmAa6jPW02tfxTy9lpCcIdwfYVItM0uV4kp+PSCNJlQ/zi2GCNTs6Ox/wi4KaRaHgnrqS&#10;wBLb24CUkEz3JjFXAFOVN5Ux6RCZoBbGs62gHhpMTySPP6yMZU3BJ+fjQQpsIbp3kY2NYVTiQp/u&#10;WGCScGdUtDH2m9KsKlOdr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Dc8RsvLH&#10;HjLd2RPgJ3VHEdtlS4VT+0Z7Aiyh3BEvPHQjE5y8qah7tyLgg/A0I9Rwmnu8p482QOhDL3G2Bv/r&#10;tftoT9QlLWcNzVzBw8+N8Ioz89USqS/yUeQRpsNo/JGIxPypZnmqsZt6AUSJnDaMk0mM9mj2ovZQ&#10;P9N6mMespBJWUu6C415cYLcJaL1INZ8nIxpLJ/DWPjoZQ0eYIzef2mfhXU9gJObfwX46xfQFjzvb&#10;6BncfIPExUTyCHSHat8AGunE/X79xJ1xek5WxyU5+w0AAP//AwBQSwMEFAAGAAgAAAAhAO/TmKLh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yg0UYhTAYIDlaqKFomr&#10;Gy9xRLyOYqcNf8/2BMedGc2+qdaz68UJx9B5UrBcJCCQGm86ahV8HF7vChAhajK694QKfjDAur6+&#10;qnRp/Jne8bSPreASCqVWYGMcSilDY9HpsPADEntffnQ68jm20oz6zOWul2mSrKTTHfEHqwd8tth8&#10;7yen4LB9MpM0s3l7ababHX7Kjc12St3ezI8PICLO8S8MF3xGh5qZjn4iE0SvIC9WvCWykabpPQiO&#10;FHmWgThepGyZg6wr+X9F/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF4fpceQIAAGwF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDv05ii4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3DCA0F10" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
-[...464 lines deleted...]
-                  <w:p w14:paraId="5B9C13CE" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
+                  <w:p w14:paraId="43DD0A52" w14:textId="77777777" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00244011" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="right"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00C70289">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BD0305D" w14:textId="77777777" w:rsidR="00BB04B6" w:rsidRDefault="00BB04B6" w:rsidP="006923D1">
+    <w:p w14:paraId="6F6ACA3A" w14:textId="77777777" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B221844" w14:textId="77777777" w:rsidR="00BB04B6" w:rsidRPr="006923D1" w:rsidRDefault="00BB04B6" w:rsidP="006923D1">
+    <w:p w14:paraId="2F08E672" w14:textId="77777777" w:rsidR="006763B9" w:rsidRPr="006923D1" w:rsidRDefault="006763B9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="Sidfot"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C402549" w14:textId="77777777" w:rsidR="00BB04B6" w:rsidRDefault="00BB04B6" w:rsidP="006923D1">
+    <w:p w14:paraId="7E3B4F4D" w14:textId="77777777" w:rsidR="006763B9" w:rsidRDefault="006763B9" w:rsidP="006923D1">
       <w:pPr>
         <w:pStyle w:val="RKbas"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4068D587" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    <w:p w14:paraId="02B8E97D" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse av rubriken närmast före 2</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 2018:1124. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07E6B">
+        <w:t xml:space="preserve">Senaste lydelse av </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE209A0" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRPr="00D07E6B" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07E6B">
+        <w:t>lagens rubrik 1974:996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C97EEDC" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>§ 2003:647.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="10D47C1B" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    <w:p w14:paraId="0BB32D15" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse </w:t>
-[...2 lines deleted...]
-        <w:t>2011:417</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>Senaste lydelse 1990:1434</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="42A9C60A" w14:textId="77777777" w:rsidR="0004109B" w:rsidRDefault="0004109B" w:rsidP="0004109B">
+    <w:p w14:paraId="73D52793" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2011:417.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>Senaste lydelse 2003:647</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="712046E8" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00921E59">
+    <w:p w14:paraId="535C29A6" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse av rubriken närmast före 2 kap. 13 § 2018:1124. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD49F4">
+        <w:t>Senaste lydelse 2011:1246.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7E4D199B" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00921E59">
+    <w:p w14:paraId="11B6B57A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="006D07C4">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2011:417.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C35F5">
+        <w:t>Senaste lydelse 2011:1246.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6EDC3BBA" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00921E59">
+    <w:p w14:paraId="5104FDEE" w14:textId="637E9C7C" w:rsidR="00957270" w:rsidRDefault="00957270">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2011:417.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>Senaste lydelse av 17</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>§ 2003:647.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="3344E014" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00B73C13">
+    <w:p w14:paraId="414D9FC0" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse av rubriken närmast före 2</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 2018:1124. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>Senaste lydelse 1990:1434</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="74553DAC" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00B73C13">
+    <w:p w14:paraId="59F6606A" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse </w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>Senaste lydelse 2003:647</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="052BEA98" w14:textId="77777777" w:rsidR="0078135A" w:rsidRDefault="0078135A" w:rsidP="00B73C13">
+    <w:p w14:paraId="5BDDBBBE" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Senaste lydelse 2011:417.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD49F4">
+        <w:t>Senaste lydelse 2011:1246.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="64783DD0" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00FC3D86">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C35F5">
+        <w:t>Senaste lydelse 2011:1246.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="2F22C516" w14:textId="77777777" w:rsidR="00957270" w:rsidRDefault="00957270" w:rsidP="00957270">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07E6B">
+        <w:t xml:space="preserve">Senaste lydelse av </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EFBB06" w14:textId="77777777" w:rsidR="00957270" w:rsidRPr="00D07E6B" w:rsidRDefault="00957270" w:rsidP="00957270">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07E6B">
+        <w:t>lagens rubrik 1974:996</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39556016" w14:textId="7EE6D3CE" w:rsidR="00957270" w:rsidRDefault="00957270" w:rsidP="00957270">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>§ 2003:647.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="66995F2E" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>Senaste lydelse 1990:1434</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="24E54406" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B0044B">
+        <w:t>Senaste lydelse 2003:647</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="0A6F6BA1" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD49F4">
+        <w:t>Senaste lydelse 2011:1246.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="6F80C3F8" w14:textId="77777777" w:rsidR="00BE4300" w:rsidRDefault="00BE4300" w:rsidP="00BE3CA1">
+      <w:pPr>
+        <w:pStyle w:val="Fotnotstext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fotnotsreferens"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C35F5">
+        <w:t>Senaste lydelse 2011:1246.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B90223F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="101FAD89" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="5" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="445F26DD" w14:textId="6E2BDDF0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="319E434B" w14:textId="296907DA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004A41FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
                               <w:id w:val="1909953747"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
                               <w:id w:val="1135212224"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:placeholder>
-[...1 lines deleted...]
-                              </w:placeholder>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH7iLIdQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2Q+eXUG2JEB76WQlOXtfUtRsR8F54Gg5qNA083tGhDRDqMEicrcD/fu1/tCfO&#10;kpazloat5OHXWnjFmflmic3n+WQSpzNdJqefiEDMH2uWxxq7bi6BqJDTanEyidEezU7UHppH2gvz&#10;mJVUwkrKXXLciZfYrwDaK1LN58mI5tEJvLELJ2PoCG/k5EP3KLwbiItE+VvYjaUoXvC3t42ewc3X&#10;SBxM5I4A96gOwNMsJ84Peycui+N7sjpsx9kzAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3XuKo&#10;8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQuXYX&#10;fqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9YBEO&#10;2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2BHFE&#10;eEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDH7iLIdQIAAGUFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="445F26DD" w14:textId="6E2BDDF0" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="319E434B" w14:textId="296907DA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005237E5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
                         <w:id w:val="1909953747"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
                         <w:id w:val="1135212224"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...1 lines deleted...]
-                        </w:placeholder>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D875C2B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="0E47AAC4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>373380</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>442595</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11" name="Textruta 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="73D51DC4" w14:textId="2D6ED761" w:rsidR="00244011" w:rsidRDefault="004A41FE" w:rsidP="00664D04">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-1547215835"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00957270">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1237820814"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="48807350" w14:textId="2BF53D2B" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="004A41FE" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-1710640699"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00957270">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BE4300">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="568394623"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00957270">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCph+xyeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi172zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqYfscnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="73D51DC4" w14:textId="2D6ED761" w:rsidR="00244011" w:rsidRDefault="005237E5" w:rsidP="00664D04">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-1547215835"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00957270">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1237820814"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="48807350" w14:textId="2BF53D2B" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="005237E5" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-1710640699"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00957270">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BE4300">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="568394623"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00957270">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38D9E47B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4421505</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>450215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="10" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="15794693" w14:textId="6C48F006" w:rsidR="00244011" w:rsidRDefault="004A41FE" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="-785810024"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00957270">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="-2094548418"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                        <w:p w14:paraId="1BBD1978" w14:textId="6323612D" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="004A41FE" w:rsidP="00C7375F">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageEtikett"/>
+                              <w:tag w:val="BilageEtikett"/>
+                              <w:id w:val="-205724955"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00957270">
+                                <w:t>Bilaga</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00BE4300">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="BilageNummer"/>
+                              <w:tag w:val="BilageNummer"/>
+                              <w:id w:val="7733761"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00957270">
+                                <w:t>1</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1043" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658270;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpV03WeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VDi173zPgBWUOyKGh25mgpOLirp3IwLeC09DQg2nwcc7OrQBQh96ibM1+N+v&#10;/Y/2xF3SctbQ0BU8/NoIrzgz3yyx+iIfj+OUpsv47BMRiflTzepUYzf1FRAlcloxTiYx2qPZi9pD&#10;/Uj7YR6zkkpYSbkLjnvxCrtVQPtFqvk8GdFcOoE3dulkDB1hjtx8aB+Fdz2Bkah/C/vxFJMXPO5s&#10;o2dw8w0SFxPJI9Adqn0DaKYT9/v9E5fG6T1ZHbfk7BkAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaVdN1nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="15794693" w14:textId="6C48F006" w:rsidR="00244011" w:rsidRDefault="005237E5" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="-785810024"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00957270">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="-2094548418"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                  <w:p w14:paraId="1BBD1978" w14:textId="6323612D" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="005237E5" w:rsidP="00C7375F">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageEtikett"/>
+                        <w:tag w:val="BilageEtikett"/>
+                        <w:id w:val="-205724955"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00957270">
+                          <w:t>Bilaga</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00BE4300">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="BilageNummer"/>
+                        <w:tag w:val="BilageNummer"/>
+                        <w:id w:val="7733761"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00957270">
+                          <w:t>1</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73BDAF86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79F21F14" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="13" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1FCB730E" w14:textId="37765C4A" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="19EC28A2" w14:textId="6CC38ABA" w:rsidR="00244011" w:rsidRDefault="004A41FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1240321505"/>
+                              <w:id w:val="666763475"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="659363582"/>
+                              <w:id w:val="-543294555"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="2CC8F416" w14:textId="594A9007" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="31B019C2" w14:textId="0D19B52A" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="004A41FE" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1710640699"/>
+                              <w:id w:val="-1749958807"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00BE4300">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="568394623"/>
+                              <w:id w:val="-1844778549"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0078135A">
-[...11 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="00957270">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIk7/fdwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faTpChtRU9SBmCYh&#10;QCsTz65j02iOj2efNul+PcdOehnjhWkvie3zndt3LtOLrjFso3yowZY8PxlxpqyEqrZPJf/xcP3h&#10;M2cBha2EAatKvlWBX8zev5u2rlBjWIGplGdkxIaidSVfIboiy4JcqUaEE3DKklCDbwTS1T9llRct&#10;WW9MNh6NzrIWfOU8SBUCvV71Qj5L9rVWEu+0DgqZKTnFhunr03cZv9lsKoonL9yqlkMY4h+iaERt&#10;yene1JVAwda+/stUU0sPATSeSGgy0LqWKuVA2eSjF9ksVsKplAuRE9yepvD/zMrbzcLde4bdF+io&#10;gJGQ1oUi0GPMp9O+iX+KlJGcKNzuaVMdMhmV8klOteBMkiwf5+fjxGt20HY+4FcFDYuHknsqS2JL&#10;bG4CkkeC7iDRWQBTV9e1MekSW0FdGs82gopoMMVIGn+gjGVtyc8+no6SYQtRvbdsbDSjUjMM7g4Z&#10;phNujYoYY78rzeoqJfqKbyGlsnv/CR1Rmly9RXHAH6J6i3KfB2kkz2Bxr9zUFnzKPk3PgbLq544y&#10;3eOJ8KO84xG7ZUeJl7wvXXxaQrWlxvDQz0xw8rqm6t2IgPfC05BQwWnw8Y4+2gCxD8OJsxX436+9&#10;Rzz1Lkk5a2noSh5+rYVXnJlvlrr6PJ9M4pSmy+T0E0XD/LFkeSyx6+YSqCVyWjFOpmPEo9kdtYfm&#10;kfbDPHolkbCSfJccd8dL7FcB7Rep5vMEorl0Am/swsloOtIce/OhexTeDQ2M1Pq3sBtPUbzo4x4b&#10;NYObr5F6MTX5gdWhADTTqfeH/ROXxvE9oQ5bcvYMAAD//wMAUEsDBBQABgAIAAAAIQCTpHj03wAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvUqxsv&#10;cUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/LyotC5&#10;8Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aqr93g&#10;EPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKnd2oG&#10;4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMiTv993AgAAbQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1FCB730E" w14:textId="37765C4A" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="19EC28A2" w14:textId="6CC38ABA" w:rsidR="00244011" w:rsidRDefault="005237E5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1240321505"/>
+                        <w:id w:val="666763475"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="659363582"/>
+                        <w:id w:val="-543294555"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="2CC8F416" w14:textId="594A9007" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="31B019C2" w14:textId="0D19B52A" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="005237E5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1710640699"/>
+                        <w:id w:val="-1749958807"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00BE4300">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="568394623"/>
+                        <w:id w:val="-1844778549"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0078135A">
-[...11 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="00957270">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BA8E8E1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2D38070F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="12" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D61BFBA" w14:textId="10862BB4" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="4A2B8C70" w14:textId="405C13B6" w:rsidR="00244011" w:rsidRDefault="004A41FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1946804108"/>
+                              <w:id w:val="124674690"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1884127867"/>
+                              <w:id w:val="1854224188"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="0B2CAB04" w14:textId="1F302238" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="2E39412A" w14:textId="1300708C" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="004A41FE" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-205724955"/>
+                              <w:id w:val="-888492555"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00BE4300">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="7733761"/>
+                              <w:id w:val="75553541"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="00472233">
-[...5 lines deleted...]
-                                <w:t>1</w:t>
+                              <w:r w:rsidR="00957270">
+                                <w:t>2</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658271;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3IfAKeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nabcGcYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2XGyrpcOu8iU+SU+PnJ20daGbZUPFdiC5ycjzpSVUFb2qeA/Hq4/&#10;fOYsoLClMGBVwXcq8Iv5+3ezxk3VGNZgSuUZBbFh2riCrxHdNMuCXKtahBNwypJSg68F0tU/ZaUX&#10;DUWvTTYejc6yBnzpPEgVAv296pR8nuJrrSTeaR0UMlNwehum06dzFc9sPhPTJy/cupL9M8Q/vKIW&#10;laWkQ6grgYJtfPVXqLqSHgJoPJFQZ6B1JVWqgarJRy+qWa6FU6kWAie4Aabw/8LK2+3S3XuG7Rdo&#10;qYERkMaFaaCfsZ5W+zp+6aWM9AThboBNtchkdMonOfWCM0m6fJyfjxOu2cHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKq8roxJl0gFdWk82wpqosH0RvL4w8pY1hT87OPpKAW2EN27yMbGMCqRoU93&#10;qDBJuDMq2hj7XWlWlanQV3ILKZUd8ifraKUp1Vsce/vDq97i3NVBHikzWByc68qCT9Wn6TlAVv7c&#10;Q6Y7ewL8qO4oYrtqqfCCjwcGrKDcETE8dDMTnLyuqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrz/PJJE5pukxOPxGRmD/WrI41dlNfAlEipxXjZBKjPZq9qD3U&#10;j7QfFjErqYSVlLvguBcvsVsFtF+kWiySEc2lE3hjl07G0BHmyM2H9lF41xMYifq3sB9PMX3B4842&#10;ega32CBxMZE8At2h2jeAZjpxv98/cWkc35PVYUvOnwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtyHwCnkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="4D61BFBA" w14:textId="10862BB4" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="4A2B8C70" w14:textId="405C13B6" w:rsidR="00244011" w:rsidRDefault="005237E5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1946804108"/>
+                        <w:id w:val="124674690"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1884127867"/>
+                        <w:id w:val="1854224188"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="0B2CAB04" w14:textId="1F302238" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="2E39412A" w14:textId="1300708C" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="005237E5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-205724955"/>
+                        <w:id w:val="-888492555"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00BE4300">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="7733761"/>
+                        <w:id w:val="75553541"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[1]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="00472233">
-[...5 lines deleted...]
-                          <w:t>1</w:t>
+                        <w:r w:rsidR="00957270">
+                          <w:t>2</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5CA872A8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="3EA64BD4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75F6F9F3" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="285CCBA0" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="15" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6C1D9077" w14:textId="79D72291" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="783C7247" w14:textId="1D2C511E" w:rsidR="00244011" w:rsidRDefault="004A41FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1971890339"/>
+                              <w:id w:val="-2081352993"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-332223388"/>
+                              <w:id w:val="1119719128"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="77102B9C" w14:textId="149D7040" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="2A9F26B6" w14:textId="00C4B511" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="004A41FE" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-2067022225"/>
+                              <w:id w:val="1832481775"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00BE4300">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="527763867"/>
+                              <w:id w:val="-473143575"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="00472233">
-[...5 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00957270">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ5CzpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nSbcGdYosRYcB&#10;QVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC52cDzpSVUFZ2VfAfjzcf&#10;PnMWUNhSGLCq4DsV+NX0/bvLxk3UENZgSuUZBbFh0riCrxHdJMuCXKtahDNwypJSg68F0tWvstKL&#10;hqLXJhsOBudZA750HqQKgf5ed0o+TfG1VhLvtA4KmSk4vQ3T6dO5jGc2vRSTlRduXcn+GeIfXlGL&#10;ylLSQ6hrgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qeVgLp1ItBE5wB5jC/wsrb7cP7t4zbL9A&#10;Sw2MgDQuTAL9jPW02tfxSy9lpCcIdwfYVItMRqd8lFMvOJOky4f5xTDhmh29nQ/4VUHNolBwT21J&#10;aIntIiBlJNO9SUwWwFTlTWVMukQqqLnxbCuoiQbTG8njDytjWVPw84/jQQpsIbp3kY2NYVQiQ5/u&#10;WGGScGdUtDH2u9KsKlOhr+QWUip7yJ+so5WmVG9x7O2Pr3qLc1cHeaTMYPHgXFcWfKo+Tc8RsvLn&#10;HjLd2RPgJ3VHEdtlS4UXfDjeM2AJ5Y6I4aGbmeDkTUXdW4iA98LTkFDDafDxjg5tgNCHXuJsDf73&#10;a/+jPXGXtJw1NHQFD782wivOzDdLrL7IR6M4pekyGn8iIjF/qlmeauymngNRIqcV42QSoz2avag9&#10;1E+0H2YxK6mElZS74LgX59itAtovUs1myYjm0glc2AcnY+gIc+TmY/skvOsJjET9W9iPp5i84HFn&#10;Gz2Dm22QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglp88AAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnkLOl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6C1D9077" w14:textId="79D72291" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="783C7247" w14:textId="1D2C511E" w:rsidR="00244011" w:rsidRDefault="005237E5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1971890339"/>
+                        <w:id w:val="-2081352993"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-332223388"/>
+                        <w:id w:val="1119719128"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="77102B9C" w14:textId="149D7040" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="2A9F26B6" w14:textId="00C4B511" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="005237E5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-2067022225"/>
+                        <w:id w:val="1832481775"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00BE4300">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="527763867"/>
+                        <w:id w:val="-473143575"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="00472233">
-[...5 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00957270">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3694B982" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2B45C7B6" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="14" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="45A08147" w14:textId="770A947C" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="44744D94" w14:textId="0E7E3F1C" w:rsidR="00244011" w:rsidRDefault="004A41FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1930998447"/>
+                              <w:id w:val="2040625029"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1399702989"/>
+                              <w:id w:val="-2146413554"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="61616AFF" w14:textId="510D0F62" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="7DDE12CC" w14:textId="111FE3BA" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="004A41FE" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-492562179"/>
+                              <w:id w:val="-1761130134"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00BE4300">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-601501854"/>
+                              <w:id w:val="-1426495221"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="00472233">
-[...5 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00957270">
+                                <w:t>3</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJNI1NegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm9bGvDtsqHCmzB88GQM2UllJV9KviPh8WH&#10;z5wFFLYUBqwq+E4Ffjl7/27auIkawRpMqTyjIDZMGlfwNaKbZFmQa1WLMACnLCk1+FogXf1TVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTslnKb7WSuKd1kEhMwWnt2E6fTpX8cxmUzF58sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKa5Vo4lWohcII7wBT+X1h5u126e8+w/QIt&#10;NTAC0rgwCfQz1tNqX8cvvZSRniDcHWBTLTIZnfJxTr3gTJIuH+UXo4RrdvR2PuBXBTWLQsE9tSWh&#10;JbY3ASkjme5NYrIApioXlTHpEqmgroxnW0FNNJjeSB5/WBnLmoKffzwbpsAWonsX2dgYRiUy9OmO&#10;FSYJd0ZFG2O/K82qMhX6Sm4hpbKH/Mk6WmlK9RbH3v74qrc4d3WQR8oMFg/OdWXBp+rT9BwhK3/u&#10;IdOdPQF+UncUsV21VHjBR+d7Bqyg3BExPHQzE5xcVNS9GxHwXngaEmo4DT7e0aENEPrQS5ytwf9+&#10;7X+0J+6SlrOGhq7g4ddGeMWZ+WaJ1Rf5eBynNF3GZ5+ISMyfalanGrupr4AokdOKcTKJ0R7NXtQe&#10;6kfaD/OYlVTCSspdcNyLV9itAtovUs3nyYjm0gm8sUsnY+gIc+TmQ/sovOsJjET9W9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ88AAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk0jU16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="45A08147" w14:textId="770A947C" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="44744D94" w14:textId="0E7E3F1C" w:rsidR="00244011" w:rsidRDefault="005237E5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1930998447"/>
+                        <w:id w:val="2040625029"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1399702989"/>
+                        <w:id w:val="-2146413554"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="61616AFF" w14:textId="510D0F62" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="7DDE12CC" w14:textId="111FE3BA" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="005237E5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-492562179"/>
+                        <w:id w:val="-1761130134"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00BE4300">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-601501854"/>
+                        <w:id w:val="-1426495221"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="00472233">
-[...5 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00957270">
+                          <w:t>3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="184ABCEF" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="237AB944" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F96C226" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="201DFA2A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="17" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="69D132BF" w14:textId="5670F2E4" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="3A0BCA58" w14:textId="071A8ECD" w:rsidR="00244011" w:rsidRDefault="004A41FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="858387623"/>
+                              <w:id w:val="-491021666"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="657963528"/>
+                              <w:id w:val="-220832693"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="1D6F5B00" w14:textId="3D7BAFD1" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="7B02C844" w14:textId="0DD3A5F6" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="004A41FE" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1476061209"/>
+                              <w:id w:val="1771272331"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00BE4300">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="1035550313"/>
+                              <w:id w:val="-1201938825"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00957270">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXsNAfeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2flY10uHXWxKfCRF8pHTy64xbKN8qMGWPD8ZcaashKq2zyX//njz&#10;4RNnAYWthAGrSr5VgV/O3r+btq5QY1iBqZRn5MSGonUlXyG6IsuCXKlGhBNwypJSg28E0tE/Z5UX&#10;LXlvTDYejc6zFnzlPEgVAt1e90o+S/61VhLvtQ4KmSk5vQ3T16fvMn6z2VQUz164VS2HZ4h/eEUj&#10;aktB966uBQq29vVfrppaegig8URCk4HWtVQpB8omH73IZrESTqVcqDjB7csU/p9bebdZuAfPsPsM&#10;HTUwFqR1oQh0GfPptG/in17KSE8l3O7LpjpkMhrlk5x6wZkkXT7OL8aprtnB2vmAXxQ0LAol99SW&#10;VC2xuQ1IEQm6g8RgAUxd3dTGpEOkgroynm0ENdFgeiNZ/IEylrUlPz89GyXHFqJ579nY6EYlMgzh&#10;DhkmCbdGRYyx35RmdZUSfSW2kFLZffyEjihNod5iOOAPr3qLcZ8HWaTIYHFv3NQWfMo+Tc+hZNWP&#10;Xcl0j6eCH+UdReyWHSVe8tPUuni1hGpLxPDQz0xw8qam7t2KgA/C05BQw2nw8Z4+2gBVHwaJsxX4&#10;X6/dRzxxl7SctTR0JQ8/18IrzsxXS6y+yCeTOKXpMDn7SERi/lizPNbYdXMFRImcVoyTSYx4NDtR&#10;e2ieaD/MY1RSCSspdslxJ15hvwpov0g1nycQzaUTeGsXTkbXscyRm4/dk/BuIDAS9e9gN56ieMHj&#10;Hhstg5uvkbiYSH6o6tAAmunE/WH/xKVxfE6ow5ac/QYAAP//AwBQSwMEFAAGAAgAAAAhAJOkePTf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ6HFTbOpAMGBSlVFi9Sr&#10;Gy9xRLyOYqcNf485wXE0o5k3xWp0rThRHxrPCLeTDARx5U3DNcLH/vVGgQhRs9GtZ0L4pgCr8vKi&#10;0LnxZ36n0y7WIpVwyDWCjbHLpQyVJafDxHfEyfv0vdMxyb6WptfnVO5aOc2yuXS64bRgdUfPlqqv&#10;3eAQ9psnM0gzmreXarPe0kGu7f0W8fpqfFyCiDTGvzD84id0KBPT0Q9sgmgRZiqRR4T54gFE8qd3&#10;agbiiKDUAmRZyP8Hyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17DQH3kCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAk6R49N8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="69D132BF" w14:textId="5670F2E4" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="3A0BCA58" w14:textId="071A8ECD" w:rsidR="00244011" w:rsidRDefault="005237E5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="858387623"/>
+                        <w:id w:val="-491021666"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="657963528"/>
+                        <w:id w:val="-220832693"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="1D6F5B00" w14:textId="3D7BAFD1" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="7B02C844" w14:textId="0DD3A5F6" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="005237E5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1476061209"/>
+                        <w:id w:val="1771272331"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00BE4300">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="1035550313"/>
+                        <w:id w:val="-1201938825"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00957270">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17980A23" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="334D9A42" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4419600</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>457200</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1141200" cy="121920"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="4" name="Textruta 3"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1141200" cy="121920"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst/>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="dk1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="03576816" w14:textId="004AD9BA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004A41FE" w:rsidP="00A118D8">
+                          <w:pPr>
+                            <w:pStyle w:val="Brdtext"/>
+                            <w:jc w:val="left"/>
+                          </w:pPr>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="NummerEtikett"/>
+                              <w:tag w:val="NummerEtikett"/>
+                              <w:id w:val="406809228"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00957270">
+                                <w:t>Prop.</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                          <w:r w:rsidR="00244011">
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:sdt>
+                            <w:sdtPr>
+                              <w:alias w:val="Nummer"/>
+                              <w:tag w:val="Nummer"/>
+                              <w:id w:val="1217775106"/>
+                              <w:lock w:val="sdtContentLocked"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:text/>
+                            </w:sdtPr>
+                            <w:sdtEndPr/>
+                            <w:sdtContent>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
+                              </w:r>
+                            </w:sdtContent>
+                          </w:sdt>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658267;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbebtcdgIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtq/IgAS6i2xAsP/cgEJ69rerwbEfBeeJoRem+ae7yjQxsg8GGQOFuB//3a/2hP&#10;1CUtZy3NXMnDr7XwijPzzRKpz/PJJA5pukxOPxGPmD/WLI81dt1cAjEipw3jZBKjPZqdqD00j7Qe&#10;5jErqYSVlLvkuBMvsd8EtF6kms+TEY2lE3hjF07G0BHlSM2H7lF4N/AXifm3sJtOUbygcW8bPYOb&#10;r5GomDgece5RHfCnkU7UH9ZP3BnH92R1WJKzZwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWbHbPB&#10;7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6ur0pd&#10;GH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbrr/3o&#10;FBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL/CEH&#10;cVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJt5u1x2AgAAbAUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="03576816" w14:textId="004AD9BA" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005237E5" w:rsidP="00A118D8">
+                    <w:pPr>
+                      <w:pStyle w:val="Brdtext"/>
+                      <w:jc w:val="left"/>
+                    </w:pPr>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="NummerEtikett"/>
+                        <w:tag w:val="NummerEtikett"/>
+                        <w:id w:val="406809228"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00957270">
+                          <w:t>Prop.</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                    <w:r w:rsidR="00244011">
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:sdt>
+                      <w:sdtPr>
+                        <w:alias w:val="Nummer"/>
+                        <w:tag w:val="Nummer"/>
+                        <w:id w:val="1217775106"/>
+                        <w:lock w:val="sdtContentLocked"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:text/>
+                      </w:sdtPr>
+                      <w:sdtEndPr/>
+                      <w:sdtContent>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
+                        </w:r>
+                      </w:sdtContent>
+                    </w:sdt>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header20.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65921DB9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="sv-SE"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="16" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1160398B" w14:textId="48E53CDB" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="49D72E48" w14:textId="0E296633" w:rsidR="00244011" w:rsidRDefault="004A41FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1729646701"/>
+                              <w:id w:val="-1104265606"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1415470432"/>
+                              <w:id w:val="465320391"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="153CA334" w14:textId="7D140282" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="6A5F5529" w14:textId="0CEE1FC4" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="004A41FE" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="-1533406174"/>
+                              <w:id w:val="-861590819"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00BE4300">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1624848238"/>
+                              <w:id w:val="-1024390216"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                                <w:t>2</w:t>
+                              <w:r w:rsidR="00957270">
+                                <w:t>4</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658273;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoAp/KeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm97BrDNsqHGmzJ85MRZ8pKqGr7XPLvjzcf&#10;PnEWUNhKGLCq5FsV+OXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1zVnnR&#10;UvTGZOPR6DxrwVfOg1Qh0N/rXslnKb7WSuK91kEhMyWnt2E6fTqX8cxmU1E8e+FWtRyeIf7hFY2o&#10;LSXdh7oWKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5t1m4B8+w+wwd&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/OLccI1O3g7H/CLgoZFoeSe2pLQ&#10;EpvbgJSRTHcmMVkAU1c3tTHpEqmgroxnG0FNNJjeSB5/WBnL2pKfn56NUmAL0b2PbGwMoxIZhnSH&#10;CpOEW6OijbHflGZ1lQp9JbeQUtl9/mQdrTSleovjYH941Vuc+zrII2UGi3vnprbgU/Vpeg6QVT92&#10;kOnengA/qjuK2C07Krzkp3sGLKHaEjE89DMTnLypqXu3IuCD8DQk1HAafLynQxsg9GGQOFuB//Xa&#10;/2hP3CUtZy0NXcnDz7XwijPz1RKrL/LJJE5pukzOPhKRmD/WLI81dt1cAVEipxXjZBKjPZqdqD00&#10;T7Qf5jErqYSVlLvkuBOvsF8FtF+kms+TEc2lE3hrF07G0BHmyM3H7kl4NxAYifp3sBtPUbzgcW8b&#10;PYObr5G4mEgege5RHRpAM524P+yfuDSO78nqsCVnvwEAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqAKfynkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1160398B" w14:textId="48E53CDB" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="49D72E48" w14:textId="0E296633" w:rsidR="00244011" w:rsidRDefault="005237E5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1729646701"/>
+                        <w:id w:val="-1104265606"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1415470432"/>
+                        <w:id w:val="465320391"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="153CA334" w14:textId="7D140282" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="6A5F5529" w14:textId="0CEE1FC4" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="005237E5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="-1533406174"/>
+                        <w:id w:val="-861590819"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00BE4300">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1624848238"/>
+                        <w:id w:val="-1024390216"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[2]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[4]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0" w:rsidRPr="000036F4">
-[...5 lines deleted...]
-                          <w:t>2</w:t>
+                        <w:r w:rsidR="00957270">
+                          <w:t>4</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57EA84D1" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="60923EB4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A895ED4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>442595</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="19" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="424631B6" w14:textId="013A8043" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="3F6BA8DD" w14:textId="41AE8ABF" w:rsidR="00244011" w:rsidRDefault="004A41FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="870034825"/>
+                              <w:id w:val="1081333088"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-884409176"/>
+                              <w:id w:val="934637735"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="0B66DF92" w14:textId="61631B1B" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="02AEC23A" w14:textId="4E353732" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="004A41FE" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="154648815"/>
+                              <w:id w:val="180091267"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00BE4300">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-394655685"/>
+                              <w:id w:val="-2085907261"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="007745B0">
-[...14 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="00957270">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1062" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251658265;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWx0MpegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSbcGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBhdZA750HqQKgf7edEo+S/G1VhLvtQ4KmSk4vQ3T6dO5imc2m4rJsxduXcn+GeIfXlGL&#10;ylLSQ6gbgYJtfPVXqLqSHgJoPJNQZ6B1JVWqgarJBy+qWa6FU6kWAie4A0zh/4WVd9ule/AM28/Q&#10;UgMjII0Lk0A/Yz2t9nX80ksZ6QnC3QE21SKT0Skf5dQLziTp8mF+OUy4Zkdv5wN+UVCzKBTcU1sS&#10;WmK7CEgZyXRvEpMFMFV5WxmTLpEK6tp4thXURIPpjeTxh5WxrCn4xfl4kAJbiO5dZGNjGJXI0Kc7&#10;Vpgk3BkVbYz9pjSrylToK7mFlMoe8ifraKUp1Vsce/vjq97i3NVBHikzWDw415UFn6pP03OErPyx&#10;h0x39gT4Sd1RxHbVUuEFPx/vGbCCckfE8NDNTHDytqLuLUTAB+FpSKjhNPh4T4c2QOhDL3G2Bv/r&#10;tf/RnrhLWs4aGrqCh58b4RVn5qslVl/mo1Gc0nQZjT8SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQCTpHj0&#10;3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOhxU2zqQDBgUpVRYvU&#10;qxsvcUS8jmKnDX+POcFxNKOZN8VqdK04UR8azwi3kwwEceVNwzXCx/71RoEIUbPRrWdC+KYAq/Ly&#10;otC58Wd+p9Mu1iKVcMg1go2xy6UMlSWnw8R3xMn79L3TMcm+lqbX51TuWjnNsrl0uuG0YHVHz5aq&#10;r93gEPabJzNIM5q3l2qz3tJBru39FvH6anxcgog0xr8w/OIndCgT09EPbIJoEWYqkUeE+eIBRPKn&#10;d2oG4oig1AJkWcj/B8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANbHQyl6AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJOkePTfAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="424631B6" w14:textId="013A8043" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="3F6BA8DD" w14:textId="41AE8ABF" w:rsidR="00244011" w:rsidRDefault="005237E5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="870034825"/>
+                        <w:id w:val="1081333088"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-884409176"/>
+                        <w:id w:val="934637735"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="0B66DF92" w14:textId="61631B1B" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="02AEC23A" w14:textId="4E353732" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="005237E5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="154648815"/>
+                        <w:id w:val="180091267"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00BE4300">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-394655685"/>
+                        <w:id w:val="-2085907261"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="007745B0">
-[...14 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="00957270">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41FB041F" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="6706DD86" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658274" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4421505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>450215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="18" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="20A037E9" w14:textId="7AD14240" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="0B1EA901" w14:textId="06E31C68" w:rsidR="00244011" w:rsidRDefault="004A41FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="2065302034"/>
+                              <w:id w:val="1686935320"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-1302613504"/>
+                              <w:id w:val="-863742153"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="1072BEC6" w14:textId="27E53219" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="003925E1" w:rsidP="00C7375F">
+                        <w:p w14:paraId="0FDC08CA" w14:textId="3464F6B0" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="004A41FE" w:rsidP="00C7375F">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageEtikett"/>
                               <w:tag w:val="BilageEtikett"/>
-                              <w:id w:val="974801932"/>
+                              <w:id w:val="244544474"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Bilaga</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
-                          <w:r w:rsidR="0078135A">
+                          <w:r w:rsidR="00BE4300">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="BilageNummer"/>
                               <w:tag w:val="BilageNummer"/>
-                              <w:id w:val="-1034041411"/>
+                              <w:id w:val="-714965127"/>
                               <w:lock w:val="sdtContentLocked"/>
-                              <w:showingPlcHdr/>
-                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                              <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="0078135A">
-[...11 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="00957270">
+                                <w:t>5</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251658274;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWF+KNegIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nabYGcYqsRYcB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms66XDLjJlvsSPHzm9amvDtsqHCmzB87MBZ8pKKCv7XPDvj7cf&#10;PnEWUNhSGLCq4DsV+NXs/btp4yZqCGswpfKMgtgwaVzB14hukmVBrlUtwhk4ZUmpwdcC6eqfs9KL&#10;hqLXJhsOBuOsAV86D1KFQH9vOiWfpfhaK4n3WgeFzBSc3obp9OlcxTObTcXk2Qu3rmT/DPEPr6hF&#10;ZSnpIdSNQME2vvorVF1JDwE0nkmoM9C6kirVQNXkgxfVLNfCqVQLgRPcAabw/8LKu+3SPXiG7Wdo&#10;qYERkMaFSaCfsZ5W+zp+6aWM9ATh7gCbapHJ6JSPcuoFZ5J0+TC/HCZcs6O38wG/KKhZFAruqS0J&#10;LbFdBKSMZLo3ickCmKq8rYxJl0gFdW082wpqosH0RvL4w8pY1hR8fH4xSIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+U5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7Y&#10;Q6Y7ewL8pO4oYrtqqfCCn4/3DFhBuSNieOhmJjh5W1H3FiLgg/A0JNRwGny8p0MbIPShlzhbg//1&#10;2v9oT9wlLWcNDV3Bw8+N8Ioz89USqy/z0ShOabqMLj4SkZg/1axONXZTXwNRIqcV42QSoz2avag9&#10;1E+0H+YxK6mElZS74LgXr7FbBbRfpJrPkxHNpRO4sEsnY+gIc+TmY/skvOsJjET9O9iPp5i84HFn&#10;Gz2Dm2+QuJhIHoHuUO0bQDOduN/vn7g0Tu/J6rglZ78BAAD//wMAUEsDBBQABgAIAAAAIQA6ihHC&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF1AaROyqQDBgUpVRYvE&#10;1Y2XOCK2o9hpw9+znMpxtU8zb8rV5DpxpCG2wSPMZwoE+TqY1jcIH/vXmyWImLQ3ugueEH4owqq6&#10;vCh1YcLJv9NxlxrBIT4WGsGm1BdSxtqS03EWevL8+wqD04nPoZFm0CcOd528VSqTTreeG6zu6dlS&#10;/b0bHcJ+82RGaSbz9lJv1lv6lGt7v0W8vpoeH0AkmtIZhj99VoeKnQ5h9CaKDiHLsztGERYqB8HA&#10;cpHxuANCruYgq1L+X1D9AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABYX4o16AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADqKEcLfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="20A037E9" w14:textId="7AD14240" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="0B1EA901" w14:textId="06E31C68" w:rsidR="00244011" w:rsidRDefault="005237E5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="2065302034"/>
+                        <w:id w:val="1686935320"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-1302613504"/>
+                        <w:id w:val="-863742153"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
-                  <w:p w14:paraId="1072BEC6" w14:textId="27E53219" w:rsidR="0078135A" w:rsidRPr="00C7375F" w:rsidRDefault="00472233" w:rsidP="00C7375F">
+                  <w:p w14:paraId="0FDC08CA" w14:textId="3464F6B0" w:rsidR="00BE4300" w:rsidRPr="00C7375F" w:rsidRDefault="005237E5" w:rsidP="00C7375F">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageEtikett"/>
                         <w:tag w:val="BilageEtikett"/>
-                        <w:id w:val="974801932"/>
+                        <w:id w:val="244544474"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilageetikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Bilaga</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
-                    <w:r w:rsidR="0078135A">
+                    <w:r w:rsidR="00BE4300">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="BilageNummer"/>
                         <w:tag w:val="BilageNummer"/>
-                        <w:id w:val="-1034041411"/>
+                        <w:id w:val="-714965127"/>
                         <w:lock w:val="sdtContentLocked"/>
-                        <w:placeholder>
-[...3 lines deleted...]
-                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[3]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
+                        <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:bilagor[1]/ns0:bilaga[5]/@bilagenummer" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="0078135A">
-[...11 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="00957270">
+                          <w:t>5</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12D1F2B4" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2BF8EE78" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header25.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CF92C68" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...201 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>442595</wp:posOffset>
+                <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="21" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="04815B8A" w14:textId="75009543" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="6ED95500" w14:textId="20B44531" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004A41FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-482234841"/>
+                              <w:id w:val="1161659389"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1775059405"/>
+                              <w:id w:val="-646434342"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-[...55 lines deleted...]
-                                <w:t xml:space="preserve"> </w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:34.85pt;width:89.85pt;height:9.6pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAk6R49N8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDocVNs6kAwYFKVUWL1Ksb&#10;L3FEvI5ipw1/jznBcTSjmTfFanStOFEfGs8It5MMBHHlTcM1wsf+9UaBCFGz0a1nQvimAKvy8qLQ&#10;ufFnfqfTLtYilXDINYKNsculDJUlp8PEd8TJ+/S90zHJvpam1+dU7lo5zbK5dLrhtGB1R8+Wqq/d&#10;4BD2myczSDOat5dqs97SQa7t/Rbx+mp8XIKINMa/MPziJ3QoE9PRD2yCaBFmKpFHhPniAUTyp3dq&#10;BuKIoNQCZFnI/wfKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTpHj03wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1067" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658266;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJU04zeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvie37/t3vbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyc2FC0ruQrRFdkWZAr1YhwAk5ZEmrwjUC6+qes8qIl&#10;743JxqPRWdaCr5wHqUKg16teyGfJv9ZK4p3WQSEzJafcMH19+i7jN5tNRfHkhVvVckhD/EMWjagt&#10;Bd27uhIo2NrXf7lqaukhgMYTCU0GWtdSpRqomnz0oprFSjiVaiFwgtvDFP6fW3m7Wbh7z7D7Ah01&#10;MALSulAEeoz1dNo38U+ZMpIThNs9bKpDJqNRPsmpF5xJkuXj/HyccM0O1s4H/KqgYfFQck9tSWiJ&#10;zU1AikiqO5UYLICpq+vamHSJVFCXxrONoCYaTDmSxR9axrK25GcfT0fJsYVo3ns2NrpRiQxDuEOF&#10;6YRbo6KOsd+VZnWVCn0ltpBS2X38pB21NIV6i+Ggf8jqLcZ9HWSRIoPFvXFTW/Cp+jQ9B8iqnzvI&#10;dK9PgB/VHY/YLTsqvOST1Lr4tIRqS8Tw0M9McPK6pu7diID3wtOQUMNp8PGOPtoAoQ/DibMV+N+v&#10;vUd94i5JOWtp6Eoefq2FV5yZb5ZYfZ5PKAGG6TI5/UREYv5YsjyW2HVzCUSJnFaMk+kY9dHsjtpD&#10;80j7YR6jkkhYSbFLjrvjJfargPaLVPN5UqK5dAJv7MLJ6DrCHLn50D0K7wYCI1H/FnbjKYoXPO51&#10;o2Vw8zUSFxPJD6gODaCZTtwf9k9cGsf3pHXYkrNnAAAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJU04zeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="04815B8A" w14:textId="75009543" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="6ED95500" w14:textId="20B44531" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005237E5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-482234841"/>
+                        <w:id w:val="1161659389"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1775059405"/>
+                        <w:id w:val="-646434342"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-[...58 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3EB1CB92" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4F6E0159" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658275" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4421505</wp:posOffset>
+                <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>450215</wp:posOffset>
+                <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
-              <wp:effectExtent l="0" t="0" r="1905" b="0"/>
+              <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="20" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="66A74B40" w14:textId="55B156F6" w:rsidR="00244011" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="7AB30DC1" w14:textId="2D486144" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004A41FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="1979560862"/>
+                              <w:id w:val="-2075733039"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="583806168"/>
+                              <w:id w:val="1776739484"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-[...46 lines deleted...]
-                                <w:t>4</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348.15pt;margin-top:35.45pt;width:89.85pt;height:9.6pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhADqKEcLf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoXUBpE7KpAMGBSlVFi8TV&#10;jZc4Iraj2GnD37OcynG1TzNvytXkOnGkIbbBI8xnCgT5OpjWNwgf+9ebJYiYtDe6C54QfijCqrq8&#10;KHVhwsm/03GXGsEhPhYawabUF1LG2pLTcRZ68vz7CoPTic+hkWbQJw53nbxVKpNOt54brO7p2VL9&#10;vRsdwn7zZEZpJvP2Um/WW/qUa3u/Rby+mh4fQCSa0hmGP31Wh4qdDmH0JooOIcuzO0YRFioHwcBy&#10;kfG4A0Ku5iCrUv5fUP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANuEB5nkCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOooRwt8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658275;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA24QHmeQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGdYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xms66XDLjJlvsSPH3l51daGbZUPFdiC54MhZ8pKKCu7KviPx8WH&#10;z5wFFLYUBqwq+E4FfjV9/+6ycRM1gjWYUnlGQWyYNK7ga0Q3ybIg16oWYQBOWVJq8LVAuvpVVnrR&#10;UPTaZKPh8DxrwJfOg1Qh0N/rTsmnKb7WSuKd1kEhMwWnt2E6fTqX8cyml2Ky8sKtK9k/Q/zDK2pR&#10;WUp6CHUtULCNr/4KVVfSQwCNAwl1BlpXUqUaqJp8+KKah7VwKtVC4AR3gCn8v7Dydvvg7j3D9gu0&#10;1MAISOPCJNDPWE+rfR2/9FJGeoJwd4BNtchkdMrHOfWCM0m6fJRfjBKu2dHb+YBfFdQsCgX31JaE&#10;ltjeBKSMZLo3ickCmKpcVMakS6SCmhvPtoKaaDC9kTz+sDKWNQU//3g2TIEtRPcusrExjEpk6NMd&#10;K0wS7oyKNsZ+V5pVZSr0ldxCSmUP+ZN1tNKU6i2Ovf3xVW9x7uogj5QZLB6c68qCT9Wn6TlCVv7c&#10;Q6Y7ewL8pO4oYrtsqfCCjw8MWEK5I2J46GYmOLmoqHs3IuC98DQk1HAafLyjQxsg9KGXOFuD//3a&#10;/2hP3CUtZw0NXcHDr43wijPzzRKrL/LxOE5puozPPhGRmD/VLE81dlPPgSiR04pxMonRHs1e1B7q&#10;J9oPs5iVVMJKyl1w3Itz7FYB7RepZrNkRHPpBN7YBydj6Ahz5OZj+yS86wmMRP1b2I+nmLzgcWcb&#10;PYObbZC4mEgege5Q7RtAM5243++fuDRO78nquCWnzwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADbhAeZ5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="66A74B40" w14:textId="55B156F6" w:rsidR="00244011" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="7AB30DC1" w14:textId="2D486144" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005237E5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="1979560862"/>
+                        <w:id w:val="-2075733039"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="583806168"/>
+                        <w:id w:val="1776739484"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-[...932 lines deleted...]
-                          <w:t xml:space="preserve"> </w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22A48FAB" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="75851FB8" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="504A4FC9" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46297F44" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
-[...687 lines deleted...]
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="7" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6A372439" w14:textId="16F23B48" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="25B2483F" w14:textId="60080384" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004A41FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-1058393475"/>
+                              <w:id w:val="-2028707321"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="917907110"/>
+                              <w:id w:val="208232077"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlvGe/eAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxxnabcGcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvj995PSyrQ3bKh8qsAXPB0POlJVQVvap4D8eFh8+&#10;cxZQ2FIYsKrgOxX45ez9u2njJmoEazCl8oyC2DBpXMHXiG6SZUGuVS3CAJyypNTga4F09U9Z6UVD&#10;0WuTjYbD86wBXzoPUoVAf687JZ+l+ForiXdaB4XMFJxqw3T6dK7imc2mYvLkhVtXsi9D/EMVtags&#10;JT2EuhYo2MZXf4WqK+khgMaBhDoDrSupUg/UTT580c1yLZxKvRA4wR1gCv8vrLzdLt29Z9h+gZYe&#10;MALSuDAJ9DP202pfxy9VykhPEO4OsKkWmYxO+Tint+BMki4f5RejhGt29HY+4FcFNYtCwT09S0JL&#10;bG8CUkYy3ZvEZAFMVS4qY9IlUkFdGc+2gh7RYKqRPP6wMpY1BT//eDZMgS1E9y6ysTGMSmTo0x07&#10;TBLujIo2xn5XmlVlavSV3EJKZQ/5k3W00pTqLY69/bGqtzh3fZBHygwWD851ZcGn7tP0HCErf+4h&#10;0509AX7SdxSxXbXUeMHP9gRYQbkjXnjoRiY4uajo8W5EwHvhaUbovWnu8Y4ObYDAh17ibA3+92v/&#10;oz1Rl7ScNTRzBQ+/NsIrzsw3S6S+yMfjOKTpMj77RDxi/lSzOtXYTX0FxIicNoyTSYz2aPai9lA/&#10;0nqYx6ykElZS7oLjXrzCbhPQepFqPk9GNJZO4I1dOhlDR5QjNR/aR+Fdz18k5t/CfjrF5AWNO9vo&#10;Gdx8g0TFxPGIc4dqjz+NdKJ+v37izji9J6vjkpw9AwAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlvGe/eAIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6A372439" w14:textId="16F23B48" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="25B2483F" w14:textId="60080384" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005237E5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-1058393475"/>
+                        <w:id w:val="-2028707321"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="917907110"/>
+                        <w:id w:val="208232077"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02884D9B" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="2D4B661A" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="6" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0ECF9640" w14:textId="4ED82A91" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="3A9ADB85" w14:textId="60581CC6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004A41FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-429117476"/>
+                              <w:id w:val="567852167"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="1611858562"/>
+                              <w:id w:val="-51465481"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658268;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlbMYbdwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0jTFTaipqgDMU1C&#10;gFYmnl3HptEcn2dfm3R/PWcn/RjjhWkvzjn3/fPvbnrRNYZtlA812JLnJyPOlJVQ1fap5D8erj98&#10;5iygsJUwYFXJtyrwi9n7d9PWFWoMKzCV8oyC2FC0ruQrRFdkWZAr1YhwAk5ZUmrwjUC6+qes8qKl&#10;6I3JxqPRWdaCr5wHqUKgv1e9ks9SfK2VxDutg0JmSk61YTp9OpfxzGZTUTx54Va1HMoQ/1BFI2pL&#10;SfehrgQKtvb1X6GaWnoIoPFEQpOB1rVUqQfqJh+96GaxEk6lXgic4PYwhf8XVt5uFu7eM+y+QEcP&#10;GAFpXSgC/Yz9dNo38UuVMtIThNs9bKpDJqNTPsnpLTiTpMvH+fk44ZodvJ0P+FVBw6JQck/PktAS&#10;m5uAlJFMdyYxWQBTV9e1MekSqaAujWcbQY9oMNVIHn9YGcvakp99PB2lwBaiex/Z2BhGJTIM6Q4d&#10;Jgm3RkUbY78rzeoqNfpKbiGlsvv8yTpaaUr1FsfB/lDVW5z7PsgjZQaLe+emtuBT92l6DpBVP3eQ&#10;6d6eAD/qO4rYLTtqnBDcEWAJ1ZZ44aEfmeDkdU2PdyMC3gtPM0LvTXOPd3RoAwQ+DBJnK/C/X/sf&#10;7Ym6pOWspZkrefi1Fl5xZr5ZIvV5PpnEIU2Xyekn4hHzx5rlscaum0sgRuS0YZxMYrRHsxO1h+aR&#10;1sM8ZiWVsJJylxx34iX2m4DWi1TzeTKisXQCb+zCyRg6ohyp+dA9Cu8G/iIx/xZ20ymKFzTubaNn&#10;cPM1EhUTxyPOPaoD/jTSifrD+ok74/ierA5LcvYMAAD//wMAUEsDBBQABgAIAAAAIQAWcxKV4AAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3TRo0qbZFBU9WCjFVuh1mx2z&#10;wexsyG7a+O8dT3p6DO/x5nvlenKdOOMQWk8K5rMEBFLtTUuNgo/D690CRIiajO48oYJvDLCurq9K&#10;XRh/oXc872MjuIRCoRXYGPtCylBbdDrMfI/E3qcfnI58Do00g75wuetkmiSZdLol/mB1j88W66/9&#10;6BQctk9mlGYyby/1drPDo9zY+51StzfT4wpExCn+heEXn9GhYqaTH8kE0SnIlhlviQrylJUDi/wh&#10;B3FSsJynIKtS/l9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlbMYbdwIAAGwFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWcxKV4AAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="0ECF9640" w14:textId="4ED82A91" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="3A9ADB85" w14:textId="60581CC6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005237E5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-429117476"/>
+                        <w:id w:val="567852167"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="1611858562"/>
+                        <w:id w:val="-51465481"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72B69344" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
+  <w:p w14:paraId="386C6632" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+    <w:pPr>
+      <w:pStyle w:val="Brdtext"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D7E6FE5" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00664D04">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7C6F8B3A" wp14:editId="5E3D2E53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>373380</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>451485</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="9" name="Textruta 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3993D65E" w14:textId="6BC28A60" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00664D04">
+                        <w:p w14:paraId="2E4099B4" w14:textId="5ED8A860" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004A41FE" w:rsidP="00664D04">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="-282661005"/>
+                              <w:id w:val="-22473183"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="-2082204221"/>
+                              <w:id w:val="856006970"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C6F8B3A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29.4pt;margin-top:35.55pt;width:89.85pt;height:9.6pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8H9EeAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjYlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgHf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0O1Vr+SzFF9rJfFO66CQmZLT2zB9ffou4zebTUXx5IVb1XJ4hviHVzSi&#10;tpR0H+pKoGBrX/8VqqmlhwAaTyQ0GWhdS5VqoGry0YtqFivhVKqFwAluD1P4f2Hl7Wbh7j3D7gt0&#10;1MAISOtCEegy1tNp38Q/vZSRniDc7mFTHTIZnfJJTr3gTJIuH+fn44RrdvB2PuBXBQ2LQsk9tSWh&#10;JTY3ASkjme5MYrIApq6ua2PSIVJBXRrPNoKaaDC9kTz+sDKWtSU/+3g6SoEtRPc+srExjEpkGNId&#10;KkwSbo2KNsZ+V5rVVSr0ldxCSmX3+ZN1tNKU6i2Og/3hVW9x7usgj5QZLO6dm9qCT9Wn6TlAVv3c&#10;QaZ7ewL8qO4oYrfsqHBqX2pdvFpCtSVieOhnJjh5XVP3bkTAe+FpSKjhNPh4Rx9tgNCHQeJsBf73&#10;a/fRnrhLWs5aGrqSh19r4RVn5pslVp/nk0mc0nSYnH4iIjF/rFkea+y6uQSiRE4rxskkRns0O1F7&#10;aB5pP8xjVlIJKyl3yXEnXmK/Cmi/SDWfJyOaSyfwxi6cjKEjzJGbD92j8G4gMBL1b2E3nqJ4wePe&#10;NnoGN18jcTGR/IDq0ACa6cT9Yf/EpXF8TlaHLTl7BgAA//8DAFBLAwQUAAYACAAAACEAq02CE98A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOWgohZFMVBAcqVRUtElc3&#10;XuKo8TqKnTb8PeYEx9GMZt4Uq9G24ky9bxwjpLMEBHHldMM1wsfh9SYD4YNirVrHhPBNHlbl5KpQ&#10;uXYXfqfzPtQilrDPFYIJocul9JUhq/zMdcTR+3K9VSHKvpa6V5dYbls5T5I7aVXDccGojp4NVaf9&#10;YBEO2yc9SD3qt5dqu9nRp9yY2x3i9XRcP4IINIa/MPziR3QoI9PRDay9aBGWWSQPCPdpCiL680W2&#10;BHFEeEgWIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCo8H9EeAIAAG0FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrTYIT3wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3993D65E" w14:textId="6BC28A60" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00664D04">
+                  <w:p w14:paraId="2E4099B4" w14:textId="5ED8A860" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005237E5" w:rsidP="00664D04">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="-282661005"/>
+                        <w:id w:val="-22473183"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="-2082204221"/>
+                        <w:id w:val="856006970"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3018E869" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="25C92226" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6C270289" wp14:editId="2F99408D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4419600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>457200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1141200" cy="121920"/>
               <wp:effectExtent l="0" t="0" r="1905" b="3810"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="8" name="Textruta 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1141200" cy="121920"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6D9C39D4" w14:textId="33D41EC7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="003925E1" w:rsidP="00A118D8">
+                        <w:p w14:paraId="685844ED" w14:textId="458B95F6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="004A41FE" w:rsidP="00A118D8">
                           <w:pPr>
                             <w:pStyle w:val="Brdtext"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="NummerEtikett"/>
                               <w:tag w:val="NummerEtikett"/>
-                              <w:id w:val="986058692"/>
+                              <w:id w:val="984745298"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00DE4719">
+                              <w:r w:rsidR="00957270">
                                 <w:t>Prop.</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                           <w:r w:rsidR="00244011">
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:sdt>
                             <w:sdtPr>
                               <w:alias w:val="Nummer"/>
                               <w:tag w:val="Nummer"/>
-                              <w:id w:val="437494264"/>
+                              <w:id w:val="1947722851"/>
                               <w:lock w:val="sdtContentLocked"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r w:rsidR="00A8204C">
-                                <w:t>2025/26:256</w:t>
+                              <w:r w:rsidR="00634EFC">
+                                <w:t>2025/26:309</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6C270289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:348pt;margin-top:36pt;width:89.85pt;height:9.6pt;z-index:251658269;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXQjCReQIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nabcacYqsRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xms66XDLjJlvsSPHzm96BrDNsqHGmzJ85MRZ8pKqGr7VPIfD9cf&#10;PnMWUNhKGLCq5FsV+MXs/btp6wo1hhWYSnlGQWwoWlfyFaIrsizIlWpEOAGnLCk1+EYgXf1TVnnR&#10;UvTGZOPR6CxrwVfOg1Qh0N+rXslnKb7WSuKd1kEhMyWnt2E6fTqX8cxmU1E8eeFWtRyeIf7hFY2o&#10;LSXdh7oSKNja13+FamrpIYDGEwlNBlrXUqUaqJp89KKaxUo4lWohcILbwxT+X1h5u1m4e8+w+wId&#10;NTAC0rpQBPoZ6+m0b+KXXspITxBu97CpDpmMTvkkp15wJkmXj/PzccI1O3g7H/CrgoZFoeSe2pLQ&#10;EpubgJSRTHcmMVkAU1fXtTHpEqmgLo1nG0FNNJjeSB5/WBnL2pKffTwdpcAWonsf2dgYRiUyDOkO&#10;FSYJt0ZFG2O/K83qKhX6Sm4hpbL7/Mk6WmlK9RbHwf7wqrc493WQR8oMFvfOTW3Bp+rT9Bwgq37u&#10;INO9PQF+VHcUsVt2VHjs5Y4BS6i2RAwP/cwEJ69r6t6NCHgvPA0JNZwGH+/o0AYIfRgkzlbgf7/2&#10;P9oTd0nLWUtDV/Lway284sx8s8Tq83wyiVOaLpPTT0Qk5o81y2ONXTeXQJTIacU4mcRoj2Ynag/N&#10;I+2HecxKKmEl5S457sRL7FcB7Rep5vNkRHPpBN7YhZMxdIQ5cvOhexTeDQRGov4t7MZTFC943NtG&#10;z+DmayQuJpJHoHtUhwbQTCfuD/snLo3je7I6bMnZMwAAAP//AwBQSwMEFAAGAAgAAAAhABZzEpXg&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdNGjSptkUFT1YKMVW6HWb&#10;HbPB7GzIbtr47x1PenoM7/Hme+V6cp044xBaTwrmswQEUu1NS42Cj8Pr3QJEiJqM7jyhgm8MsK6u&#10;r0pdGH+hdzzvYyO4hEKhFdgY+0LKUFt0Osx8j8Tepx+cjnwOjTSDvnC562SaJJl0uiX+YHWPzxbr&#10;r/3oFBy2T2aUZjJvL/V2s8Oj3Nj7nVK3N9PjCkTEKf6F4Ref0aFippMfyQTRKciWGW+JCvKUlQOL&#10;/CEHcVKwnKcgq1L+X1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANdCMJF5AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABZzEpXgAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" o:allowoverlap="f" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="6D9C39D4" w14:textId="33D41EC7" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="00472233" w:rsidP="00A118D8">
+                  <w:p w14:paraId="685844ED" w14:textId="458B95F6" w:rsidR="00244011" w:rsidRPr="00756E21" w:rsidRDefault="005237E5" w:rsidP="00A118D8">
                     <w:pPr>
                       <w:pStyle w:val="Brdtext"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="NummerEtikett"/>
                         <w:tag w:val="NummerEtikett"/>
-                        <w:id w:val="986058692"/>
+                        <w:id w:val="984745298"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]/@etikett" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00DE4719">
+                        <w:r w:rsidR="00957270">
                           <w:t>Prop.</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                     <w:r w:rsidR="00244011">
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:sdt>
                       <w:sdtPr>
                         <w:alias w:val="Nummer"/>
                         <w:tag w:val="Nummer"/>
-                        <w:id w:val="437494264"/>
+                        <w:id w:val="1947722851"/>
                         <w:lock w:val="sdtContentLocked"/>
                         <w:dataBinding w:prefixMappings="xmlns:ns0='http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd'" w:xpath="/ns0:dokumentvärden[1]/ns0:dokumentnummer[1]" w:storeItemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}"/>
                         <w:text/>
                       </w:sdtPr>
                       <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:r w:rsidR="00A8204C">
-[...189 lines deleted...]
-                          <w:t>2025/26:256</w:t>
+                        <w:r w:rsidR="00634EFC">
+                          <w:t>2025/26:309</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="358846BC" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
+  <w:p w14:paraId="4D72CD52" w14:textId="77777777" w:rsidR="00244011" w:rsidRDefault="00244011" w:rsidP="00EE1584">
     <w:pPr>
       <w:pStyle w:val="Brdtext"/>
     </w:pPr>
-    <w:r>
-[...174 lines deleted...]
-    </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="531A9522"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B22A75AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B064D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="026161C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04206CBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A386DF5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -47546,57 +24456,57 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045727E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:numStyleLink w:val="RKrubrik1-4"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B66FE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:styleLink w:val="RKstrecklistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrlistaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklistaram"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -47679,57 +24589,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06441E01"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="094A1350"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="874C1294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -47789,57 +24699,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C484E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D76163D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D8D278"/>
     <w:lvl w:ilvl="0" w:tplc="FCFCF040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="675CCC20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -47908,51 +24818,51 @@
     <w:lvl w:ilvl="7" w:tplc="E92AB558" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9CB8B256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12393F3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:styleLink w:val="RKstrecklista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterstrecklista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Strecklista"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -48033,51 +24943,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EC6E5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:styleLink w:val="RKnummerlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternumreradlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -48157,51 +25067,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="197B46EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:styleLink w:val="RKpunktlista"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpunktlista"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -48284,51 +25194,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199F21EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC762F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -48411,63 +25321,63 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324031"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EAD06AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24993A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EB89F6E"/>
     <w:styleLink w:val="RKrubrik1-4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -48554,57 +25464,57 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F04E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07E8A37C"/>
     <w:numStyleLink w:val="RKstrecklistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25B82ACD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73C09A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
@@ -48664,57 +25574,57 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A1355EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BF62863"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -48756,51 +25666,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372C411F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B2E566E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -48897,51 +25807,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7539"/>
         </w:tabs>
         <w:ind w:left="7823" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8616"/>
         </w:tabs>
         <w:ind w:left="8900" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39647D17"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE44696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Rubrik2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -49031,51 +25941,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3772BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D944974"/>
     <w:lvl w:ilvl="0" w:tplc="7532A3CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Innehll4"/>
       <w:lvlText w:val="Bilaga %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -49122,57 +26032,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD21564"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF67402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:styleLink w:val="RKpunktlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefterpkt-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaram"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -49256,81 +26166,81 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43612E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A626CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="489C4783"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD01921"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="089CCD3C"/>
     <w:numStyleLink w:val="RKpunktlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53191FCC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58A86BDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:styleLink w:val="RKnumreradlistaram"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Brdtextefternr-listaram"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlistaram"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -49436,1477 +26346,1435 @@
           <w:tab w:val="num" w:pos="5160"/>
         </w:tabs>
         <w:ind w:left="5500" w:hanging="2665"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5670"/>
         </w:tabs>
         <w:ind w:left="6294" w:hanging="2438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58FE4B62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77F4358A"/>
     <w:numStyleLink w:val="RKnumreradlistaram"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A00B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4B9E585A"/>
     <w:numStyleLink w:val="RKnummerlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603A5610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="621E5655"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85CA2C1E"/>
     <w:numStyleLink w:val="RKpunktlista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62A7665E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E7806"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="755223B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70D898A8"/>
     <w:numStyleLink w:val="RKstrecklista"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60911509">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1229926071">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="73554473">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1229926071">
+  <w:num w:numId="4" w16cid:durableId="734428684">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="73554473">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="5" w16cid:durableId="868490676">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="734428684">
+  <w:num w:numId="6" w16cid:durableId="597104048">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="868490676">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="7" w16cid:durableId="836459267">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151796365">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1274170200">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="508256887">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1676959670">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="524560718">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="7"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1834562801">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1637180406">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="840197462">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1558323982">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1309016888">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1464157065">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2077051901">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="901908029">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1898121741">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="696854227">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="982778859">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2102407660">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="556403597">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="847603360">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1846094413">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Numreradlista"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1269047988">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1151949666">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="815949773">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1037857484">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1915698394">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1593665405">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="178811758">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="316424554">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1151949666">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="36" w16cid:durableId="1025905477">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="815949773">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="37" w16cid:durableId="4476604">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1037857484">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="38" w16cid:durableId="402145859">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1915698394">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="39" w16cid:durableId="1232156023">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1593665405">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="40" w16cid:durableId="1796826326">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="178811758">
-[...2 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="316424554">
+  <w:num w:numId="41" w16cid:durableId="1454207087">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1025905477">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="42" w16cid:durableId="2104447184">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="4476604">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="43" w16cid:durableId="1849058214">
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="158"/>
+  <w:zoom w:percent="200"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CF189A"/>
+    <w:rsidRoot w:val="006763B9"/>
     <w:rsid w:val="000023F8"/>
-    <w:rsid w:val="000036F4"/>
-    <w:rsid w:val="00005DFF"/>
+    <w:rsid w:val="00002B9E"/>
+    <w:rsid w:val="0000494A"/>
     <w:rsid w:val="000070E2"/>
     <w:rsid w:val="0000783D"/>
     <w:rsid w:val="000106C3"/>
-    <w:rsid w:val="000112B6"/>
     <w:rsid w:val="000112FE"/>
     <w:rsid w:val="000127FF"/>
     <w:rsid w:val="000140A3"/>
     <w:rsid w:val="000163C7"/>
+    <w:rsid w:val="00017F50"/>
     <w:rsid w:val="000211BF"/>
     <w:rsid w:val="00025171"/>
+    <w:rsid w:val="00026EDB"/>
     <w:rsid w:val="000276E3"/>
     <w:rsid w:val="00032E6D"/>
     <w:rsid w:val="00040A0F"/>
-    <w:rsid w:val="0004109B"/>
-    <w:rsid w:val="00041213"/>
     <w:rsid w:val="00043AB1"/>
     <w:rsid w:val="00043EBE"/>
     <w:rsid w:val="00046417"/>
-    <w:rsid w:val="00046CAD"/>
     <w:rsid w:val="00047664"/>
-    <w:rsid w:val="0004766F"/>
-    <w:rsid w:val="00047F3C"/>
+    <w:rsid w:val="00051277"/>
+    <w:rsid w:val="00052FEF"/>
+    <w:rsid w:val="00053176"/>
     <w:rsid w:val="00055486"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000631A9"/>
-    <w:rsid w:val="00063E5D"/>
     <w:rsid w:val="00067524"/>
     <w:rsid w:val="00070DFE"/>
     <w:rsid w:val="00072689"/>
-    <w:rsid w:val="00072A68"/>
-    <w:rsid w:val="000736F4"/>
+    <w:rsid w:val="000728CB"/>
+    <w:rsid w:val="00074336"/>
     <w:rsid w:val="00075F2D"/>
     <w:rsid w:val="000761F8"/>
-    <w:rsid w:val="00081900"/>
+    <w:rsid w:val="00076E7E"/>
+    <w:rsid w:val="00077566"/>
     <w:rsid w:val="0008203A"/>
-    <w:rsid w:val="0008439D"/>
     <w:rsid w:val="00085ABB"/>
     <w:rsid w:val="00085AEF"/>
     <w:rsid w:val="00085EFF"/>
-    <w:rsid w:val="000862CE"/>
     <w:rsid w:val="000879B3"/>
-    <w:rsid w:val="0009115E"/>
     <w:rsid w:val="0009544E"/>
+    <w:rsid w:val="00095A8E"/>
+    <w:rsid w:val="00095AAE"/>
     <w:rsid w:val="00096CFD"/>
     <w:rsid w:val="000978DE"/>
     <w:rsid w:val="000A1209"/>
-    <w:rsid w:val="000A2548"/>
     <w:rsid w:val="000A40DD"/>
     <w:rsid w:val="000A6489"/>
     <w:rsid w:val="000A66BE"/>
     <w:rsid w:val="000A6F2D"/>
-    <w:rsid w:val="000B050D"/>
+    <w:rsid w:val="000A75E2"/>
     <w:rsid w:val="000B3DDA"/>
-    <w:rsid w:val="000B604C"/>
     <w:rsid w:val="000B7DEE"/>
     <w:rsid w:val="000C0142"/>
     <w:rsid w:val="000C0772"/>
     <w:rsid w:val="000C5CDD"/>
     <w:rsid w:val="000C7233"/>
-    <w:rsid w:val="000D32D4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000E67A2"/>
+    <w:rsid w:val="000E0C34"/>
+    <w:rsid w:val="000E5B5D"/>
     <w:rsid w:val="000E67B7"/>
     <w:rsid w:val="000E6A30"/>
-    <w:rsid w:val="000E7CF1"/>
     <w:rsid w:val="000E7DA9"/>
-    <w:rsid w:val="000F0AF7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F1D13"/>
     <w:rsid w:val="000F4DD6"/>
     <w:rsid w:val="000F73EB"/>
-    <w:rsid w:val="00100679"/>
+    <w:rsid w:val="000F7D29"/>
     <w:rsid w:val="001028C5"/>
-    <w:rsid w:val="00102B3D"/>
-    <w:rsid w:val="00106567"/>
     <w:rsid w:val="00107129"/>
     <w:rsid w:val="00110C85"/>
-    <w:rsid w:val="00111C13"/>
     <w:rsid w:val="00113CC6"/>
     <w:rsid w:val="00115516"/>
     <w:rsid w:val="00116299"/>
     <w:rsid w:val="001166EB"/>
     <w:rsid w:val="0012094D"/>
-    <w:rsid w:val="00121981"/>
     <w:rsid w:val="00122565"/>
     <w:rsid w:val="0012360F"/>
-    <w:rsid w:val="00125D38"/>
+    <w:rsid w:val="0012489D"/>
     <w:rsid w:val="00125F18"/>
     <w:rsid w:val="00127836"/>
-    <w:rsid w:val="0013154C"/>
     <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00134183"/>
     <w:rsid w:val="0013464D"/>
     <w:rsid w:val="00135343"/>
     <w:rsid w:val="00144361"/>
     <w:rsid w:val="001456A0"/>
-    <w:rsid w:val="00145DF8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00150CB2"/>
+    <w:rsid w:val="0014709D"/>
+    <w:rsid w:val="00150766"/>
     <w:rsid w:val="00152749"/>
     <w:rsid w:val="00152BB9"/>
     <w:rsid w:val="001531B4"/>
-    <w:rsid w:val="001531B5"/>
     <w:rsid w:val="00155500"/>
+    <w:rsid w:val="001564BE"/>
     <w:rsid w:val="00157EF7"/>
+    <w:rsid w:val="00161831"/>
+    <w:rsid w:val="00162623"/>
     <w:rsid w:val="00162BB7"/>
+    <w:rsid w:val="00162EA3"/>
     <w:rsid w:val="00163D57"/>
     <w:rsid w:val="00166139"/>
-    <w:rsid w:val="00170D04"/>
     <w:rsid w:val="00174E46"/>
+    <w:rsid w:val="00175656"/>
     <w:rsid w:val="00175A45"/>
-    <w:rsid w:val="0017666A"/>
     <w:rsid w:val="00176E54"/>
     <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00182B6D"/>
+    <w:rsid w:val="0018487F"/>
+    <w:rsid w:val="001854EC"/>
     <w:rsid w:val="00185AD6"/>
+    <w:rsid w:val="001860FB"/>
     <w:rsid w:val="00186929"/>
     <w:rsid w:val="0019074D"/>
+    <w:rsid w:val="00193C54"/>
     <w:rsid w:val="00194C95"/>
     <w:rsid w:val="00195571"/>
-    <w:rsid w:val="00196C21"/>
     <w:rsid w:val="001A0FB9"/>
     <w:rsid w:val="001A465E"/>
     <w:rsid w:val="001A4767"/>
     <w:rsid w:val="001A5048"/>
     <w:rsid w:val="001A6FAB"/>
-    <w:rsid w:val="001B4390"/>
-    <w:rsid w:val="001B49E6"/>
+    <w:rsid w:val="001B2194"/>
     <w:rsid w:val="001B7CDA"/>
     <w:rsid w:val="001C0D83"/>
     <w:rsid w:val="001C4647"/>
     <w:rsid w:val="001D0157"/>
     <w:rsid w:val="001D0638"/>
     <w:rsid w:val="001D1007"/>
     <w:rsid w:val="001D2B7C"/>
     <w:rsid w:val="001D3465"/>
     <w:rsid w:val="001D4287"/>
+    <w:rsid w:val="001D60BD"/>
+    <w:rsid w:val="001D67C8"/>
     <w:rsid w:val="001D7D3E"/>
+    <w:rsid w:val="001E1BC1"/>
+    <w:rsid w:val="001E2755"/>
+    <w:rsid w:val="001F3671"/>
     <w:rsid w:val="001F5CE5"/>
     <w:rsid w:val="001F782A"/>
     <w:rsid w:val="002001F8"/>
-    <w:rsid w:val="00200E65"/>
     <w:rsid w:val="00203904"/>
     <w:rsid w:val="00203FAB"/>
+    <w:rsid w:val="002048C3"/>
     <w:rsid w:val="0020543F"/>
-    <w:rsid w:val="00207BF6"/>
     <w:rsid w:val="00211E15"/>
-    <w:rsid w:val="002123B0"/>
     <w:rsid w:val="002132D5"/>
-    <w:rsid w:val="00226BE9"/>
+    <w:rsid w:val="002255B8"/>
+    <w:rsid w:val="00227991"/>
+    <w:rsid w:val="0023259C"/>
     <w:rsid w:val="00233E31"/>
     <w:rsid w:val="00235765"/>
-    <w:rsid w:val="0023580E"/>
-    <w:rsid w:val="00235A96"/>
     <w:rsid w:val="002367E5"/>
     <w:rsid w:val="002405D8"/>
+    <w:rsid w:val="002420DB"/>
+    <w:rsid w:val="00242B2D"/>
     <w:rsid w:val="00244011"/>
     <w:rsid w:val="00244906"/>
-    <w:rsid w:val="002462F4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00251E4E"/>
+    <w:rsid w:val="0024547F"/>
     <w:rsid w:val="00252C4D"/>
+    <w:rsid w:val="00257F6C"/>
+    <w:rsid w:val="00260110"/>
     <w:rsid w:val="002603EF"/>
-    <w:rsid w:val="00261C49"/>
-    <w:rsid w:val="00261CC9"/>
+    <w:rsid w:val="00262AED"/>
     <w:rsid w:val="00263274"/>
     <w:rsid w:val="00263817"/>
-    <w:rsid w:val="00264CA1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00266D5E"/>
     <w:rsid w:val="002675C4"/>
+    <w:rsid w:val="00276627"/>
     <w:rsid w:val="002818CA"/>
     <w:rsid w:val="002859A1"/>
     <w:rsid w:val="00285A6F"/>
     <w:rsid w:val="00287045"/>
-    <w:rsid w:val="002909C9"/>
-    <w:rsid w:val="00290E1A"/>
     <w:rsid w:val="0029293D"/>
     <w:rsid w:val="00292E0F"/>
     <w:rsid w:val="00294B19"/>
     <w:rsid w:val="00295225"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00297A80"/>
     <w:rsid w:val="002A1E80"/>
     <w:rsid w:val="002A2948"/>
-    <w:rsid w:val="002A760D"/>
+    <w:rsid w:val="002A6C48"/>
     <w:rsid w:val="002B01BF"/>
     <w:rsid w:val="002B12FD"/>
-    <w:rsid w:val="002B33C7"/>
     <w:rsid w:val="002B7EB5"/>
     <w:rsid w:val="002C14EF"/>
     <w:rsid w:val="002C1EBF"/>
-    <w:rsid w:val="002C2E1D"/>
+    <w:rsid w:val="002C3EC1"/>
     <w:rsid w:val="002C49A5"/>
-    <w:rsid w:val="002C5F99"/>
-    <w:rsid w:val="002C6564"/>
     <w:rsid w:val="002D09C9"/>
     <w:rsid w:val="002D2ED8"/>
+    <w:rsid w:val="002D3E99"/>
+    <w:rsid w:val="002D6610"/>
     <w:rsid w:val="002D6A16"/>
-    <w:rsid w:val="002D76A1"/>
     <w:rsid w:val="002E219E"/>
-    <w:rsid w:val="002E521A"/>
-    <w:rsid w:val="002E56AC"/>
+    <w:rsid w:val="002E295A"/>
     <w:rsid w:val="002E57AD"/>
     <w:rsid w:val="002E5F6A"/>
     <w:rsid w:val="002E60D4"/>
-    <w:rsid w:val="002E6CBD"/>
     <w:rsid w:val="002E7485"/>
     <w:rsid w:val="002F073E"/>
     <w:rsid w:val="002F434A"/>
     <w:rsid w:val="002F4A14"/>
     <w:rsid w:val="002F4DD9"/>
-    <w:rsid w:val="00302813"/>
+    <w:rsid w:val="00303735"/>
     <w:rsid w:val="0031012B"/>
+    <w:rsid w:val="00312AEA"/>
     <w:rsid w:val="00312E5A"/>
-    <w:rsid w:val="003136B2"/>
     <w:rsid w:val="00317CC4"/>
     <w:rsid w:val="00320896"/>
     <w:rsid w:val="00327E6C"/>
     <w:rsid w:val="00332455"/>
-    <w:rsid w:val="00332761"/>
     <w:rsid w:val="00332DE2"/>
-    <w:rsid w:val="003361A4"/>
+    <w:rsid w:val="00333265"/>
     <w:rsid w:val="0034001E"/>
     <w:rsid w:val="00342D4D"/>
-    <w:rsid w:val="00342F2A"/>
     <w:rsid w:val="00344E28"/>
-    <w:rsid w:val="0034614B"/>
-    <w:rsid w:val="00346A6B"/>
     <w:rsid w:val="0034791C"/>
+    <w:rsid w:val="00347B78"/>
     <w:rsid w:val="00351E66"/>
     <w:rsid w:val="0035347F"/>
     <w:rsid w:val="0035356C"/>
     <w:rsid w:val="00355582"/>
     <w:rsid w:val="003605D4"/>
     <w:rsid w:val="00360677"/>
     <w:rsid w:val="003612EA"/>
+    <w:rsid w:val="00361957"/>
+    <w:rsid w:val="003619EE"/>
     <w:rsid w:val="00361ABA"/>
     <w:rsid w:val="00362009"/>
     <w:rsid w:val="00362B62"/>
-    <w:rsid w:val="00370208"/>
     <w:rsid w:val="0037021E"/>
-    <w:rsid w:val="0037158E"/>
     <w:rsid w:val="00371D07"/>
+    <w:rsid w:val="003721EB"/>
     <w:rsid w:val="00376669"/>
     <w:rsid w:val="00381C02"/>
     <w:rsid w:val="0038525D"/>
     <w:rsid w:val="00385C7A"/>
     <w:rsid w:val="0038735C"/>
     <w:rsid w:val="00390A6D"/>
-    <w:rsid w:val="003925E1"/>
+    <w:rsid w:val="0039109F"/>
     <w:rsid w:val="00397521"/>
     <w:rsid w:val="003A1544"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B0EF7"/>
-    <w:rsid w:val="003B1930"/>
     <w:rsid w:val="003B26C6"/>
+    <w:rsid w:val="003B3237"/>
+    <w:rsid w:val="003B3739"/>
+    <w:rsid w:val="003B5A08"/>
     <w:rsid w:val="003B735E"/>
     <w:rsid w:val="003C0194"/>
-    <w:rsid w:val="003C123E"/>
     <w:rsid w:val="003D02E8"/>
     <w:rsid w:val="003D0E6F"/>
-    <w:rsid w:val="003D1196"/>
     <w:rsid w:val="003D565A"/>
     <w:rsid w:val="003D6631"/>
     <w:rsid w:val="003E1270"/>
-    <w:rsid w:val="003E17DF"/>
     <w:rsid w:val="003E2E9A"/>
     <w:rsid w:val="003E3D11"/>
     <w:rsid w:val="003E4276"/>
     <w:rsid w:val="003F2744"/>
     <w:rsid w:val="003F3D8A"/>
     <w:rsid w:val="003F4295"/>
+    <w:rsid w:val="003F4C46"/>
+    <w:rsid w:val="003F5CE4"/>
     <w:rsid w:val="003F6CBA"/>
-    <w:rsid w:val="00402B39"/>
+    <w:rsid w:val="003F7559"/>
+    <w:rsid w:val="00400390"/>
+    <w:rsid w:val="0041138C"/>
     <w:rsid w:val="00414A77"/>
+    <w:rsid w:val="00415403"/>
     <w:rsid w:val="004158C3"/>
-    <w:rsid w:val="00420A18"/>
-    <w:rsid w:val="004222D5"/>
+    <w:rsid w:val="00420AF5"/>
+    <w:rsid w:val="00421C3B"/>
+    <w:rsid w:val="00421F41"/>
+    <w:rsid w:val="00425357"/>
     <w:rsid w:val="0042549F"/>
     <w:rsid w:val="0042561B"/>
     <w:rsid w:val="0042584F"/>
-    <w:rsid w:val="00425CA4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00430034"/>
     <w:rsid w:val="00432371"/>
-    <w:rsid w:val="004427DB"/>
     <w:rsid w:val="004457A0"/>
     <w:rsid w:val="00445801"/>
     <w:rsid w:val="00446747"/>
     <w:rsid w:val="00450482"/>
     <w:rsid w:val="004506DF"/>
-    <w:rsid w:val="00450EF5"/>
     <w:rsid w:val="00451C3E"/>
     <w:rsid w:val="00452D99"/>
+    <w:rsid w:val="00454A45"/>
     <w:rsid w:val="00454D1F"/>
-    <w:rsid w:val="004558A1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004626D2"/>
+    <w:rsid w:val="00456526"/>
     <w:rsid w:val="00465E66"/>
-    <w:rsid w:val="00472233"/>
+    <w:rsid w:val="00471354"/>
     <w:rsid w:val="004727BD"/>
-    <w:rsid w:val="004732F0"/>
     <w:rsid w:val="004734CD"/>
     <w:rsid w:val="004738C6"/>
     <w:rsid w:val="00474983"/>
+    <w:rsid w:val="0047512D"/>
     <w:rsid w:val="00477ABF"/>
-    <w:rsid w:val="004849A1"/>
     <w:rsid w:val="00484FCB"/>
-    <w:rsid w:val="00487B97"/>
     <w:rsid w:val="00487BE9"/>
     <w:rsid w:val="00490ACA"/>
     <w:rsid w:val="004917D3"/>
-    <w:rsid w:val="00495C4B"/>
-    <w:rsid w:val="00497BFC"/>
+    <w:rsid w:val="004929F7"/>
+    <w:rsid w:val="0049405D"/>
+    <w:rsid w:val="004A0ED6"/>
+    <w:rsid w:val="004A41FE"/>
     <w:rsid w:val="004A4D23"/>
-    <w:rsid w:val="004B2DC9"/>
+    <w:rsid w:val="004A7226"/>
+    <w:rsid w:val="004A7A26"/>
     <w:rsid w:val="004B45DA"/>
     <w:rsid w:val="004B5C2E"/>
     <w:rsid w:val="004B6A37"/>
     <w:rsid w:val="004B771E"/>
-    <w:rsid w:val="004C2A58"/>
+    <w:rsid w:val="004C382B"/>
     <w:rsid w:val="004C3AEF"/>
     <w:rsid w:val="004C6EBB"/>
     <w:rsid w:val="004C70F2"/>
-    <w:rsid w:val="004D53A7"/>
+    <w:rsid w:val="004D540E"/>
+    <w:rsid w:val="004D5730"/>
     <w:rsid w:val="004D6D83"/>
     <w:rsid w:val="004D7475"/>
     <w:rsid w:val="004D7A3D"/>
     <w:rsid w:val="004E0277"/>
+    <w:rsid w:val="004E56F7"/>
     <w:rsid w:val="004E62A0"/>
     <w:rsid w:val="004F013F"/>
     <w:rsid w:val="004F29B2"/>
-    <w:rsid w:val="004F46E3"/>
     <w:rsid w:val="004F4804"/>
-    <w:rsid w:val="004F7D4F"/>
-    <w:rsid w:val="0050051F"/>
+    <w:rsid w:val="0050034A"/>
     <w:rsid w:val="00500B7A"/>
     <w:rsid w:val="0050181A"/>
-    <w:rsid w:val="005023C0"/>
     <w:rsid w:val="00504ADE"/>
     <w:rsid w:val="00504FB2"/>
+    <w:rsid w:val="00506763"/>
     <w:rsid w:val="00506A6B"/>
     <w:rsid w:val="0050742E"/>
     <w:rsid w:val="00510DD2"/>
-    <w:rsid w:val="00510EB1"/>
     <w:rsid w:val="0051351F"/>
     <w:rsid w:val="00513F14"/>
+    <w:rsid w:val="00514E5A"/>
     <w:rsid w:val="00515EC7"/>
-    <w:rsid w:val="00517301"/>
-    <w:rsid w:val="00522A9D"/>
+    <w:rsid w:val="00517099"/>
+    <w:rsid w:val="005237E5"/>
+    <w:rsid w:val="00527EF3"/>
     <w:rsid w:val="005311C5"/>
     <w:rsid w:val="00533460"/>
     <w:rsid w:val="0053355B"/>
     <w:rsid w:val="00535212"/>
     <w:rsid w:val="005358B1"/>
     <w:rsid w:val="00536700"/>
     <w:rsid w:val="00537022"/>
     <w:rsid w:val="00537049"/>
-    <w:rsid w:val="00540804"/>
     <w:rsid w:val="00540DF7"/>
     <w:rsid w:val="0054196B"/>
     <w:rsid w:val="005429E7"/>
     <w:rsid w:val="00542DDB"/>
-    <w:rsid w:val="005433E4"/>
     <w:rsid w:val="00544938"/>
-    <w:rsid w:val="00546D8F"/>
     <w:rsid w:val="00552E8C"/>
-    <w:rsid w:val="00553111"/>
+    <w:rsid w:val="00555D09"/>
     <w:rsid w:val="00556424"/>
-    <w:rsid w:val="00560415"/>
+    <w:rsid w:val="005565B9"/>
+    <w:rsid w:val="00556EDC"/>
     <w:rsid w:val="00561D74"/>
     <w:rsid w:val="0056410E"/>
     <w:rsid w:val="00564D4D"/>
     <w:rsid w:val="005652A9"/>
-    <w:rsid w:val="005670B1"/>
     <w:rsid w:val="005722ED"/>
     <w:rsid w:val="00574282"/>
     <w:rsid w:val="00574F50"/>
+    <w:rsid w:val="005812FD"/>
     <w:rsid w:val="00584FCD"/>
+    <w:rsid w:val="005869A0"/>
     <w:rsid w:val="005870F4"/>
+    <w:rsid w:val="0059230E"/>
     <w:rsid w:val="005926A7"/>
-    <w:rsid w:val="005978D5"/>
     <w:rsid w:val="005A0098"/>
     <w:rsid w:val="005A2C12"/>
-    <w:rsid w:val="005A379B"/>
     <w:rsid w:val="005A3B52"/>
     <w:rsid w:val="005A3B8A"/>
-    <w:rsid w:val="005A445C"/>
     <w:rsid w:val="005A72C8"/>
     <w:rsid w:val="005A7EB1"/>
-    <w:rsid w:val="005B07B9"/>
-    <w:rsid w:val="005B1E7B"/>
+    <w:rsid w:val="005B3905"/>
+    <w:rsid w:val="005B3D13"/>
     <w:rsid w:val="005B49A2"/>
-    <w:rsid w:val="005B71E6"/>
     <w:rsid w:val="005C0FDC"/>
     <w:rsid w:val="005C11AF"/>
     <w:rsid w:val="005C2E5B"/>
     <w:rsid w:val="005C5DD2"/>
-    <w:rsid w:val="005D313B"/>
+    <w:rsid w:val="005D1558"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3B15"/>
-    <w:rsid w:val="005D4021"/>
     <w:rsid w:val="005E1131"/>
+    <w:rsid w:val="005E188E"/>
     <w:rsid w:val="005E3665"/>
+    <w:rsid w:val="005E3B67"/>
     <w:rsid w:val="005E3C60"/>
     <w:rsid w:val="005E3C87"/>
-    <w:rsid w:val="005E4109"/>
     <w:rsid w:val="005E5E8D"/>
     <w:rsid w:val="005E7780"/>
     <w:rsid w:val="005F089D"/>
     <w:rsid w:val="005F121F"/>
     <w:rsid w:val="005F13BA"/>
     <w:rsid w:val="005F2844"/>
     <w:rsid w:val="005F48D9"/>
     <w:rsid w:val="005F4EBB"/>
-    <w:rsid w:val="005F6898"/>
+    <w:rsid w:val="005F58E4"/>
     <w:rsid w:val="005F7386"/>
     <w:rsid w:val="00601BA2"/>
     <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="006042E5"/>
+    <w:rsid w:val="006045B7"/>
     <w:rsid w:val="0060650E"/>
     <w:rsid w:val="006115D2"/>
     <w:rsid w:val="00613168"/>
-    <w:rsid w:val="006171E8"/>
     <w:rsid w:val="00617215"/>
     <w:rsid w:val="00617D56"/>
     <w:rsid w:val="00626B7E"/>
-    <w:rsid w:val="00631932"/>
     <w:rsid w:val="00634C6C"/>
-    <w:rsid w:val="00640A7E"/>
+    <w:rsid w:val="00634EFC"/>
     <w:rsid w:val="00640C08"/>
+    <w:rsid w:val="00641B1C"/>
     <w:rsid w:val="0064389E"/>
-    <w:rsid w:val="006469CB"/>
+    <w:rsid w:val="00644BAD"/>
     <w:rsid w:val="0064723F"/>
-    <w:rsid w:val="0064769D"/>
     <w:rsid w:val="00650A95"/>
-    <w:rsid w:val="00651BE8"/>
+    <w:rsid w:val="00651EAA"/>
     <w:rsid w:val="0065293C"/>
     <w:rsid w:val="00652B2E"/>
-    <w:rsid w:val="00657657"/>
+    <w:rsid w:val="00653839"/>
+    <w:rsid w:val="00655D61"/>
     <w:rsid w:val="00664D04"/>
     <w:rsid w:val="0066533B"/>
     <w:rsid w:val="00667FC2"/>
     <w:rsid w:val="00670FDB"/>
     <w:rsid w:val="006737AA"/>
+    <w:rsid w:val="006738E6"/>
     <w:rsid w:val="00674574"/>
+    <w:rsid w:val="006763B9"/>
     <w:rsid w:val="00676699"/>
     <w:rsid w:val="00676752"/>
+    <w:rsid w:val="006815F3"/>
     <w:rsid w:val="00684F41"/>
     <w:rsid w:val="0068579B"/>
     <w:rsid w:val="006923D1"/>
     <w:rsid w:val="006949B8"/>
-    <w:rsid w:val="00697069"/>
     <w:rsid w:val="006A0759"/>
     <w:rsid w:val="006A2EEC"/>
     <w:rsid w:val="006A6FF1"/>
+    <w:rsid w:val="006B17E5"/>
     <w:rsid w:val="006B2E43"/>
-    <w:rsid w:val="006B61B9"/>
     <w:rsid w:val="006B6F5C"/>
+    <w:rsid w:val="006C24A2"/>
     <w:rsid w:val="006C3AFC"/>
     <w:rsid w:val="006C671A"/>
     <w:rsid w:val="006D232A"/>
     <w:rsid w:val="006D4A59"/>
     <w:rsid w:val="006D4C91"/>
     <w:rsid w:val="006D6F79"/>
-    <w:rsid w:val="006D7C9F"/>
+    <w:rsid w:val="006D7A67"/>
     <w:rsid w:val="006E0779"/>
-    <w:rsid w:val="006E08F3"/>
     <w:rsid w:val="006E0B12"/>
     <w:rsid w:val="006E234F"/>
     <w:rsid w:val="006E345B"/>
     <w:rsid w:val="006E34F6"/>
     <w:rsid w:val="006E4743"/>
     <w:rsid w:val="006E5A48"/>
     <w:rsid w:val="006E5BA0"/>
     <w:rsid w:val="006F1889"/>
     <w:rsid w:val="006F2296"/>
     <w:rsid w:val="006F4745"/>
-    <w:rsid w:val="006F7CE1"/>
-    <w:rsid w:val="00701600"/>
     <w:rsid w:val="007020D6"/>
     <w:rsid w:val="007030C4"/>
-    <w:rsid w:val="00704D7A"/>
     <w:rsid w:val="007064DA"/>
     <w:rsid w:val="00712EDD"/>
+    <w:rsid w:val="0071329D"/>
     <w:rsid w:val="007159FE"/>
-    <w:rsid w:val="00716821"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00721B8A"/>
+    <w:rsid w:val="00721DA8"/>
+    <w:rsid w:val="00722EA7"/>
+    <w:rsid w:val="00725F07"/>
+    <w:rsid w:val="007277D8"/>
     <w:rsid w:val="00735F7E"/>
-    <w:rsid w:val="00741798"/>
-    <w:rsid w:val="00741A99"/>
+    <w:rsid w:val="00737B47"/>
     <w:rsid w:val="007428B6"/>
-    <w:rsid w:val="00743760"/>
     <w:rsid w:val="00751306"/>
+    <w:rsid w:val="00752193"/>
     <w:rsid w:val="007524F1"/>
     <w:rsid w:val="00753EFC"/>
     <w:rsid w:val="00756E53"/>
     <w:rsid w:val="00756EAD"/>
     <w:rsid w:val="00762CDA"/>
     <w:rsid w:val="00763A3D"/>
     <w:rsid w:val="007648F2"/>
     <w:rsid w:val="007705A3"/>
+    <w:rsid w:val="007707EE"/>
     <w:rsid w:val="00773619"/>
-    <w:rsid w:val="007745B0"/>
     <w:rsid w:val="0077500F"/>
     <w:rsid w:val="007751D7"/>
     <w:rsid w:val="007754D6"/>
+    <w:rsid w:val="00775DEE"/>
     <w:rsid w:val="00777AB3"/>
-    <w:rsid w:val="007810E0"/>
     <w:rsid w:val="00781161"/>
-    <w:rsid w:val="0078135A"/>
+    <w:rsid w:val="00781DA7"/>
     <w:rsid w:val="00782D59"/>
     <w:rsid w:val="00787BEC"/>
-    <w:rsid w:val="007914CD"/>
     <w:rsid w:val="00791898"/>
-    <w:rsid w:val="0079406A"/>
     <w:rsid w:val="007A040D"/>
     <w:rsid w:val="007A0AC8"/>
+    <w:rsid w:val="007A18F8"/>
     <w:rsid w:val="007A2097"/>
     <w:rsid w:val="007A4089"/>
-    <w:rsid w:val="007A56C0"/>
+    <w:rsid w:val="007A467C"/>
+    <w:rsid w:val="007B1742"/>
+    <w:rsid w:val="007B728C"/>
     <w:rsid w:val="007C1483"/>
     <w:rsid w:val="007C15BE"/>
     <w:rsid w:val="007C6631"/>
     <w:rsid w:val="007C6E37"/>
     <w:rsid w:val="007D045C"/>
+    <w:rsid w:val="007D0D67"/>
     <w:rsid w:val="007D25ED"/>
     <w:rsid w:val="007E44F8"/>
     <w:rsid w:val="007E70C6"/>
+    <w:rsid w:val="007F318B"/>
     <w:rsid w:val="007F5652"/>
     <w:rsid w:val="008054AE"/>
     <w:rsid w:val="00806287"/>
-    <w:rsid w:val="0080724F"/>
-    <w:rsid w:val="00807F85"/>
     <w:rsid w:val="00811E52"/>
     <w:rsid w:val="008141FF"/>
     <w:rsid w:val="0081778B"/>
     <w:rsid w:val="008212D3"/>
     <w:rsid w:val="00823968"/>
-    <w:rsid w:val="00825210"/>
-    <w:rsid w:val="00825C49"/>
     <w:rsid w:val="00830602"/>
     <w:rsid w:val="008321F8"/>
-    <w:rsid w:val="00833407"/>
     <w:rsid w:val="00834815"/>
     <w:rsid w:val="008449F4"/>
-    <w:rsid w:val="00844B88"/>
     <w:rsid w:val="008463D8"/>
-    <w:rsid w:val="00847762"/>
     <w:rsid w:val="008478BB"/>
-    <w:rsid w:val="00850725"/>
     <w:rsid w:val="008524DA"/>
+    <w:rsid w:val="00852964"/>
+    <w:rsid w:val="0085375E"/>
     <w:rsid w:val="00853C1F"/>
+    <w:rsid w:val="00856825"/>
     <w:rsid w:val="008568B8"/>
-    <w:rsid w:val="00856914"/>
     <w:rsid w:val="0085711F"/>
     <w:rsid w:val="00862380"/>
+    <w:rsid w:val="00862AE0"/>
     <w:rsid w:val="00863AA1"/>
     <w:rsid w:val="00863C1F"/>
+    <w:rsid w:val="00863D66"/>
     <w:rsid w:val="00863FAF"/>
-    <w:rsid w:val="00874DDD"/>
     <w:rsid w:val="0087615E"/>
     <w:rsid w:val="00876795"/>
-    <w:rsid w:val="008771C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008827D5"/>
+    <w:rsid w:val="00881DEE"/>
     <w:rsid w:val="00882820"/>
-    <w:rsid w:val="00884BD1"/>
     <w:rsid w:val="00884D66"/>
-    <w:rsid w:val="0088528A"/>
     <w:rsid w:val="008857B8"/>
     <w:rsid w:val="00890F70"/>
-    <w:rsid w:val="00892957"/>
     <w:rsid w:val="008937E3"/>
     <w:rsid w:val="00897BD6"/>
     <w:rsid w:val="008A1705"/>
-    <w:rsid w:val="008A1A44"/>
-    <w:rsid w:val="008A38EF"/>
     <w:rsid w:val="008A48C1"/>
-    <w:rsid w:val="008A6EF6"/>
-    <w:rsid w:val="008B0B08"/>
+    <w:rsid w:val="008A7AED"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B48D7"/>
     <w:rsid w:val="008B5B8D"/>
+    <w:rsid w:val="008B66E5"/>
     <w:rsid w:val="008B6943"/>
     <w:rsid w:val="008C6FA5"/>
     <w:rsid w:val="008C728F"/>
-    <w:rsid w:val="008D3C24"/>
     <w:rsid w:val="008D5418"/>
     <w:rsid w:val="008E1047"/>
     <w:rsid w:val="008E3691"/>
     <w:rsid w:val="008E434C"/>
     <w:rsid w:val="008E643A"/>
-    <w:rsid w:val="008E6CF8"/>
-    <w:rsid w:val="008F0062"/>
     <w:rsid w:val="008F0389"/>
     <w:rsid w:val="008F0733"/>
     <w:rsid w:val="008F2013"/>
-    <w:rsid w:val="008F2D8B"/>
+    <w:rsid w:val="008F2C5C"/>
+    <w:rsid w:val="008F453D"/>
+    <w:rsid w:val="008F560E"/>
     <w:rsid w:val="008F61C6"/>
     <w:rsid w:val="008F6391"/>
-    <w:rsid w:val="008F6507"/>
     <w:rsid w:val="008F7951"/>
     <w:rsid w:val="00900A87"/>
+    <w:rsid w:val="00901F70"/>
     <w:rsid w:val="009026BB"/>
     <w:rsid w:val="00906FC8"/>
     <w:rsid w:val="00906FDE"/>
+    <w:rsid w:val="00910E29"/>
     <w:rsid w:val="0091172E"/>
+    <w:rsid w:val="009117AD"/>
     <w:rsid w:val="00914A74"/>
     <w:rsid w:val="00915BF3"/>
     <w:rsid w:val="009161B5"/>
+    <w:rsid w:val="00916C12"/>
+    <w:rsid w:val="00917E0A"/>
     <w:rsid w:val="00920097"/>
     <w:rsid w:val="009205B3"/>
-    <w:rsid w:val="00920FE0"/>
+    <w:rsid w:val="00920D87"/>
     <w:rsid w:val="00922E83"/>
-    <w:rsid w:val="00925904"/>
+    <w:rsid w:val="00927046"/>
     <w:rsid w:val="0093096C"/>
-    <w:rsid w:val="009327BB"/>
+    <w:rsid w:val="00930983"/>
+    <w:rsid w:val="0093128B"/>
     <w:rsid w:val="00932F55"/>
-    <w:rsid w:val="00933547"/>
     <w:rsid w:val="00936B1B"/>
+    <w:rsid w:val="0094148F"/>
     <w:rsid w:val="009415C3"/>
+    <w:rsid w:val="00941A44"/>
     <w:rsid w:val="0094324D"/>
-    <w:rsid w:val="0094363D"/>
+    <w:rsid w:val="00945888"/>
     <w:rsid w:val="00947731"/>
+    <w:rsid w:val="00950DA2"/>
     <w:rsid w:val="00951955"/>
     <w:rsid w:val="00952E1E"/>
     <w:rsid w:val="00953D04"/>
     <w:rsid w:val="00955249"/>
+    <w:rsid w:val="00957270"/>
+    <w:rsid w:val="009578D4"/>
     <w:rsid w:val="00960FDF"/>
-    <w:rsid w:val="009657FE"/>
-    <w:rsid w:val="009721A6"/>
     <w:rsid w:val="00975EA3"/>
-    <w:rsid w:val="00977AD6"/>
     <w:rsid w:val="00980016"/>
-    <w:rsid w:val="009811B8"/>
     <w:rsid w:val="00981CF6"/>
     <w:rsid w:val="009831A0"/>
+    <w:rsid w:val="00985AAD"/>
     <w:rsid w:val="00985FDE"/>
     <w:rsid w:val="00987008"/>
-    <w:rsid w:val="009A0A25"/>
+    <w:rsid w:val="0099799D"/>
     <w:rsid w:val="009A4473"/>
     <w:rsid w:val="009A46D7"/>
     <w:rsid w:val="009A4C6F"/>
     <w:rsid w:val="009A4FDE"/>
     <w:rsid w:val="009A51D0"/>
+    <w:rsid w:val="009A74FA"/>
     <w:rsid w:val="009A7B86"/>
-    <w:rsid w:val="009B74AB"/>
+    <w:rsid w:val="009B46E9"/>
+    <w:rsid w:val="009B794A"/>
     <w:rsid w:val="009C0F31"/>
-    <w:rsid w:val="009C2570"/>
     <w:rsid w:val="009C2B67"/>
     <w:rsid w:val="009C38E8"/>
-    <w:rsid w:val="009C4736"/>
     <w:rsid w:val="009C5051"/>
     <w:rsid w:val="009C52B1"/>
     <w:rsid w:val="009C61A6"/>
     <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="009C7E96"/>
+    <w:rsid w:val="009D158C"/>
     <w:rsid w:val="009D1AD6"/>
+    <w:rsid w:val="009D4243"/>
     <w:rsid w:val="009D6A5E"/>
     <w:rsid w:val="009D7B25"/>
     <w:rsid w:val="009D7EF0"/>
+    <w:rsid w:val="009F2A50"/>
     <w:rsid w:val="009F2AC6"/>
     <w:rsid w:val="009F38FB"/>
-    <w:rsid w:val="009F4E03"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A0314B"/>
+    <w:rsid w:val="00A069EA"/>
     <w:rsid w:val="00A118D8"/>
     <w:rsid w:val="00A11C77"/>
-    <w:rsid w:val="00A125E3"/>
     <w:rsid w:val="00A13A71"/>
     <w:rsid w:val="00A16183"/>
     <w:rsid w:val="00A177C7"/>
     <w:rsid w:val="00A20FD6"/>
     <w:rsid w:val="00A2108E"/>
+    <w:rsid w:val="00A223CC"/>
     <w:rsid w:val="00A22920"/>
     <w:rsid w:val="00A22B78"/>
-    <w:rsid w:val="00A25914"/>
+    <w:rsid w:val="00A22C1F"/>
     <w:rsid w:val="00A2670B"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A30AE8"/>
     <w:rsid w:val="00A32406"/>
     <w:rsid w:val="00A32BF1"/>
-    <w:rsid w:val="00A34D57"/>
+    <w:rsid w:val="00A400EC"/>
     <w:rsid w:val="00A40190"/>
     <w:rsid w:val="00A401C4"/>
-    <w:rsid w:val="00A40466"/>
     <w:rsid w:val="00A4086F"/>
+    <w:rsid w:val="00A4478A"/>
     <w:rsid w:val="00A46AD1"/>
     <w:rsid w:val="00A476E3"/>
-    <w:rsid w:val="00A47CE6"/>
+    <w:rsid w:val="00A518E7"/>
     <w:rsid w:val="00A51BC6"/>
     <w:rsid w:val="00A538A3"/>
-    <w:rsid w:val="00A62763"/>
+    <w:rsid w:val="00A600A5"/>
     <w:rsid w:val="00A640C6"/>
     <w:rsid w:val="00A643CF"/>
+    <w:rsid w:val="00A655D1"/>
+    <w:rsid w:val="00A67ED5"/>
     <w:rsid w:val="00A7165A"/>
     <w:rsid w:val="00A738F0"/>
     <w:rsid w:val="00A73FCD"/>
-    <w:rsid w:val="00A74E2A"/>
+    <w:rsid w:val="00A75B6D"/>
     <w:rsid w:val="00A76360"/>
+    <w:rsid w:val="00A770F7"/>
     <w:rsid w:val="00A77512"/>
     <w:rsid w:val="00A80877"/>
-    <w:rsid w:val="00A8204C"/>
+    <w:rsid w:val="00A824FA"/>
     <w:rsid w:val="00A82617"/>
-    <w:rsid w:val="00A839C1"/>
-    <w:rsid w:val="00A85131"/>
     <w:rsid w:val="00A851EA"/>
     <w:rsid w:val="00A8548C"/>
     <w:rsid w:val="00A856B5"/>
+    <w:rsid w:val="00A856C9"/>
     <w:rsid w:val="00A858C5"/>
+    <w:rsid w:val="00A86780"/>
     <w:rsid w:val="00A8707F"/>
-    <w:rsid w:val="00A90C9B"/>
     <w:rsid w:val="00A93215"/>
     <w:rsid w:val="00A932B0"/>
     <w:rsid w:val="00A937DF"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A950D5"/>
-    <w:rsid w:val="00A96604"/>
     <w:rsid w:val="00AA00A4"/>
-    <w:rsid w:val="00AA19C0"/>
     <w:rsid w:val="00AA1AF4"/>
     <w:rsid w:val="00AA2A75"/>
     <w:rsid w:val="00AA5DA5"/>
-    <w:rsid w:val="00AB224D"/>
     <w:rsid w:val="00AB35DF"/>
-    <w:rsid w:val="00AB4A89"/>
+    <w:rsid w:val="00AB35F5"/>
     <w:rsid w:val="00AB67EF"/>
     <w:rsid w:val="00AC0393"/>
     <w:rsid w:val="00AC259F"/>
+    <w:rsid w:val="00AC2B50"/>
+    <w:rsid w:val="00AC31D3"/>
     <w:rsid w:val="00AC3E3B"/>
-    <w:rsid w:val="00AC455B"/>
     <w:rsid w:val="00AC484C"/>
+    <w:rsid w:val="00AC4AA1"/>
+    <w:rsid w:val="00AC4D4F"/>
     <w:rsid w:val="00AC64FC"/>
-    <w:rsid w:val="00AD20C9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AD4066"/>
+    <w:rsid w:val="00AD3020"/>
     <w:rsid w:val="00AD6662"/>
     <w:rsid w:val="00AE121A"/>
-    <w:rsid w:val="00AE2955"/>
-    <w:rsid w:val="00AE3614"/>
     <w:rsid w:val="00AE41F9"/>
-    <w:rsid w:val="00AE4DC1"/>
     <w:rsid w:val="00AE553C"/>
+    <w:rsid w:val="00AE6EAF"/>
     <w:rsid w:val="00AF1194"/>
     <w:rsid w:val="00AF283E"/>
     <w:rsid w:val="00AF2C80"/>
     <w:rsid w:val="00AF4655"/>
     <w:rsid w:val="00AF509E"/>
-    <w:rsid w:val="00AF63E4"/>
     <w:rsid w:val="00AF7BE2"/>
-    <w:rsid w:val="00B0047E"/>
     <w:rsid w:val="00B0103B"/>
+    <w:rsid w:val="00B01123"/>
     <w:rsid w:val="00B0163B"/>
+    <w:rsid w:val="00B0233B"/>
     <w:rsid w:val="00B04D10"/>
-    <w:rsid w:val="00B05119"/>
     <w:rsid w:val="00B07126"/>
     <w:rsid w:val="00B07A32"/>
+    <w:rsid w:val="00B11D2A"/>
+    <w:rsid w:val="00B1524B"/>
     <w:rsid w:val="00B21971"/>
     <w:rsid w:val="00B21F89"/>
     <w:rsid w:val="00B22069"/>
+    <w:rsid w:val="00B2644B"/>
     <w:rsid w:val="00B32167"/>
+    <w:rsid w:val="00B33A2C"/>
     <w:rsid w:val="00B36F45"/>
+    <w:rsid w:val="00B371DC"/>
     <w:rsid w:val="00B40CA5"/>
-    <w:rsid w:val="00B42088"/>
     <w:rsid w:val="00B425C2"/>
     <w:rsid w:val="00B42712"/>
     <w:rsid w:val="00B439B9"/>
     <w:rsid w:val="00B43E6A"/>
     <w:rsid w:val="00B444D4"/>
-    <w:rsid w:val="00B470D6"/>
+    <w:rsid w:val="00B44CAA"/>
+    <w:rsid w:val="00B44CCF"/>
+    <w:rsid w:val="00B45ABE"/>
     <w:rsid w:val="00B50A9C"/>
     <w:rsid w:val="00B50C12"/>
     <w:rsid w:val="00B50DBD"/>
-    <w:rsid w:val="00B532A6"/>
     <w:rsid w:val="00B61F4F"/>
-    <w:rsid w:val="00B6345A"/>
+    <w:rsid w:val="00B624ED"/>
+    <w:rsid w:val="00B625AD"/>
     <w:rsid w:val="00B6470E"/>
-    <w:rsid w:val="00B64E35"/>
-    <w:rsid w:val="00B661F1"/>
     <w:rsid w:val="00B66357"/>
     <w:rsid w:val="00B669F3"/>
     <w:rsid w:val="00B711B7"/>
-    <w:rsid w:val="00B71F06"/>
     <w:rsid w:val="00B72B1A"/>
     <w:rsid w:val="00B76245"/>
     <w:rsid w:val="00B7625D"/>
-    <w:rsid w:val="00B8096A"/>
-    <w:rsid w:val="00B8155B"/>
     <w:rsid w:val="00B82B71"/>
     <w:rsid w:val="00B849B0"/>
     <w:rsid w:val="00B87498"/>
-    <w:rsid w:val="00B87707"/>
-    <w:rsid w:val="00B901AE"/>
     <w:rsid w:val="00B92D32"/>
-    <w:rsid w:val="00B93134"/>
     <w:rsid w:val="00B937F4"/>
     <w:rsid w:val="00B9461D"/>
-    <w:rsid w:val="00BA1A24"/>
     <w:rsid w:val="00BA6701"/>
     <w:rsid w:val="00BA6DA2"/>
-    <w:rsid w:val="00BA7606"/>
     <w:rsid w:val="00BA760C"/>
     <w:rsid w:val="00BA79AD"/>
-    <w:rsid w:val="00BB04B6"/>
     <w:rsid w:val="00BB3F51"/>
     <w:rsid w:val="00BB4010"/>
-    <w:rsid w:val="00BB55E3"/>
     <w:rsid w:val="00BC0372"/>
     <w:rsid w:val="00BC06AC"/>
     <w:rsid w:val="00BC2840"/>
     <w:rsid w:val="00BC4B2B"/>
     <w:rsid w:val="00BC4EBF"/>
-    <w:rsid w:val="00BC6BD8"/>
     <w:rsid w:val="00BD0368"/>
     <w:rsid w:val="00BD1624"/>
     <w:rsid w:val="00BD3326"/>
+    <w:rsid w:val="00BD5261"/>
     <w:rsid w:val="00BD6947"/>
     <w:rsid w:val="00BD794E"/>
-    <w:rsid w:val="00BE0F2E"/>
+    <w:rsid w:val="00BE4300"/>
     <w:rsid w:val="00BE673F"/>
     <w:rsid w:val="00BE67A7"/>
-    <w:rsid w:val="00BF3A95"/>
     <w:rsid w:val="00BF40F4"/>
     <w:rsid w:val="00BF449B"/>
-    <w:rsid w:val="00BF4E9A"/>
-    <w:rsid w:val="00BF55AE"/>
     <w:rsid w:val="00BF5F66"/>
     <w:rsid w:val="00C015F7"/>
     <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C026B4"/>
+    <w:rsid w:val="00C02A5C"/>
     <w:rsid w:val="00C0514A"/>
-    <w:rsid w:val="00C05408"/>
     <w:rsid w:val="00C05B93"/>
     <w:rsid w:val="00C06FD5"/>
     <w:rsid w:val="00C13B63"/>
+    <w:rsid w:val="00C16007"/>
     <w:rsid w:val="00C17119"/>
     <w:rsid w:val="00C22958"/>
+    <w:rsid w:val="00C23A07"/>
     <w:rsid w:val="00C24C3D"/>
     <w:rsid w:val="00C250F3"/>
+    <w:rsid w:val="00C32232"/>
     <w:rsid w:val="00C3241F"/>
     <w:rsid w:val="00C3691B"/>
-    <w:rsid w:val="00C3765A"/>
-    <w:rsid w:val="00C429C9"/>
+    <w:rsid w:val="00C42DDF"/>
     <w:rsid w:val="00C47A8A"/>
     <w:rsid w:val="00C511B9"/>
     <w:rsid w:val="00C544DB"/>
     <w:rsid w:val="00C54F93"/>
-    <w:rsid w:val="00C55C68"/>
     <w:rsid w:val="00C57856"/>
     <w:rsid w:val="00C57E30"/>
+    <w:rsid w:val="00C605C1"/>
     <w:rsid w:val="00C60629"/>
     <w:rsid w:val="00C6365E"/>
-    <w:rsid w:val="00C66DCE"/>
     <w:rsid w:val="00C67150"/>
     <w:rsid w:val="00C70289"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C716D6"/>
     <w:rsid w:val="00C746D2"/>
     <w:rsid w:val="00C75B2E"/>
     <w:rsid w:val="00C76EC8"/>
     <w:rsid w:val="00C779B1"/>
     <w:rsid w:val="00C77C20"/>
-    <w:rsid w:val="00C80FAD"/>
+    <w:rsid w:val="00C82053"/>
     <w:rsid w:val="00C8425B"/>
-    <w:rsid w:val="00C86D84"/>
     <w:rsid w:val="00C92EDF"/>
+    <w:rsid w:val="00C94A4E"/>
     <w:rsid w:val="00C95AD1"/>
+    <w:rsid w:val="00C966D4"/>
+    <w:rsid w:val="00C97005"/>
+    <w:rsid w:val="00C9792D"/>
     <w:rsid w:val="00C97F02"/>
+    <w:rsid w:val="00CA01F5"/>
     <w:rsid w:val="00CA161B"/>
     <w:rsid w:val="00CA1B36"/>
+    <w:rsid w:val="00CA5569"/>
     <w:rsid w:val="00CA644F"/>
     <w:rsid w:val="00CA71C5"/>
     <w:rsid w:val="00CB67B4"/>
-    <w:rsid w:val="00CC04BC"/>
     <w:rsid w:val="00CC3895"/>
-    <w:rsid w:val="00CC4038"/>
+    <w:rsid w:val="00CC4B87"/>
     <w:rsid w:val="00CC7E2B"/>
+    <w:rsid w:val="00CD24AF"/>
     <w:rsid w:val="00CD3194"/>
     <w:rsid w:val="00CD368D"/>
+    <w:rsid w:val="00CD3A37"/>
     <w:rsid w:val="00CD41FA"/>
+    <w:rsid w:val="00CD5C99"/>
+    <w:rsid w:val="00CD6286"/>
+    <w:rsid w:val="00CD7546"/>
     <w:rsid w:val="00CE0113"/>
-    <w:rsid w:val="00CE3622"/>
-    <w:rsid w:val="00CE409C"/>
     <w:rsid w:val="00CE501F"/>
     <w:rsid w:val="00CE5186"/>
     <w:rsid w:val="00CE5F1A"/>
+    <w:rsid w:val="00CE655D"/>
     <w:rsid w:val="00CF0598"/>
-    <w:rsid w:val="00CF189A"/>
-    <w:rsid w:val="00CF1C6D"/>
+    <w:rsid w:val="00CF18DB"/>
     <w:rsid w:val="00CF1CB5"/>
-    <w:rsid w:val="00CF269F"/>
     <w:rsid w:val="00CF2B9C"/>
     <w:rsid w:val="00CF3744"/>
+    <w:rsid w:val="00D01BCF"/>
     <w:rsid w:val="00D04A06"/>
     <w:rsid w:val="00D04A47"/>
     <w:rsid w:val="00D04EC3"/>
+    <w:rsid w:val="00D13DBE"/>
     <w:rsid w:val="00D143D5"/>
-    <w:rsid w:val="00D24FA0"/>
-    <w:rsid w:val="00D27AB8"/>
+    <w:rsid w:val="00D20B5D"/>
+    <w:rsid w:val="00D33226"/>
     <w:rsid w:val="00D332B5"/>
-    <w:rsid w:val="00D35739"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D418C3"/>
+    <w:rsid w:val="00D4260B"/>
     <w:rsid w:val="00D42F0C"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D465BF"/>
     <w:rsid w:val="00D477A5"/>
     <w:rsid w:val="00D50784"/>
     <w:rsid w:val="00D51C77"/>
     <w:rsid w:val="00D51E13"/>
-    <w:rsid w:val="00D5243A"/>
     <w:rsid w:val="00D53197"/>
-    <w:rsid w:val="00D558AA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D601E9"/>
+    <w:rsid w:val="00D55358"/>
+    <w:rsid w:val="00D56424"/>
+    <w:rsid w:val="00D56BFC"/>
+    <w:rsid w:val="00D66874"/>
+    <w:rsid w:val="00D73E17"/>
     <w:rsid w:val="00D75981"/>
     <w:rsid w:val="00D76584"/>
-    <w:rsid w:val="00D863C9"/>
-    <w:rsid w:val="00D86783"/>
+    <w:rsid w:val="00D8004D"/>
+    <w:rsid w:val="00D80B0A"/>
     <w:rsid w:val="00D9256D"/>
     <w:rsid w:val="00D92C98"/>
     <w:rsid w:val="00D9410D"/>
-    <w:rsid w:val="00D941FE"/>
     <w:rsid w:val="00D947BA"/>
-    <w:rsid w:val="00DA3207"/>
+    <w:rsid w:val="00DA3170"/>
     <w:rsid w:val="00DA524D"/>
+    <w:rsid w:val="00DA5E30"/>
     <w:rsid w:val="00DA612D"/>
-    <w:rsid w:val="00DB2824"/>
+    <w:rsid w:val="00DA7D9D"/>
+    <w:rsid w:val="00DB31FB"/>
     <w:rsid w:val="00DB3C2B"/>
-    <w:rsid w:val="00DB413D"/>
-    <w:rsid w:val="00DB421E"/>
     <w:rsid w:val="00DB5937"/>
     <w:rsid w:val="00DB62B9"/>
+    <w:rsid w:val="00DB7BF7"/>
+    <w:rsid w:val="00DC0780"/>
     <w:rsid w:val="00DC2740"/>
-    <w:rsid w:val="00DC298F"/>
-    <w:rsid w:val="00DC2B81"/>
+    <w:rsid w:val="00DC4969"/>
     <w:rsid w:val="00DC55EB"/>
     <w:rsid w:val="00DD1584"/>
     <w:rsid w:val="00DD26CE"/>
-    <w:rsid w:val="00DD2D49"/>
     <w:rsid w:val="00DD706C"/>
     <w:rsid w:val="00DD7177"/>
-    <w:rsid w:val="00DE3A24"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE4719"/>
+    <w:rsid w:val="00DE0205"/>
     <w:rsid w:val="00DE4A8A"/>
     <w:rsid w:val="00DE581C"/>
     <w:rsid w:val="00DE62BC"/>
     <w:rsid w:val="00DE6481"/>
-    <w:rsid w:val="00DF30FD"/>
     <w:rsid w:val="00DF5E55"/>
     <w:rsid w:val="00E01018"/>
-    <w:rsid w:val="00E03023"/>
     <w:rsid w:val="00E05B09"/>
     <w:rsid w:val="00E07DD1"/>
-    <w:rsid w:val="00E144EB"/>
+    <w:rsid w:val="00E13D06"/>
     <w:rsid w:val="00E169B3"/>
+    <w:rsid w:val="00E17543"/>
     <w:rsid w:val="00E22AC9"/>
     <w:rsid w:val="00E24CE3"/>
     <w:rsid w:val="00E2570A"/>
     <w:rsid w:val="00E257CC"/>
     <w:rsid w:val="00E2734F"/>
-    <w:rsid w:val="00E31086"/>
+    <w:rsid w:val="00E36377"/>
     <w:rsid w:val="00E371B7"/>
     <w:rsid w:val="00E444C3"/>
     <w:rsid w:val="00E46004"/>
     <w:rsid w:val="00E465F6"/>
-    <w:rsid w:val="00E46F8D"/>
+    <w:rsid w:val="00E51FB6"/>
     <w:rsid w:val="00E52261"/>
-    <w:rsid w:val="00E5435D"/>
-    <w:rsid w:val="00E55972"/>
     <w:rsid w:val="00E57C43"/>
+    <w:rsid w:val="00E61A93"/>
     <w:rsid w:val="00E672A6"/>
     <w:rsid w:val="00E678BE"/>
+    <w:rsid w:val="00E70356"/>
     <w:rsid w:val="00E72942"/>
-    <w:rsid w:val="00E73E01"/>
-    <w:rsid w:val="00E73E09"/>
     <w:rsid w:val="00E752E2"/>
-    <w:rsid w:val="00E76F36"/>
     <w:rsid w:val="00E77951"/>
     <w:rsid w:val="00E77BE5"/>
     <w:rsid w:val="00E80DA0"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rsid w:val="00E823D2"/>
-    <w:rsid w:val="00E83585"/>
-    <w:rsid w:val="00E878CC"/>
     <w:rsid w:val="00E90753"/>
     <w:rsid w:val="00E93706"/>
-    <w:rsid w:val="00E95FEB"/>
+    <w:rsid w:val="00EA1728"/>
+    <w:rsid w:val="00EA1810"/>
     <w:rsid w:val="00EA1F6C"/>
+    <w:rsid w:val="00EA3E7A"/>
     <w:rsid w:val="00EA4366"/>
-    <w:rsid w:val="00EA43C2"/>
-    <w:rsid w:val="00EA5BB3"/>
     <w:rsid w:val="00EA7762"/>
-    <w:rsid w:val="00EA7A12"/>
-    <w:rsid w:val="00EB1E88"/>
+    <w:rsid w:val="00EA784D"/>
     <w:rsid w:val="00EB2528"/>
-    <w:rsid w:val="00EC2BCE"/>
     <w:rsid w:val="00EC3063"/>
-    <w:rsid w:val="00EC3866"/>
-    <w:rsid w:val="00EC417A"/>
     <w:rsid w:val="00EC442C"/>
-    <w:rsid w:val="00EC4C79"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00ED4B8F"/>
     <w:rsid w:val="00ED5748"/>
+    <w:rsid w:val="00ED6212"/>
     <w:rsid w:val="00ED633C"/>
     <w:rsid w:val="00EE1584"/>
-    <w:rsid w:val="00EE4238"/>
     <w:rsid w:val="00EE5DA5"/>
     <w:rsid w:val="00EF34A0"/>
+    <w:rsid w:val="00EF34A6"/>
     <w:rsid w:val="00EF37DD"/>
     <w:rsid w:val="00EF4F11"/>
+    <w:rsid w:val="00EF67B2"/>
     <w:rsid w:val="00EF74DE"/>
+    <w:rsid w:val="00F0077A"/>
     <w:rsid w:val="00F007F3"/>
     <w:rsid w:val="00F00C64"/>
     <w:rsid w:val="00F039B2"/>
-    <w:rsid w:val="00F05105"/>
     <w:rsid w:val="00F05B4E"/>
     <w:rsid w:val="00F10357"/>
-    <w:rsid w:val="00F1132A"/>
     <w:rsid w:val="00F11470"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F1254B"/>
     <w:rsid w:val="00F12A03"/>
+    <w:rsid w:val="00F138F0"/>
     <w:rsid w:val="00F13B4D"/>
     <w:rsid w:val="00F15CC0"/>
     <w:rsid w:val="00F16A9C"/>
+    <w:rsid w:val="00F2043F"/>
     <w:rsid w:val="00F214E2"/>
     <w:rsid w:val="00F2564E"/>
     <w:rsid w:val="00F261C1"/>
     <w:rsid w:val="00F301F8"/>
     <w:rsid w:val="00F31501"/>
     <w:rsid w:val="00F323C1"/>
+    <w:rsid w:val="00F32949"/>
+    <w:rsid w:val="00F435E2"/>
     <w:rsid w:val="00F44DC6"/>
     <w:rsid w:val="00F50DDC"/>
-    <w:rsid w:val="00F523D7"/>
-    <w:rsid w:val="00F5478F"/>
+    <w:rsid w:val="00F513F7"/>
+    <w:rsid w:val="00F54FC8"/>
     <w:rsid w:val="00F615FB"/>
-    <w:rsid w:val="00F62617"/>
+    <w:rsid w:val="00F61DE1"/>
+    <w:rsid w:val="00F62F68"/>
     <w:rsid w:val="00F65D5F"/>
     <w:rsid w:val="00F66903"/>
     <w:rsid w:val="00F67AA9"/>
-    <w:rsid w:val="00F713EE"/>
     <w:rsid w:val="00F7204B"/>
     <w:rsid w:val="00F72DEB"/>
-    <w:rsid w:val="00F7515C"/>
     <w:rsid w:val="00F8009C"/>
     <w:rsid w:val="00F8033E"/>
+    <w:rsid w:val="00F81350"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F85211"/>
     <w:rsid w:val="00F862EE"/>
     <w:rsid w:val="00F874C2"/>
-    <w:rsid w:val="00F9165A"/>
     <w:rsid w:val="00F925FA"/>
     <w:rsid w:val="00F93877"/>
-    <w:rsid w:val="00F943F1"/>
-    <w:rsid w:val="00F94DC5"/>
+    <w:rsid w:val="00F95C1B"/>
     <w:rsid w:val="00F965F7"/>
     <w:rsid w:val="00F9798D"/>
     <w:rsid w:val="00FA1E93"/>
     <w:rsid w:val="00FA2081"/>
+    <w:rsid w:val="00FA429D"/>
     <w:rsid w:val="00FA60BB"/>
     <w:rsid w:val="00FA63CA"/>
     <w:rsid w:val="00FB0984"/>
-    <w:rsid w:val="00FB1B82"/>
+    <w:rsid w:val="00FB0F8F"/>
     <w:rsid w:val="00FB2317"/>
     <w:rsid w:val="00FB2D6C"/>
-    <w:rsid w:val="00FB3413"/>
+    <w:rsid w:val="00FB6961"/>
+    <w:rsid w:val="00FB7785"/>
     <w:rsid w:val="00FB78A1"/>
-    <w:rsid w:val="00FB7B77"/>
     <w:rsid w:val="00FC0765"/>
     <w:rsid w:val="00FC2CFD"/>
+    <w:rsid w:val="00FC62A2"/>
     <w:rsid w:val="00FC6786"/>
     <w:rsid w:val="00FC67BC"/>
     <w:rsid w:val="00FC6F89"/>
-    <w:rsid w:val="00FD2A04"/>
-    <w:rsid w:val="00FD3D48"/>
     <w:rsid w:val="00FD5004"/>
     <w:rsid w:val="00FD695E"/>
     <w:rsid w:val="00FE09D4"/>
     <w:rsid w:val="00FE0AB2"/>
     <w:rsid w:val="00FE0C4D"/>
     <w:rsid w:val="00FE104B"/>
     <w:rsid w:val="00FE2333"/>
     <w:rsid w:val="00FE41DC"/>
     <w:rsid w:val="00FF3248"/>
+    <w:rsid w:val="00FF5A1E"/>
     <w:rsid w:val="00FF7693"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="466C4B43"/>
-  <w15:docId w15:val="{3B975B81-9E55-4198-9A7B-36A6746D6560}"/>
+  <w14:docId w14:val="6093126E"/>
+  <w15:docId w15:val="{D28EB7AA-E956-4ED7-BB68-63900D314C3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:semiHidden="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
@@ -51265,51 +28133,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DC2740"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B669F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="25"/>
       </w:numPr>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
@@ -51520,56 +28388,57 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RKbas">
     <w:name w:val="RKbas"/>
     <w:link w:val="RKbasChar"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="00181DAB"/>
+    <w:rsid w:val="00B47003"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtextmedindrag"/>
     <w:link w:val="BrdtextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006E0779"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -51732,267 +28601,275 @@
     <w:name w:val="Rubrik 1 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik1utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="720" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RKbasChar">
     <w:name w:val="RKbas Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="RKbas"/>
     <w:uiPriority w:val="14"/>
     <w:semiHidden/>
-    <w:rsid w:val="000A6F2D"/>
+    <w:rsid w:val="00B47003"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1utannumreringChar">
     <w:name w:val="Rubrik 1 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik1utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik2utannumrering">
     <w:name w:val="Rubrik 2 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik2utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="480" w:after="160"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2utannumreringChar">
     <w:name w:val="Rubrik 2 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik2utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik3utannumrering">
     <w:name w:val="Rubrik 3 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik3utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="400" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3utannumreringChar">
     <w:name w:val="Rubrik 3 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik3utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4utannumrering">
     <w:name w:val="Rubrik 4 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik4utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="320" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4utannumreringChar">
     <w:name w:val="Rubrik 4 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik4utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5utannumrering">
     <w:name w:val="Rubrik 5 utan numrering"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Rubrik5utannumreringChar"/>
     <w:uiPriority w:val="14"/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="907"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="80" w:line="210" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5utannumreringChar">
     <w:name w:val="Rubrik 5 utan numrering Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Rubrik5utannumrering"/>
     <w:uiPriority w:val="14"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurRubrik">
     <w:name w:val="Figur Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="FigurRubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurRubrikChar">
     <w:name w:val="Figur Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurRubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurUnderrubrik">
     <w:name w:val="Figur Underrubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FigurUnderrubrikChar"/>
     <w:rsid w:val="00E81F6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:pos="5897"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:left="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurUnderrubrikChar">
     <w:name w:val="Figur Underrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="FigurUnderrubrik"/>
     <w:rsid w:val="00E81F6B"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00113CC6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
     <w:name w:val="Fotnotstext Char"/>
@@ -52011,50 +28888,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="4"/>
     <w:semiHidden/>
     <w:rsid w:val="00113CC6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bilagarubrik">
     <w:name w:val="Bilaga rubrik"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="BilagarubrikChar"/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BilagarubrikChar">
     <w:name w:val="Bilaga rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Bilagarubrik"/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprubrik">
     <w:name w:val="Prop. rubrik"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprubrikChar">
     <w:name w:val="Prop. rubrik Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proprubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
@@ -52073,217 +28951,223 @@
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="40" w:line="160" w:lineRule="exact"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellFotnotChar">
     <w:name w:val="Tabell Fotnot Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellFotnot"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00574F50"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellHuvud">
     <w:name w:val="Tabell Huvud"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellHuvudChar"/>
     <w:qFormat/>
     <w:rsid w:val="00474983"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellHuvudChar">
     <w:name w:val="Tabell Huvud Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellHuvud"/>
     <w:rsid w:val="00474983"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRader">
     <w:name w:val="Tabell Rader"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="TabellRaderChar"/>
     <w:qFormat/>
     <w:rsid w:val="00652B2E"/>
     <w:pPr>
       <w:keepLines/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="20" w:after="20" w:line="220" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRaderChar">
     <w:name w:val="Tabell Rader Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRader"/>
     <w:rsid w:val="00652B2E"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellRubrik">
     <w:name w:val="Tabell Rubrik"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="FigurUnderrubrik"/>
     <w:link w:val="TabellRubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="260" w:after="80"/>
       <w:ind w:left="1134" w:hanging="1134"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellRubrikChar">
     <w:name w:val="Tabell Rubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="TabellRubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellSlutsumma">
     <w:name w:val="Tabell Slutsumma"/>
     <w:basedOn w:val="TabellRader"/>
     <w:link w:val="TabellSlutsummaChar"/>
     <w:qFormat/>
     <w:rsid w:val="005F2844"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellSlutsummaChar">
     <w:name w:val="Tabell Slutsumma Char"/>
     <w:basedOn w:val="TabellRaderChar"/>
     <w:link w:val="TabellSlutsumma"/>
     <w:rsid w:val="005F2844"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic CondEighteen" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic CondEighteen" w:cs="Times New Roman"/>
       <w:b/>
       <w:spacing w:val="4"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabellUnderrubrik">
     <w:name w:val="Tabell Underrubrik"/>
     <w:basedOn w:val="TabellRubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="TabellUnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00285A6F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="100" w:line="200" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellUnderrubrikChar">
     <w:name w:val="Tabell Underrubrik Char"/>
     <w:basedOn w:val="TabellRubrikChar"/>
     <w:link w:val="TabellUnderrubrik"/>
     <w:rsid w:val="00285A6F"/>
     <w:rPr>
       <w:rFonts w:ascii="TradeGothic" w:eastAsia="Times New Roman" w:hAnsi="TradeGothic" w:cs="Times New Roman"/>
       <w:b w:val="0"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00F8009C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:semiHidden/>
     <w:rsid w:val="000A6F2D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -52320,129 +29204,132 @@
     <w:link w:val="ProphuvudrubrikChar"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProphuvudrubrikChar">
     <w:name w:val="Prop. huvudrubrik Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Prophuvudrubrik"/>
     <w:semiHidden/>
     <w:rsid w:val="001166EB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift1">
     <w:name w:val="Prop. namnunderskrift 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift1Char"/>
     <w:semiHidden/>
     <w:rsid w:val="0068579B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="290"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift1Char">
     <w:name w:val="Prop. namnunderskrift 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift1"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Propnamnunderskrift2">
     <w:name w:val="Prop. namnunderskrift 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:link w:val="Propnamnunderskrift2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE2333"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2693"/>
         <w:tab w:val="left" w:pos="7474"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:right="-2268"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Propnamnunderskrift2Char">
     <w:name w:val="Prop. namnunderskrift 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Propnamnunderskrift2"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Proprdatablad">
     <w:name w:val="Prop. rdatablad"/>
     <w:basedOn w:val="Proprubrik"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProprdatabladChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
     <w:pPr>
       <w:spacing w:after="80"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProprdatabladChar">
     <w:name w:val="Prop. rdatablad Char"/>
     <w:basedOn w:val="ProprubrikChar"/>
     <w:link w:val="Proprdatablad"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="20"/>
@@ -52452,296 +29339,299 @@
     <w:name w:val="Prop. utdrag"/>
     <w:basedOn w:val="Brdtext"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="ProputdragChar"/>
     <w:semiHidden/>
     <w:rsid w:val="0081778B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ProputdragChar">
     <w:name w:val="Prop. utdrag Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Proputdrag"/>
     <w:semiHidden/>
     <w:rsid w:val="007648F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll1Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="397" w:right="510" w:hanging="397"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll1Char">
     <w:name w:val="Innehåll 1 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll1"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD3326"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll2Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1134" w:right="510" w:hanging="737"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll2Char">
     <w:name w:val="Innehåll 2 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll2"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll3Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="1985" w:right="510" w:hanging="851"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll3Char">
     <w:name w:val="Innehåll 3 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll3"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00B07A32"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Innehllsfrteckning">
     <w:name w:val="Innehållsförteckning"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="InnehllsfrteckningChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="520" w:after="280"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="InnehllsfrteckningChar">
     <w:name w:val="Innehållsförteckning Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehllsfrteckning"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC67BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00876795"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll4Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AF2C80"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="1134" w:right="510" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll4Char">
     <w:name w:val="Innehåll 4 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll4"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00203904"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll5Char"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll5Char">
     <w:name w:val="Innehåll 5 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll5"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="RKbas"/>
     <w:next w:val="Brdtext"/>
     <w:link w:val="Innehll6Char"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="00465E66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="5880"/>
       </w:tabs>
       <w:spacing w:before="100"/>
       <w:ind w:left="851" w:right="510" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Innehll6Char">
     <w:name w:val="Innehåll 6 Char"/>
     <w:basedOn w:val="RKbasChar"/>
     <w:link w:val="Innehll6"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="007064DA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="18"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D1AD6"/>
     <w:rPr>
@@ -53338,51 +30228,50 @@
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00AD6662"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="42"/>
       </w:numPr>
       <w:spacing w:before="90"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextefterstrlistaramChar">
     <w:name w:val="Brödtext efter str.lista ram Char"/>
     <w:basedOn w:val="BrdtextChar"/>
     <w:link w:val="Brdtextefterstrlistaram"/>
     <w:uiPriority w:val="20"/>
     <w:rsid w:val="00DC2740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00CC7E2B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="001166EB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
@@ -53425,842 +30314,197 @@
     <w:rsid w:val="00E752E2"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="113" w:right="113"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik4efterram">
     <w:name w:val="Rubrik 4 efter ram"/>
     <w:basedOn w:val="Rubrik4utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubrik5efterram">
     <w:name w:val="Rubrik 5 efter ram"/>
     <w:basedOn w:val="Rubrik5utannumrering"/>
     <w:next w:val="Brdtext"/>
     <w:uiPriority w:val="16"/>
     <w:rsid w:val="00E752E2"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00634EFC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0041138C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0041138C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="795491383">
+    <w:div w:id="7756663">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="854466874">
+    <w:div w:id="818230237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1172718874">
+    <w:div w:id="1311788870">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1268854023">
-[...25 lines deleted...]
-    <w:div w:id="2011441475">
+    <w:div w:id="1875580110">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header28.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer35.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header30.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer34.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header29.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header17.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header18.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header27.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header20.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header22.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header21.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header25.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header23.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header24.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/dep/li/lagstiftningsarenden/rs-t/Proposition/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
-[...695 lines deleted...]
-</w:webSettings>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhs.sp.regeringskansliet.se/yta/fi-ska/S3/Skatteadm/Lagstiftning/Forms/Prop-samling/Prop-samling.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -54537,85 +30781,55 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...28 lines deleted...]
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="71" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="6b0ceeb179938777ddbcea8c67004f3f">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="RK Word" ma:contentTypeID="0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0" ma:contentTypeVersion="74" ma:contentTypeDescription="Skapa nytt dokument med möjlighet att välja RK-mall" ma:contentTypeScope="" ma:versionID="5c7c6788cfe33526a18b31196356f0d1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xmlns:ns3="cc625d36-bb37-4650-91b9-0c96159295ba" xmlns:ns4="18f3d968-6251-40b0-9f11-012b293496c2" xmlns:ns6="9c9941df-7074-4a92-bf99-225d24d78d61" xmlns:ns7="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25a2d7ecf3459494749ff2e1e69a504e" ns2:_="" ns3:_="" ns4:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <xsd:import namespace="cc625d36-bb37-4650-91b9-0c96159295ba"/>
     <xsd:import namespace="18f3d968-6251-40b0-9f11-012b293496c2"/>
     <xsd:import namespace="9c9941df-7074-4a92-bf99-225d24d78d61"/>
     <xsd:import namespace="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RecordNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DirtyMigration" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:k46d94c0acf84ab9a79866a9d8b1905f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:edbe0b5c82304c8e847ab7b8c02a77c3" minOccurs="0"/>
                 <xsd:element ref="ns4:RKNyckelord" minOccurs="0"/>
                 <xsd:element ref="ns6:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns7:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -54817,251 +31031,289 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...47 lines deleted...]
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<customXsn xmlns="http://schemas.microsoft.com/office/2006/metadata/customXsn">
+  <xsnLocation/>
+  <cached>True</cached>
+  <openByDefault>False</openByDefault>
+  <xsnScope/>
+</customXsn>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="d07acfae-4dfa-4949-99a8-259efd31a6ae" ContentTypeId="0x010100BBA312BF02777149882D207184EC35C032" PreviousValue="true"/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <k46d94c0acf84ab9a79866a9d8b1905f xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Finansdepartementet</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0b2f41b1-db50-472c-80a1-d21b0254fb2b</TermId>
+        </TermInfo>
+      </Terms>
+    </k46d94c0acf84ab9a79866a9d8b1905f>
+    <RKNyckelord xmlns="18f3d968-6251-40b0-9f11-012b293496c2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Value>25</Value>
+    </TaxCatchAll>
+    <DirtyMigration xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7">false</DirtyMigration>
+    <edbe0b5c82304c8e847ab7b8c02a77c3 xmlns="cc625d36-bb37-4650-91b9-0c96159295ba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </edbe0b5c82304c8e847ab7b8c02a77c3>
+    <_dlc_DocId xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">6VV7YVCVAJZ7-373442560-14207</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="4f5ca95d-8798-43a8-9b50-3b2f8b9416bf">
+      <Url>https://dhs.sp.regeringskansliet.se/yta/sb-gransk/_layouts/15/DocIdRedir.aspx?ID=6VV7YVCVAJZ7-373442560-14207</Url>
+      <Description>6VV7YVCVAJZ7-373442560-14207</Description>
+    </_dlc_DocIdUrl>
+    <RecordNumber xmlns="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<dokumentvärden xmlns="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd">
+  <departementsnamn>Finansdepartementet</departementsnamn>
+  <logos>
+    <logo id="26">AQAAAHQAAACnAAAAXQAAANsAAAC7AAAAYxQAAFoLAAC8GgAA1BYAACBFTUYAAAEAWA4AAF8AAAAEAAAADQAAAFgAAAAAAAAAAAQAAAADAABAAQAA8AAAAEEAZABvAGIAZQAgAFMAeQBzAHQAZQBtAHMAAAARAAAADAAAAAgAAAASAAAADAAAAAEAAAAKAAAAEAAAAAAAAAAAAAAADAAAABAAAAAAAAAAAAAAAAkAAAAQAAAA1AEAAE4DAAALAAAAEAAAAJwAAAAaAQAAEwAAAAwAAAACAAAAJwAAABgAAAABAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAABAAAAXwAAADQAAAACAAAALAAAAAAAAAAsAAAAAAAAAAAiAQACAAAAAAAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAgAAADoAAAAMAAAACgAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAABbAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjAV8AAAA0AAAAAgAAACwAAAAAAAAALAAAAAAAAAAAIgEAAgAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAIAAAAoAAAADAAAAAMAAAAnAAAAGAAAAAMAAAABAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAEAAABaAAAALAAAAMAAAABcAAAAwgAAAGIAAAABAAAAAgAAAAIAAABDAhYBQwIjARMAAAAMAAAAAgAAACcAAAAYAAAAAQAAAAAAAAAAAAAAAAAAACUAAAAMAAAAAQAAACgAAAAMAAAAAwAAAF8AAAA0AAAAAwAAACwAAAAAAAAALAAAAAAAAAAAIgEAAwAAAAAAAAAAAAAAAAAAAAAAAAAlAAAADAAAAAMAAAAoAAAADAAAAAIAAAA6AAAADAAAAAoAAABfAAAANAAAAAIAAAAsAAAAAAAAACwAAAAAAAAABQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAADAAAAWwAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAFfAAAANAAAAAMAAAAsAAAAAAAAACwAAAAAAAAAACIBAAMAAAAAAAAAAAAAAAAAAAAAAAAAJQAAAAwAAAADAAAAKAAAAAwAAAACAAAAJwAAABgAAAACAAAAAQAAAAAAAAAAAAAAJQAAAAwAAAACAAAAKAAAAAwAAAABAAAAWgAAACwAAAC+AAAAXgAAAMQAAABgAAAAAQAAAAIAAAACAAAAPAIcAUkCHAE6AAAADAAAAAoAAAA7AAAACAAAABsAAAAQAAAATAIAAC0BAABYAAAATAAAAL0AAABgAAAAxQAAAGgAAAAMAAAATAIxAUgCNQFDAjUBPgI1AToCMgE6Ai0BOgIoAT4CJAFDAiQBSAIkAUwCKAFMAi0BPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAABDAgAAWgEAAFgAAADoAAAAqAAAAGYAAADaAAAAdQAAADMAAABLAloBSwJaAUsCWgFLAkwBSAJAAUgCQAFWAkkBWwJbAVsCWwFrAlsBawJbAWsCWwFkAkoBVQJBAVUCQQFvAkgBewJaAXsCWgGKAloBigJaAYoCWgFuAjUBQwI4AUMCOAFDAjgBQwI4AUMCOAFDAjgBGAI1AfwBWgELAloBCwJaAQsCWgELAloBFwJIATACQQEwAkEBIgJKARsCWwErAlsBKwJbASsCWwErAlsBMAJJAT4CQAE+AkABOwJMATwCWgFDAloBQwJaAUMCWgE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAEMCAACOAQAAWAAAAJgCAACmAAAAcgAAANsAAACGAAAAnwAAAIcCjgGHAo4BhwKOAYkCcwGPAl8BjwJfAYECWgGEAmYBhAJmAYQCZgGBAmUBfwJmAX0CZgF6AmgBegJtAXsCcQF+AnIBgAJyAYQCcwGGAnABhgJwAYYCcAGGAnsBeAJ7AWoCewFpAnEBaQJxAWkCcQFrAnMBbgJyAXACcgF0AnEBdAJtAXUCagF0AmgBcgJnAXACZQFsAmYBbAJmAWwCZgFuAl4BZgJeAV4CXgFgAmYBYAJmAWACZgFeAmYBWwJnAVkCZwFXAmkBVwJtAVgCcQFbAnIBXQJyAWACcgFjAnABYwJwAWMCcAFjAnsBUwJ7AUUCewFGAnABRgJwAUYCcAFHAnIBSgJyAUwCcwFPAnIBUAJvAVECbAFRAmkBTwJoAU0CZQFIAmYBSAJmAUoCXgFDAl4BQwJeAUMCXgFDAl4BQwJeAUMCXgE8Al4BPQJmAT0CZgE5AmUBNwJoATUCaQE0AmwBNQJvATYCcgE5AnMBPAJyAT4CcgFAAnABQAJwAUACcAFBAnsBMwJ7ASMCewEjAnABIwJwASMCcAEmAnIBKQJyASsCcgEuAnEBLgJtAS8CaQEtAmcBKwJnASgCZgEmAmYBJgJmASYCZgEoAl4BIAJeARgCXgEaAmYBGgJmARoCZgEWAmUBFAJnARICaAERAmoBEQJtARICcQEVAnIBFwJyARsCcwEcAnEBHAJxARwCcQEcAnsBDgJ7AQACewEAAnABAAJwAQACcAECAnMBBQJyAQgCcgELAnEBCwJtAQsCaAEJAmYBBwJmAQUCZQECAmYBAgJmAQICZgEEAloB9gFfAfYBXwH9AXMB/wGOAUMCjgFDAo4BQwKOAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAC8CAABYAAAAoAAAAKgAAACHAAAA2gAAALsAAAAhAAAAQwIvAnECJwJ8AiICggIfAowCHQKMAgkCjALxAYwC1wGMAtcBjAKXAYwClwGMApcBQwKXAUMClwFDApcBQwKXAUMClwFDApcB+gGXAfoBlwH6AZcB+gHXAfoB1wH6AdcB+gHXAfoB8AH6AQkC+gEdAgQCHwIKAiICFAInAkMCLwJDAi8CPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/zoAAAAMAAAABwAAADsAAAAIAAAAGwAAABAAAAAiAgAA0gEAAFgAAAAwAQAArAAAAIwAAADAAAAAnAAAAEUAAAA5AtIBOQLSATkC0gE+AqkBPgKpAT4CqQE2AqcBNwKvATcCrwEwAq8BMAK0ATACtAEwArQBMAK3ATICuAE0AroBOAK5ATgCuQE4ArkBNwLCAS4CwgElAsIBJAK5ASQCuQEkArkBJwK6ASgCuQEpArkBLAK4ASwCtAEtAq8BJwKvAScCrwEoAqgBIgKoASICqAEiAqgBHAKoAR4CrwEeAq8BGAKvARgCtAEYArgBGwK5ARwCuQEeAroBIAK5ASACuQEgArkBHwLCARYCwgENAsIBDQK5AQ0CuQENArkBEQK6ARICuAEUArcBFAK0ARQCtAEUArQBFAKvAQ4CrwEOAq8BDgKnAQcCqQEMAtIBDALSAQwC0gE9AAAACAAAADwAAAAIAAAAQAAAABgAAACfhgEAn4YBAGF5/v9hef7/OgAAAAwAAAAHAAAAOwAAAAgAAAAbAAAAEAAAAGUCAADSAQAAWAAAADABAADCAAAAjAAAANYAAACcAAAARQAAAE8C0gFPAtIBTwLSAUkCqQFJAqkBSQKpAVECpwFQAq8BUAKvAVcCrwFXArQBVwK0AVcCtAFXArcBVQK4AVMCugFPArkBTwK5AU8CuQFQAsIBWQLCAWICwgFjArkBYwK5AWMCuQFgAroBXwK5AV4CuQFbArgBWwK0AVsCrwFgAq8BYAKvAV8CqAFlAqgBZQKoAWUCqAFrAqgBaQKvAWkCrwFvAq8BbwK0AW8CuAFsArkBawK5AWkCugFnArkBZwK5AWcCuQFoAsIBcQLCAXoCwgF6ArkBegK5AXoCuQF3AroBdQK4AXMCtwFzArQBcwK0AXMCtAFzAq8BeQKvAXkCrwF5AqcBgAKpAXsC0gF7AtIBewLSAT0AAAAIAAAAPAAAAAgAAABAAAAAGAAAAJ+GAQCfhgEAYXn+/2F5/v86AAAADAAAAAcAAAA7AAAACAAAABsAAAAQAAAAQwIAAAoCAABYAAAAMAEAALcAAACeAAAAzAAAAK8AAABFAAAALAIKAiwCCgIsAgoCJwLfAScC3wEnAt8BLgLeAS0C5gEtAuYBNALlATQC6wE0AusBNALrATUC7gEzAvABMQLxAS0C8AEtAvABLQLwAS4C+gE3AvoBQAL6AUEC8AFBAvABQQLwAT8C8QE9AvABPALwATkC8AE5AusBOQLmAT4C5gE+AuYBPQLfAUQC3wFEAt8BRALfAUoC3gFJAuYBSQLmAU8C5gFPAusBTwLvAUwC8AFLAvEBSQLxAUcC8AFHAvABRwLwAUgC+gFSAvoBWwL6AVwC8AFcAvABXALwAVgC8QFWAvABVALvAVQC7AFUAuwBVALsAVQC5gFcAuYBXALmAVsC3gFiAuABXQIKAl0CCgJdAgoCPQAAAAgAAAA8AAAACAAAAEAAAAAYAAAAn4YBAJ+GAQBhef7/YXn+/ygAAAAMAAAAAgAAACgAAAAMAAAAAwAAAA4AAAAUAAAAAAAAABAAAAAUAAAA</logo>
+  </logos>
+  <närvarande>statsrådet Busch ordförande, och statsråden Svantesson, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Lann</närvarande>
+  <föredragande>statsminister Kristersson, ordförande, och statsråden Busch, Svantesson, Edholm, Waltersson Grönvall, Jonson, Strömmer, Forssmed, Tenje, Forssell, Slottner, Wykman, Malmer Stenergard, Kullgren, Liljestrand, Bohlin, Carlson, Pourmokhtari, Rosencrantz, Dousa, Larsson, Britz, Mohamsson, Lann</föredragande>
+  <departementsenhet id="Finansdepartementet"/>
+  <dokumentnummer etikett="Prop.">2025/26:309</dokumentnummer>
+  <titel>Förändringar i förfarandet för kupongskatt</titel>
+  <template id="14"/>
+  <kapitel/>
+  <avsnitt/>
+  <fastaavsnitt/>
+  <bilagor>
+    <bilaga bilagenummer="1" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="2" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="3" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="4" bilageetikett="Bilaga"/>
+    <bilaga bilagenummer="5" bilageetikett="Bilaga"/>
+  </bilagor>
+</dokumentvärden>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D14FBD70-1F2B-43F3-971E-F6BE3AD555B0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29446DA6-29FA-4CED-BB6B-A4C315D97D26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A20108F-BF8D-4380-B0D7-8D1970AA8CBD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C2C5CAA-8B53-426D-A805-BA985C44F8BA}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1E878E7-6C49-491B-8145-422F0C4CFCC0}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A72DB7D7-203F-478F-880F-A7B270D121E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/customXsn"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81EC83AD-8C0F-45AC-A2F6-9722E142C9A5}"/>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51DCDBA3-D28B-48AC-BBE6-D82F2844C3B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="cc625d36-bb37-4650-91b9-0c96159295ba"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="24a4140e-5e0c-4d26-a10b-8a77e9005ebd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="84a146bb-e433-4be7-93e4-049a36845c6a"/>
+    <ds:schemaRef ds:uri="18f3d968-6251-40b0-9f11-012b293496c2"/>
+    <ds:schemaRef ds:uri="e49fa608-c977-4c8b-b1eb-816535067cf9"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="4e9c2f0c-7bf8-49af-8356-cbf363fc78a7"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{068625C3-B546-44A5-B525-B7CC092E5AD6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop-kapitel.xsd"/>
     <ds:schemaRef ds:uri="http://rkdhs/mallar/lagstiftning/Prop/Prop.xsd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0265385-9E2B-426F-9B10-D45196C0358F}">
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FC0157A-70C4-48FC-B33D-6B404BCC1D00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Prop-samling</Template>
   <TotalTime></TotalTime>
-  <Pages>89</Pages>
-[...1 lines deleted...]
-  <Characters>197672</Characters>
+  <Pages>50</Pages>
+  <Words>18967</Words>
+  <Characters>100528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1647</Lines>
-  <Paragraphs>468</Paragraphs>
+  <Lines>837</Lines>
+  <Paragraphs>238</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare</vt:lpstr>
+      <vt:lpstr>Förändringar i förfarandet för kupongskatt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regeringskansliet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>234500</CharactersWithSpaces>
+  <CharactersWithSpaces>119257</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Kraftfullare åtgärder mot manipulation och allvarligt missbruk av färdskrivare</dc:title>
-  <dc:creator>Louise Berlin</dc:creator>
+  <dc:title>Förändringar i förfarandet för kupongskatt</dc:title>
+  <dc:creator>Lotta Nordqvist</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1.2.6</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBA312BF02777149882D207184EC35C03200809FFC4ADB9B6B46A924C31E5E6E4CF0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Organisation">
-    <vt:lpwstr>113;#Landsbygds- och infrastrukturdepartementet|ec5024df-7543-45df-bbbd-7f3f4ceefb1a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>0b98bb95-9174-4a97-a91e-936e3af5db61</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ActivityCategory">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Organisation">
+    <vt:lpwstr>25;#Finansdepartementet|0b2f41b1-db50-472c-80a1-d21b0254fb2b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ActivityCategory">
     <vt:lpwstr/>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>6f0f6260-2dc0-432e-b007-f1537c525485</vt:lpwstr>
   </property>
 </Properties>
 </file>